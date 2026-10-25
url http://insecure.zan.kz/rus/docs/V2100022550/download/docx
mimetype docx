--- v0 (2025-10-05)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="44dd807" w14:textId="44dd807">
+    <w:p w14:paraId="e9c3c51" w14:textId="e9c3c51">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -760,1810 +760,9663 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2021 жылғы 14 сәуірдегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ҚР ДСМ -30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Правила осуществления сбора, обработки, хранения, защиты и предоставления персональных медицинских данных субъектами цифрового здравоохранения</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+        <w:t xml:space="preserve"> Правила осуществления сбора, обработки, хранения, защиты и предоставления персональных медицинских данных субъектами цифрового здравоохранения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие правила осуществления сбора, обработки, хранения, защиты и предоставления персональных медицинских данных субъектами цифрового здравоохранения (далее – Правила) разработаны в соответствии с </w:t>
+      Сноска. Правила – в редакции приказа Министра здравоохранения РК от 05.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпунктом 3)</w:t>
+        <w:t>№ 88</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 58 Кодекса Республики Казахстан "О здоровье народа и системе здравоохранения" (далее – Кодекс) и определяют порядок сбора, обработки, хранения, защиты и предоставления персональных медицинских данных.</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...46 lines deleted...]
-</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2. В настоящих Правилах используются следующие понятия:</w:t>
+        <w:t xml:space="preserve">
+      1. Настоящие правила осуществления сбора, обработки, хранения, защиты и предоставления персональных медицинских данных субъектами цифрового здравоохранения (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 58 Кодекса Республики Казахстан "О здоровье народа и системе здравоохранения" (далее – Кодекс) и определяют порядок сбора, обработки, хранения, защиты и предоставления персональных медицинских данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z59" w:id="13"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) сбор персональных данных – действия, направленные на получение персональных данных;</w:t>
+      2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z60" w:id="14"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) обработка персональных данных – действия, направленные на накопление, хранение, изменение, дополнение, использование, распространение, обезличивание, блокирование и уничтожение персональных данных;</w:t>
+      1) сбор персональных данных – действия, направленные на получение персональных данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z61" w:id="15"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) агрегатор персональных медицинских данных – оператор персональных данных, осуществляющий сбор, обработку, хранение, защиту и предоставление персональных медицинских данных в соответствии с правилами, утвержденными уполномоченным органом;</w:t>
+      2) обработка персональных данных – действия, направленные на накопление, хранение, изменение, дополнение, использование, распространение, обезличивание, блокирование и уничтожение персональных данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z62" w:id="16"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) персональные медицинские данные – персональные данные, содержащие сведения о здоровье физического лица и оказанных ему медицинских услугах, зафиксированные на электронных, бумажных или иных материальных носителях;</w:t>
+      3) агрегатор персональных медицинских данных – оператор персональных данных, осуществляющий сбор, обработку, хранение, защиту и предоставление персональных медицинских данных в соответствии с правилами, утвержденными уполномоченным органом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z63" w:id="17"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) уполномоченный орган в области здравоохранения (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в области охраны здоровья граждан Республики Казахстан, медицинской и фармацевтической науки, медицинского и фармацевтического образования, санитарно-эпидемиологического благополучия населения, обращения лекарственных средств и медицинских изделий, качества оказания медицинских услуг (помощи);</w:t>
+      4) персональные медицинские данные – персональные данные, содержащие сведения о здоровье физического лица и оказанных ему медицинских услугах, зафиксированные на электронных, бумажных или иных материальных носителях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z64" w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) уполномоченный орган в сфере защиты персональных данных – центральный исполнительный орган, осуществляющий руководство в сфере защиты персональных данных;</w:t>
+      5) уполномоченный орган в области здравоохранения (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в области охраны здоровья граждан Республики Казахстан, медицинской и фармацевтической науки, медицинского и фармацевтического образования, санитарно-эпидемиологического благополучия населения, обращения лекарственных средств и медицинских изделий, качества оказания медицинских услуг (помощи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z65" w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) медицинский работник – физическое лицо, имеющее профессиональное медицинское образование и осуществляющее медицинскую деятельность;</w:t>
+      6) уполномоченный орган в сфере защиты персональных данных – центральный исполнительный орган, осуществляющий руководство в сфере защиты персональных данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z66" w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) тайна медицинского работника – персональные медицинские данные, информация о факте обращения за медицинской помощью, состоянии здоровья лица, диагнозе его заболевания и иные сведения, полученные при его обследовании и (или) лечении;</w:t>
+      7) уникальный идентификационный номер медицинского изображения – автоматически формируемый цифровой системой буквенно-цифровой код, присваиваемый медицинскому изображению или набору медицинских изображений, обеспечивающий их однозначную идентификацию, учет, поиск и исключение дублирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z67" w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) медицинская информационная система – информационная система, обеспечивающая ведение процессов субъектов здравоохранения в электронном формате;</w:t>
+      8) медицинский работник – физическое лицо, имеющее профессиональное медицинское образование и осуществляющее медицинскую деятельность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z68" w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) пациент – физическое лицо, являющееся (являвшееся) потребителем медицинских услуг независимо от наличия или отсутствия у него заболевания или состояния, требующего оказания медицинской помощи;</w:t>
+      9) тайна медицинского работника – персональные медицинские данные, информация о факте обращения за медицинской помощью, состоянии здоровья лица, диагнозе его заболевания и иные сведения, полученные при его обследовании и (или) лечении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z69" w:id="23"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) информированное согласие – процедура письменного добровольного подтверждения лицом своего согласия на получение медицинской помощи и (или) участие в конкретном исследовании после получения информации обо всех значимых для принятия им решения аспектах медицинской помощи и (или) исследования. Информированное письменное согласие оформляется по форме, утвержденной уполномоченным органом;</w:t>
+      10) медицинская информация – информация о пациентах и заболеваниях, возникающая в процессе оказания медицинской помощи и отраженная в медицинских документах и медицинских цифровых системах, а также информация по вопросам здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z70" w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) субъект цифрового здравоохранения – физические и юридические лица, государственные органы, осуществляющие деятельность или вступающие в общественные отношения в области цифрового здравоохранения.</w:t>
+      11) медицинская цифровая система – цифровая система, обеспечивающая ведение процессов субъектов здравоохранения в электронном формате;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) пациент – физическое лицо, являющееся (являвшееся) потребителем медицинских услуг независимо от наличия или отсутствия у него заболевания или состояния, требующего оказания медицинской помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) информированное согласие – процедура письменного добровольного подтверждения лицом своего согласия на получение медицинской помощи и (или) участие в конкретном исследовании после получения информации обо всех значимых для принятия им решения аспектах медицинской помощи и (или) исследования. Информированное письменное согласие оформляется по форме, утвержденной уполномоченным органом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) субъект цифрового здравоохранения – физические и юридические лица, государственные органы, осуществляющие деятельность или вступающие в общественные отношения в области цифрового здравоохранения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Сбор, обработка, хранение и предоставление персональных медицинских данных субъектами цифрового здравоохранения осуществляются в случаях обеспечения их защиты в соответствии с требованиями </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О персональных данных и их защите" (далее – Закон).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сбор, обработка, хранение и предоставление персональных медицинских данных для формирования электронных медицинских записей, содержащих персональные медицинские данные, осуществляются в рамках оказания медицинской помощи с учетом информированного согласия пациента на получение медицинской помощи в соответствии с пунктом 1 статьи 60 Кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Уполномоченный орган определяет агрегатора персональных медицинских данных в лице подведомственной организации которая осуществляет совершенствование медицинской статистики. Объединение используемых медицинских данных в обезличенном виде осуществляется для статистического наблюдения в области здравоохранения, в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 75</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...46 lines deleted...]
-</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок сбора персональных медицинских данных субъектами цифрового здравоохранения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="25"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
+      5. Для сбора персональных медицинских данных субъект цифрового здравоохранения запрашивает согласие пациента и (или) его законного представителя на сбор, обработку, отнесенных к нему персональных данных в порядке, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. Сбор, обработка, хранение и предоставление персональных медицинских данных субъектами цифрового здравоохранения осуществляются в случаях обеспечения их защиты в соответствии с требованиями </w:t>
+        <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Закона</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан от 21 мая 2013 года "О персональных данных и их защите".</w:t>
+        <w:t xml:space="preserve"> Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 21 октября 2020 года № 395/НҚ "Об утверждении Правил сбора, обработки персональных данных" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21498).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> статьи 60 Кодекса.</w:t>
+        <w:t>
+      6. Пациент и (или) его законный представитель дает согласие на сбор и обработку персональных медицинских данных в письменной форме, в форме электронного документа или путем передачи через кабинет пользователя на веб-портале "цифрового правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z71" w:id="27"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Уполномоченный орган определяет агрегатора персональных медицинских данных в лице подведомственной организации которая осуществляет совершенствование медицинской статистики. Агрегация используемых медицинских данных в обезличенном виде осуществляется для статистического наблюдения в области здравоохранения, в соответствии со </w:t>
+      7. Пациент и (или) его законный представитель согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>статьей 75</w:t>
+        <w:t>пункту 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Кодекса.</w:t>
+        <w:t xml:space="preserve"> статьи 24 Закона предоставляет свои персональные медицинские данные субъекту цифрового здравоохранения в целях оказания медицинской помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Сбор персональных медицинских данных субъектом цифрового здравоохранения осуществляется со слов пациента и (или) его законного представителя, из документов, медицинской документации, предоставленных пациентом и (или) его законным представителем и (или) с использованием цифровых технологий и (или) цифровых объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. При оказании медицинской помощи медицинский работник документирует информацию (электронные медицинские записи, сопутствующие материалы о состоянии здоровья и диагнозе пациента) в медицинские цифровые системы, в том числе полученное информированное согласие пациента и (или) его законного представителя на получение медицинской помощи с использованием электронной цифровой подписи медицинского работника.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Для идентификации медицинских изображений, им присваивается уникальный идентификационный номер медицинского изображения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обработки и хранения персональных медицинских данных субъектами цифрового здравоохранения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...10 lines deleted...]
-      </w:r>
+      11. Обработка персональных медицинских данных производится субъектом цифрового здравоохранения путем внесения изменений и (или) дополнений, использования, распространения, обезличивания, блокирования и уничтожения медицинских данных пациента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 32</w:t>
-[...13 lines deleted...]
-      </w:r>
+        <w:t>
+      12. Обработка персональных медицинских данных пациентов осуществляется субъектами цифрового здравоохранения исключительно для оказания медицинской помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      13. Субъект цифрового здравоохранения по инициативе пациента и (или) его законного представителя при наличии оснований, подтвержденных соответствующими документами в течение трех рабочих дней со дня поступления обращения, вносит изменения и (или) дополнения в персональные медицинские данные пациента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Субъекты цифрового здравоохранения обеспечивают уведомление пациента и (или) его законного представителя через кабинет пользователя на веб-портале "цифрового правительства" в автоматическом режиме обо всех случаях использования, изменения и дополнения персональных медицинских данных в рамках информационного взаимодействия при условии регистрации субъектов персональных данных на веб-портале "цифрового правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. Субъекты цифрового здравоохранения при проведении аналитической, статистической деятельности, научных и иных исследований обеспечивают обезличивание персональных медицинских данных согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункту 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 61 Кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Субъекты цифрового здравоохранения осуществляют передачу сведений, составляющих персональные медицинские данные, для проведения научных исследований, использования этих сведений в учебном процессе при наличии информированного согласия пациента и (или) его законного представителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Для проверки субъекта цифрового здравоохранения на предмет соблюдения требований по сбору и обработке персональных данных пациент и (или) его законный представитель обращается в уполномоченный орган в сфере защиты персональных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Персональные медицинские данные, сбор и обработка которых произведены субъектом цифрового здравоохранения с нарушением условий сбора, обработки персональных медицинских данных, по требованию пациента и (или) его законного представителя подлежат уничтожению в соответствии с подпунктом 4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 24 Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Хранение персональных медицинских данных осуществляется субъектами цифрового здравоохранения на серверах, которые физически размещены на территории Республики Казахстан в соответствии с пунктом 92-2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановления</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 20 декабря 2016 года № 832 "Об утверждении единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Срок хранения персональных медицинских данных в формах учетной медицинской документации организаций здравоохранения осуществляется в соответствии с Приложением 7 к </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-175/2020 "Об утверждении форм учетной документации в области здравоохранения, а также инструкций по их заполнению" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21579) (далее – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приказ № 175</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. Сроки хранения медицинских изображений, полученных с использованием диагностического оборудования, определены в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. По истечению сроков хранения, указанных в приложении к настоящим Правилам медицинские изображения, полученные от диагностического оборудования, подлежат уничтожению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Сбор и обработка медицинских изображений, перечисленных в приложении к настоящим Правилам, осуществляются в соответствии с национальным стандартом СТ РК ISO 12052-2021 "Цифровые изображения и коммуникация в медицине (DICOM), включая управление процессом и данными".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок сбора персональных медицинских данных субъектами цифрового здравоохранения</w:t>
+        <w:t xml:space="preserve"> Глава 4. Порядок защиты и предоставления персональных медицинских данных субъектами цифрового здравоохранения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сбора, обработки персональных данных, утвержденными Приказом Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 21 октября 2020 года № 395/НҚ (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 147734) (далее – Приказ № 395/НҚ).</w:t>
+        <w:t>
+      24. Для защиты персональных медицинских данных субъекты цифрового здравоохранения обеспечивают защиту конфиденциальности, целостности и доступности персональных медицинских данных, цифровых активов, посредством применения организационных и технических мер защиты информации, а также посредством осуществления контроля за эксплуатацией цифровых систем и цифровых объектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Пациент и (или) его законный представитель дает согласие на сбор и обработку персональных медицинских данных в письменной форме, в форме электронного документа или путем передачи через кабинет пользователя на веб-портале "электронного правительства".</w:t>
+      25. Субъекты цифрового здравоохранения осуществляют контроль за доступом к цифровым объектам путем протоколирования и журналирования информации в журналах учета времени и фактов размещения, изменения, удаления/уничтожения цифровых ресурсов о пользователе, осуществившем указанные действия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Пациент и (или) его законный представитель согласно </w:t>
+      26. Субъекты цифрового здравоохранения выполняют резервное копирование, хранение медицинской документации в форме электронных документов в соответствии с установленными сроками хранения медицинской документации согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункту 2</w:t>
+        <w:t>Приказу № 175</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 24 Закона Республики Казахстан от 21 мая 2013 года "О персональных данных и их защите" предоставляет свои персональные медицинские данные субъекту цифрового здравоохранения в целях оказания медицинской помощи.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Сбор персональных медицинских данных субъектом цифрового здравоохранения осуществляется со слов пациента и (или) его законного представителя, из документов, медицинской документации, предоставленных пациентом и (или) его законным представителем и (или) с использованием информационно-коммуникационных технологий и (или) объектов информатизации.</w:t>
+      27. Пациент и (или) его законный представитель для получения информации о своих персональных медицинских данных направляет обращение (запрос) в произвольной форме субъекту цифрового здравоохранения письменно или в форме электронного документа нарочно через канцелярию, по почте или на электронный адрес субъекта цифрового здравоохранения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. При оказании медицинской помощи медицинский работник документирует информацию (электронные медицинские записи, сопутствующие материалы о состоянии здоровья и диагнозе пациента) в медицинские информационные системы, в том числе полученное информированное согласие пациента и (или) его законного представителя на получение медицинской помощи с использованием электронной цифровой подписи медицинского работника.</w:t>
+      28. Субъект цифрового здравоохранения по запросу пациента и (или) его законного представителя в течение 3 (трех) рабочих дней со дня получения обращения предоставляет информацию пациенту и (или) его законному представителю, содержащую:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подтверждение факта наличия персональных медицинских данных, цели, источники, способы сбора и обработки персональных медицинских данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перечень персональных медицинских данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сроки обработки персональных медицинских данных, в том числе сроки их хранения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. В случае отказа в предоставлении информации, субъект цифрового здравоохранения в срок, не превышающий 3 (трех) рабочих дней со дня получения обращения, представляет мотивированный ответ пациенту и (или) его законному представителю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение к правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>осуществления сбора,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>обработки, хранения, защиты и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предоставления персональных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>медицинских данных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субъектами цифрового</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>здравоохранения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Порядок обработки и хранения персональных медицинских данных субъектами цифрового здравоохранения</w:t>
+        <w:t xml:space="preserve"> Сроки хранения медицинских изображений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-[...339 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z69" w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Виды медицинских изображений, полученных с применением диагностического оборудования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок хранения медицинских изображений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z75" w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Взрослые</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет и старше</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z77" w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Детские*</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+от 0 до 15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z80" w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="64"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудиозаписи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z85" w:id="65"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="65"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Биомагнитные изображения </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z90" w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="66"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Компьютерная томография</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z95" w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="67"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цветовое доплеровское картирование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z100" w:id="68"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="68"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Компьютерная рентгенография</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z105" w:id="69"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="69"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифровая рентгенография</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z110" w:id="70"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="70"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Двойное допплеровское картирование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z115" w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="71"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диафанография</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z120" w:id="72"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="72"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрокардиография</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z125" w:id="73"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрофизиология сердца</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z130" w:id="74"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="74"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эндоскопия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z135" w:id="75"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="75"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Микроскопия общего назначения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z140" w:id="76"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="76"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутрисосудистый ультразвук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z145" w:id="77"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="77"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рентгенография ротовой полости</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z150" w:id="78"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="78"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поверхностное лазерное сканирование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z155" w:id="79"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="79"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Магнитно-резонансная томография</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z160" w:id="80"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="80"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маммография</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z165" w:id="81"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="81"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Микроскопия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z170" w:id="82"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="82"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рентгенофлюороскопия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z175" w:id="83"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="83"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рентгенография</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z180" w:id="84"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="84"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Панорамная рентгенография</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z185" w:id="85"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="85"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Позитронно-эмиссионная томография</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z190" w:id="86"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="86"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Слайд-микроскопия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z195" w:id="87"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="87"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Однофотонная эмиссионная компьютерная томография</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z200" w:id="88"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="88"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Термография</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z205" w:id="89"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="89"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ультразвуковые исследования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z210" w:id="90"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="90"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рентгеновская ангиография</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z215" w:id="91"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="91"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наружная фотография</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z220" w:id="92"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="92"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Виртуальные слайды гистологических образцов пациентов с подозрением на злокачественные новообразования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z225" w:id="93"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="93"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Видеомикроскопический снимок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z230" w:id="94"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="94"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Видеофотографический снимок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z235" w:id="95"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="95"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Видеоэндоскопический снимок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z240" w:id="96"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="96"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутриротовые снимки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z245" w:id="97"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="97"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дентальная компьютерная томограмма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z250" w:id="98"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="98"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доплерография</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z255" w:id="99"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="99"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Когерентная лазерная томограмма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z260" w:id="100"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="100"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Компьютерная кератограмма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z265" w:id="101"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="101"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остеоденситограмма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z270" w:id="102"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="102"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пельвиометрия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z275" w:id="103"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>41</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="103"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рентгенорадиофлуорограмма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z280" w:id="104"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>42</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="104"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сонограмма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z285" w:id="105"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="105"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сцинтиграмма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z290" w:id="106"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>44</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="106"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трактограмма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z295" w:id="107"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="107"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ультразвуковое допплеровское картирование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z300" w:id="108"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>46</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="108"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Широкоугольная офтальмологическая фотография 3D-изображение с координатами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z305" w:id="109"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>47</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="109"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Широкоугольная офтальмологическая фотография. Стереографическое проекционное изображение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z310" w:id="110"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>48</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="110"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эластограмма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z315" w:id="111"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>49</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="111"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эхокардиограмма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции приказа Министра здравоохранения РК от 02.03.2023 </w:t>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 32</w:t>
-[...21 lines deleted...]
-        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="45"/>
-[...474 lines deleted...]
-    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2889,31 +10742,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>