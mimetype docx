--- v0 (2026-01-08)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4e39902" w14:textId="4e39902">
+    <w:p w14:paraId="618014d" w14:textId="618014d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1069,62 +1069,234 @@
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) отпускной билет - документ, подтверждающий место проведения отпуска сотрудником;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 6) предусматривается в редакции приказа Министра внутренних дел РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) информационная автоматизированная база данных (информационная система) - программно-аппаратный комплекс, обеспечивающий сбор, хранение, передачу и обработку информации, предназначенной для автоматизации деятельности, связанной с планированием, отбором (приемом документов) и управлением персоналом по вопросам поступления на правоохранительную службу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 7) предусматривается в редакции приказа Министра внутренних дел РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) показатель конкурентоспособности (цифровой рейтинг) – сформированное посредством информационной кадровой системы правоохранительного органа формализованное числовое выражение профессионального потенциала кандидата на службу и сотрудника, основанное на профессиональных компетенциях, а также ключевых для должности показателях и объективных данных о профессиональных достижениях (критерии).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1221,436 +1393,414 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Организация и проведение работ по приему на службу в ОВД, назначению на должность, перемещению, выдвижению по службе, предоставлению отпусков, присвоению специальных званий, увольнению и откомандированию возлагаются на кадровые службы ОВД.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Прием на службу в органы внутренних дел и назначение на должность</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Прием на службу в ОВД на должности рядового, младшего и среднего начальствующего состава осуществляется через первоначальную профессиональную подготовку в организациях образования МВД путем зачисления в кадры аппарата МВД, подразделений ОВД, организаций образования МВД посредством информационной автоматизированной базы данных (информационной системы). Назначение на должность производится в течение одного месяца со дня зачисления в кадры без установления испытательного срока.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прием на службу в ОВД на должности старшего и высшего начальствующего состава производится в отношении лиц, прошедших конкурсный отбор, после прохождения стажировки, и испытательный срок до трех месяцев с назначением на соответствующую должность. Испытательный срок может быть продлен до трех месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Испытательный срок не устанавливается для лиц, назначаемых на руководящие должности старшего и высшего начальствующего состава ОВД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменением, внесенным приказом Министра внутренних дел РК от 26.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 219</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. На службу в ОВД по решению руководителя правоохранительного органа вне конкурсного отбора могут быть приняты следующие лица, соответствующие предъявляемым квалификационным требованиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z271" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) лица, завершившие обучение в организациях образования правоохранительных органов, - в течение одного года после завершения обучения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z272" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) лица, ранее проходившие службу на должностях в правоохранительных, специальных государственных органах и имеющие стаж службы в правоохранительных, специальных государственных органах не менее трех лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z273" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лица, ранее состоявшие на воинской службе и занимавшие воинские должности в государственных учреждениях Вооруженных Сил Республики Казахстан, других войсках и воинских формированиях Республики Казахстан, при наличии стажа воинской службы не менее трех лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z274" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) депутаты Парламента Республики Казахстан, политические государственные служащие, судьи, выполнявшие свои полномочия не менее шести месяцев и прекратившие их, за исключением прекративших свои полномочия по отрицательным мотивам.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z275" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лица, поступающие на службу в ОВД и назначаемые на должности старшего и высшего начальствующего состава, а также внеконкурсного отбора, первоначальную профессиональную подготовку не проходят.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Часть первая пункта 4 предусматривается в редакции приказа Министра внутренних дел РК от 26.03.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Министра внутренних дел РК от 24.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 315</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); внесено изменение на казахском языке, на русском не меняется приказом Министра внутренних дел РК от 26.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 219</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
-[...185 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...64 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="27"/>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. На службу в ОВД вне конкурсного отбора принимаются лица, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 7 Закона "О правоохранительной службе" уполномоченным руководителем на должности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) рядового и младшего начальствующего состава;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1741,51 +1891,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="28"/>
+    <w:bookmarkStart w:name="z46" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Кадровая служба ОВД доводит до сведения кандидата требования предьявляемые к лицам поступающим на службу в ОВД, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1800,187 +1950,187 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 6 января 2011 года "О правоохранительной службе" (далее – Закон).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z47" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z47" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Кадровой службой ОВД прием на службу осуществляется путем назначения на должность, в том числе путем заключения контракта для лиц, поступивших на очную форму обучения в организации образования МВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z48" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z48" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Назначение на должность оформляется приказами уполномоченного руководителя МВД, уполномоченных руководителей подразделений ОВД, организации образований МВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z49" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z49" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Кадровая служба ОВД не позднее трех рабочих дней со дня подписания приказа о назначении на должность кандидата, включая курсантов организаций образования МВД направляет в местный орган военного управления ходатайство о снятии их с воинского учета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z50" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z50" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Перемещение, выдвижение по службе</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. В заголовок главы 3 вносится изменение на казахском языке, текст на русском не меняется в соответствии с приказом Министра внутренних дел РК от 22.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 700</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="33"/>
+    <w:bookmarkStart w:name="z51" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Планомерное перемещение по службе производятся уполномоченным руководителем МВД, уполномоченными руководителями подразделений ОВД, организаций образования МВД при условии строгого соответствия лица предъявляемым квалификационным требованиям, с обязательным прохождением всех этапов карьерного роста, с учетом психологических, деловых и личных качеств назначаемого лица и результатов служебной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1999,90 +2149,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="34"/>
+    <w:bookmarkStart w:name="z52" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Перемещение по службе лиц рядового и начальствующего состава производится в соответствии с требованиями, установленными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2101,90 +2251,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="35"/>
+    <w:bookmarkStart w:name="z53" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Сотрудникам, перемещенным по службе в другой населенный пункт, выдается предписание по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2203,310 +2353,292 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="36"/>
+    <w:bookmarkStart w:name="z54" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Перемещение лиц рядового и начальствующего состава на должности предусматривающие более высокие по сравнению с занимаемой должностью требования к состоянию здоровья в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 13 ноября 2020 года № 775 "Об утверждении Требований, предъявляемых к состоянию здоровья лиц для прохождения службы в правоохранительных органах и Государственной фельдъегерской службе Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 21646) (далее – Требование) производится с учетом заключения военно-врачебной комиссии (далее – ВВК).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z55" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z55" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотрудники, в течение последних 3-лет признанные ВВК по состоянию здоровья годными к прохождению службы, не направляются на повторное медицинское освидетельствование при перемещении по службе на должности, предусматривающие схожий вид деятельности либо одинаковые или более низкие требования к состоянию здоровья, чем требования к должности, на которую ранее проводилось медицинское освидетельствование.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z56" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z56" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исключение составляют сотрудники, которым предыдущим решением ВВК выносилось заключение об ограничении годности к воинской службе либо установлены заболевания или последствия травм с нарушением функции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Представление лиц рядового и начальствующего состава к перемещению по службе составляется на бланке по форме согласно приложению 2 к настоящей Инструкции и направляется согласно номенклатуре должностей должностным лицам, имеющим право издавать приказы по личному составу и подлежат согласованию с руководителями заинтересованных служб аппарата МВД, подразделений ОВД, организаций образования МВД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z286" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На каждую вышестоящую руководящую должность представляются не менее пяти кандидатов, набравших наивысший показатель конкурентоспособности (цифровой рейтинг).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z287" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае одинаковых показателей конкурентоспособности (цифровой рейтинг) среди сотрудников аппарата МВД и территориальных органов полиции преимущество имеют кандидаты, имеющие опыт участия в учебном процессе учебных заведений МВД в качестве лектора в течение последнего года. Материалы оформляются в соответствии с подпунктом 1) пункта 16 настоящей Инструкции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 15 в редакции приказа Министра внутренних дел РК от 26.03.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 219</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра внутренних дел РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="40"/>
+    <w:bookmarkStart w:name="z59" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. При перемещении сотрудником по службе, кадровой службой ОВД совместно с заинтересованными службами оформляются нижеперечисленные материалы, которые реализуются приказом руководителя МВД, уполномоченного руководителя подразделения ОВД, организации образования МВД по личному составу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z276" w:id="41"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z276" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) при назначении сотрудника на вышестоящие должности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       представление;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2535,70 +2667,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заключение ВВК (при необходимости);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       справка подразделений собственной безопасности на наличие компрометирующих материалов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z277" w:id="42"/>
+    <w:bookmarkStart w:name="z277" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при назначении сотрудника на равные должности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       представление;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2627,70 +2759,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       справка подразделений собственной безопасности на наличие компрометирующих материалов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заключение ВВК (при необходимости);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z278" w:id="43"/>
+    <w:bookmarkStart w:name="z278" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) при назначении сотрудника на низшие должности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       представление (указать основание понижения в должности-в связи с организационно-штатными мероприятиями (номер и дату приказа), по состоянию здоровья);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2737,170 +2869,170 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заключение ВВК (при необходимости);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заключение служебного расследования (в случае понижения в должности в дисциплинарном порядке);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z279" w:id="44"/>
+    <w:bookmarkStart w:name="z279" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) при перемещении сотрудника в другой населенный пункт: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z281" w:id="45"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z281" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       представление;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z282" w:id="46"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z282" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рапорт сотрудника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z283" w:id="47"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z283" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заключение ВВК (при необходимости);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z284" w:id="48"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z284" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заключение медицинского учреждения на члена семьи (в случае перемещения в другой населенный пункт по состоянию здоровья члена семьи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z285" w:id="49"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z285" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заключение органа социальной защиты население (в случае перемещения в другой населенный пункт, обусловлено необходимостью ухода за престарелыми или больными родителями супруга (супруги) проживающими отдельно).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2939,70 +3071,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="50"/>
+    <w:bookmarkStart w:name="z90" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Лица рядового и начальствующего состава, перемещенные на нижестоящие должности, в последующем могут выдвигаться по службе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3021,608 +3153,608 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="51"/>
+    <w:bookmarkStart w:name="z91" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Выдвижение сотрудника на вышестоящие должности не производятся при наличии у него действующего дисциплинарного взыскания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z92" w:id="52"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z92" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Предоставление отпусков</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z93" w:id="53"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z93" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Сотрудникам аппарата МВД, подразделений ОВД, организаций образования МВД и курсантам организаций образования МВД предоставляются различные виды отпусков в соответствии с требованиями, установленными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главой 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z94" w:id="54"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z94" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. В аппарате МВД, подразделениях ОВД и организациях образования МВД ежегодно до 15 декабря на предстоящий год составляется график ежегодных оплачиваемых трудовых отпусков сотрудников и утверждается должностным лицом, имеющим право предоставления отпусков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z95" w:id="55"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z95" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Предоставление, продление отпуска либо перенос и отзыв из отпуска оформляются приказом уполномоченного руководителя МВД, уполномоченного руководителя подразделений ОВД, организации образования МВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z96" w:id="56"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z96" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Проведение сотрудником (курсантом) отпуска в населенном пункте Республики Казахстан, указанном в рапорте о предоставлении отпуска, подтверждается записью либо печатью подразделений ОВД по месту проведения отпуска в отпускном билете по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z97" w:id="57"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z97" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При следовании в отпуск за пределы Республики Казахстан подтверждающим документом о действительном нахождении в указанном рапорте населенном пункте является проездной документ либо отметки в паспорте о прохождении пограничного контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z98" w:id="58"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z98" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Время, необходимое для проезда к месту проведения оплачиваемых ежегодных трудовых, краткосрочных, учебных отпусков и обратно, исчисляется по расписанию движения того или иного вида транспорта. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z99" w:id="59"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z99" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При следовании к месту проведения оплачиваемого ежегодного трудового, краткосрочного, учебного отпуска самолетом время на проезд исчисляется из расчета одни сутки к месту проведения отпуска и обратно. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z100" w:id="60"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z100" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В тех случаях, когда сотрудники следуют в оплачиваемый ежегодный трудовой, краткосрочный, учебный отпуск более быстрым видом транспорта, чем тот, для проезда которым им выделены дополнительные дни, время для проезда к месту проведения отпуска и обратно исчисляется по фактически затраченному, а общая продолжительность отпуска с учетом времени проезда к месту проведения отпуска и обратно этих лиц на службе соответственно сокращается. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z101" w:id="61"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z101" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сотрудники следующие в оплачиваемый ежегодный трудовой, краткосрочный, учебный отпуск личным транспортом (автомототранспортом и другими), время, необходимое для проезда к месту проведения отпуска и обратно, исчисляется по расписанию железнодорожного транспорта. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z102" w:id="62"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z102" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях, если время необходимое для проезда к месту проведения оплачиваемого ежегодного трудового, краткосрочного, учебного отпуска составляет более двенадцати часов, то к отпуску сотрудника (курсанта) присоединяются двое суток для следования к месту проведения отпуска и обратно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z103" w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z103" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях, если время необходимое для проезда к месту проведения оплачиваемого ежегодного трудового, краткосрочного, учебного отпусков составляет менее двенадцати часов, то к отпуску сотрудника (курсанта) присоединяются одни сутки для следования к месту проведения отпуска и обратно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z104" w:id="64"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z104" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. При проведении оплачиваемого очередного трудового, краткосрочного отпусков в нескольких пунктах сотрудникам предоставляется время для проезда только к одному пункту и обратно (к наиболее отдаленному по Республике Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z105" w:id="65"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z105" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. При перемещениях по службе сотрудников, не использовавших оплачиваемый очередной трудовой отпуск до этого перемещения, отпуск предоставляется по новому месту службы в году перемещения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z106" w:id="66"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z106" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В тех случаях, когда сотрудники по прежнему месту службы не использовали также и дополнительный отпуск за особые условия прохождения службы, этот отпуск им предоставляется по новому месту службы одновременно с оплачиваемым ежегодным трудовым отпуском и исчисляется пропорционально времени работы с особыми условиями прохождения службы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z107" w:id="67"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z107" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Сотрудникам, переведенным из местностей с неблагоприятными климатическими условиями в другие районы и местности и неиспользовавшим оплачиваемый очередной трудовой отпуск, в том числе соединенный за истекший и текущий годы, отпуск предоставляется по новому месту службы из расчета: за период службы до перевода из местностей с неблагоприятными климатическими условиями - пропорционально времени, прослуженному в этих районах и местностях (с учетом дополнительных отпусков), после перевода - на общих основаниях. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z108" w:id="68"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z108" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Продление оплачиваемого ежегодного трудового отпуска сотрудникам в связи с заболеванием во время отпуска производится уполномоченным руководителем МВД, уполномоченным руководителем подразделений ОВД, организаций образований МВД предоставившим отпуск, после возвращения этих лиц к месту службы и представления документов лечебного учреждения, удостоверяющих получение ими освобождения по временной нетрудоспособности. При этом время нахождения в оплачиваемом ежегодном трудовом отпуске у этих лиц, не должно прерываться. Отпуск продлевается на число неиспользованных дней по рапорту сотрудника и листу временной нетрудоспособностии оформляется соответствующим приказом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z109" w:id="69"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z109" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. В случае задержки сотрудника в оплачиваемом ежегодном трудовом или краткосррочном отпусках по причинам, от него не зависящим, он сообщает об этом руководителю подразделения в котором проходит службу и в последующем предоставляет документ, удостоверяющий причину задержки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z110" w:id="70"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z110" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Перед отпуском по беременности и родам или непосредственно после него либо по окончании отпуска по уходу за ребенком до достижении им трех лет сотруднику по его желанию предоставляется оплачиваемый ежегодный трудовой отпуск.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z111" w:id="71"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z111" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом, в случае использования отпуска по уходу за ребенком до достижении им трех лет по частям оплачиваемый ежегодный трудовой отпуск в полном объеме предоставляется только один раз после первого выхода, в последующем оплачиваемый ежегодный трудовой отпуск предоставляется пропорционально прослуженным полным месяцам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z112" w:id="72"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z112" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Краткосрочные оплачиваемые отпуска предоставляются по рапорту сотрудника при регистрации брака, рождения ребенка, в случае тяжелого состояния здоровья или смерти (гибели) близкого родственника (родители (родитель), дети, усыновители (удочерители), усыновленные (удочеренные), полнородные и неполнородные братья и сестры, дедушка, бабушка, внуки) или лица, на воспитании которого он находился, в случае пожара или другого стихийного бедствия, постигшего его семью или близкого родственника (родители (родитель), дети, усыновители (удочерители), усыновленные (удочеренные), полнородные и неполнородные братья и сестры, дедушка, бабушка, внуки). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z113" w:id="73"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z113" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обстоятельства, по которым предоставлен краткосрочный отпуск, должны быть документально подтверждены.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z114" w:id="74"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z114" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сотрудникам, принимавшим участие в оперативных мероприятиях, сопряженных с риском для жизни, применением оружия, в иных экстремальных ситуациях с повышенной физической и психоэмоциональной нагрузкой, предоставляются краткосрочные оплачиваемые отпуска для оздоровительного отдыха пять суток. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z115" w:id="75"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z115" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Кадровые службы ОВД регулярно в течение года осуществляют контроль за своевременным предоставлением сотрудникам всех видов отпусков, о всех выявленных недостатках немедленно докладывают своим непосредственным руководителям. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z116" w:id="76"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z116" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Сотрудники ОВД, а также курсанты организаций образований ОВД, являющиеся донорами, в дни донации крови и (или) ее компонентов освобождаются от несения нарядов, вахт и других форм службы и от учебно-воспитательного процесса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящие гарантии действительны в течение одного года с момента донации и может быть присоединен к оплачиваемому ежегодному трудовому отпуску.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3659,228 +3791,228 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="77"/>
+    <w:bookmarkStart w:name="z117" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Присвоение специальных званий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z118" w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z118" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Сотрудникам ОВД специальные звания присваиваются в соответствии с требованиями, установленными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главой 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z119" w:id="79"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z119" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Специальные звания рядового и младшего начальствующего состава (первые и очередные) присваиваются уполномоченным руководителем подразделений ОВД, организации образований МВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z120" w:id="80"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z120" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотрудникам аппарата МВД первые и очередные специальные звания среднего и старшего начальствующего состава присваиваются Министром внутренних дел.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z121" w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z121" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Специальные звания (первые и очередные до капитана включительно) среднего и старшего начальствующего состава присваиваются уполномоченным руководителем подразделений ОВД, организации образований МВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z122" w:id="82"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z122" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       До полковника включительно очередные специальные звания среднего и старшего начальствующего состава присваиваются Министром внутренних дел Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z123" w:id="83"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z123" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Представления к присвоению специальных званий (первые, в том числе к внеочередному, досрочному присвоению очередного специального звания, на одну ступень выше звания, предусмотренного по занимаемой штатной должности, или к снижению (восстановлению) в специальном звании) оформляются на бланке по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3899,306 +4031,306 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="84"/>
+    <w:bookmarkStart w:name="z124" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. При заполнении бланков представлений к присвоению специальных званий необходимо учитывать:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z255" w:id="85"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z255" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) если по должности установлены два звания, то в разделе специальное звание по должности указывается звание по штатной должности с учетом численности подразделения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z256" w:id="86"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z256" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) специальное звание, к присвоению которого представляется сотрудник, указывается полным наименованием, без сокращений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z257" w:id="87"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z257" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) раздел о присвоении личного номера заполняется в случае представления к присвоению первых специальных званий среднего и старшего начальствующего состава лицам, не имеющим офицерских званий или специальных званий среднего и старшего начальствующего состава;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z258" w:id="88"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z258" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в разделе об образовании указывается образование, которое имеет представляемый к присвоению звания (среднее, среднее специальное или высшее, послевузовское), а также в каком году и какое учебное заведение окончил. Если представляемый к званию окончил несколько учебных заведений, то в разделе об образовании указывается только высшее по уровню учебного заведения. При окончании двух одинаковых по уровню высших учебных заведений указываются оба этих учебных заведения. В этом же разделе производится запись о наличии ученой, академической степени и ученого звания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z259" w:id="89"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z259" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если представляемый к званию учится в учебном заведении, об этом производится запись в разделе об образовании с указанием, на каком курсе и факультете среднего специального или высшего учебного заведения он учится, к представлению прикладывается справка из учебного заведения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z260" w:id="90"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z260" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в разделе имеющееся звание указываются присвоенные специальные звания для вновь зачисляемых в кадры МВД, а при представлении к присвоению первых специальных званий среднего и старшего начальствующего состава - офицерские звания. При представлении к присвоению первого специального звания среднего и старшего начальствующего состава, специальные звания рядового и младшего начальствующего состава и воинские звания рядового, сержантского, старшинского состава не указываются;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z261" w:id="91"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z261" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) разделы о снятии с воинского учета, годности к воинской службе и прохождение первоначальной профессиональной подготовки заполняются только при представлении к присвоению первого специального звания начальствующего состава, к зачислению в кадры МВД; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z262" w:id="92"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z262" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) в разделе краткая характеристика описываются деловые и моральные качества представляемого к званию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В представлении к присвоению очередного специального звания внеочередные, досрочно или на ступень выше предусмотренного штатом по занимаемой должности указывается за какие конкретно заслуги или показатели в работе сотрудник представляется к присвоению звания и присваивалось ли ранее звание внеочередные, досрочно или на ступень выше, при этом указываются номер и дата приказа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представление представляемого к присвоению звания подписывается руководителем службы аппарата МВД, уполномоченным руководителем подразделения ОВД, организации образования МВД;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z265" w:id="93"/>
+    <w:bookmarkStart w:name="z265" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) на оборотной стороне представления вносятся сведения о прохождении службы из послужного списка сотрудника, которые заверяются сотрудником кадровой службы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z266" w:id="94"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z266" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае присвоения первых специальных званий или зачислении в кадры МВД бывших сотрудников ОВД в разделе указывается вся трудовая деятельность, при этом оговариваются причины перерывов в ней более 3-х месяцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4237,70 +4369,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="95"/>
+    <w:bookmarkStart w:name="z139" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Представления к присвоению первых специальных званий начальствующего состава, присвоение которых входит в компетенцию Министра, направляются в кадровую службу МВД к первому числу каждого месяца.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4319,110 +4451,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z141" w:id="96"/>
+    <w:bookmarkStart w:name="z141" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Приказы о присвоении очередных специальных званий издаются в последних числах месяца, с оговоркой даты присвоения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z142" w:id="97"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z142" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приказы о присвоении специальных званий младшего начальствующего состава и присвоении специальных званий среднего и старшего начальствующего состава составляются отдельно. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z143" w:id="98"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z143" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Представления к присвоению первых специальных званий среднего и старшего начальствующего состава лицам, принятым на службу в ОВД, оформляются в недельный срок после назначения их на должность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4441,130 +4573,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z145" w:id="99"/>
+    <w:bookmarkStart w:name="z145" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Контроль за своевременным представлением к присвоению специальных званий начальствующего состава, а также за достоверность указанных в представлениях сведений возлагаются на руководителей служб аппарата МВД, уполномоченных руководителей подразделений ОВД, организаций образования МВД и кадровые службы ОВД. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z146" w:id="100"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z146" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. В случае необоснованной задержки представления сотрудника к присвоению очередного специального звания соответствующее специальное звание присваивается со следующего дня по истечении срока пребывания в предыдущем специальном звании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z147" w:id="101"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z147" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В этом случае кадровой службой ОВД готовится мотивированное заключение с указанием причин задержки присвоения очередного специального звания и принятых мер дисциплинарного характера к виновным лицам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z148" w:id="102"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z148" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Мотивированное заключение о задержке присвоения очередного специального звания объявляется под роспись сотруднику, в отношении которого представление задержано, и приобщается к материалам его личного дела.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4583,129 +4715,129 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="103"/>
+    <w:bookmarkStart w:name="z149" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Объявление о присвоении специального звания производится руководителем службы аппарата МВД, уполномоченным руководителем подразделения ОВД, организации образования МВД при поступлении соответствующего приказа (или выписки из него) на служебных совещаниях, собраниях или перед строем личного состава. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z150" w:id="104"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z150" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Увольнение из ОВД</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z151" w:id="105"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z151" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. Прекращение службы в ОВД оформляется приказами уполномоченного руководителя МВД, уполномоченного руководителя подразделения ОВД, организации образования МВД в соответствии с требованиями, установленными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главой 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z152" w:id="106"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z152" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. Сотрудники, увольняемые по основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4780,51 +4912,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 80 Закона, уведомляются об увольнении либо достижении предельного возраста пребывания на службе не позднее, чем за один месяц до увольнения или достижения предельного возраста. Для этого кадровыми службами ОВД выдают этим сотрудникам под роспись уведомления по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей Инструкции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4843,171 +4975,171 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z153" w:id="107"/>
+    <w:bookmarkStart w:name="z153" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. Увольнение в связи с сокращением штатов или реорганизацией ОВД по </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункту 4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 80 Закона может производиться в случае невозможности использования сотрудника в другой должности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z154" w:id="108"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z154" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Увольнение сотрудника по </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункту 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 80 Закона производиться на основании заключения военно-врачебной комиссии, в случаях вынесения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z155" w:id="109"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z155" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) о непригодности к службе в ОВД. Кадровой службой ОВД сотрудник в обязательном порядке увольняется в течении 15 рабочих дней со дня вынесения заключения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z156" w:id="110"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z156" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) об ограниченной пригодности к службе в ОВД, сотрудник увольняется по поданному им рапорту об увольнении либо, в случае имеющейся вакансии И согласно его рапорту подлежит переводу на другую должность, не противоречащую по требованиям к состоянию здоровья. Сотрудник, изъявивший желание продолжить службу на занимаемой должности, по истечении трех месяцев с момента вынесения заключения ВВК повторно направляется кадровой службой ОВД на медицинское освидетельствование. При сохранении ВВК предыдущей формулировки заключения о степени годности к воинской службе сотрудник увольняется вне зависимости от наличия его рапорта на увольнение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z157" w:id="111"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z157" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. Увольнение сотрудников по выслуге лет или по собственному желанию по </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5022,232 +5154,232 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 80 Закона производится в месячный срок со дня подачи рапорта об увольнении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z158" w:id="112"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z158" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По соглашению сторон, увольнение сотрудника по указанным основаниям может производиться и до истечения месячного срока.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z159" w:id="113"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z159" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       49. По письменному запросу государственных органов, организации Республики Казахстана увольнение сотрудников по </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункту 6)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 80 Закона в связи с переходом в установленном порядке на работу в другие государственные органы и организации проводится в течение месячного срока.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z160" w:id="114"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z160" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       50. При увольнении по </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункту 8)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 80 Закона, в случае отказа от дальнейшего прохождения службы в связи с изменением условий труда сотрудник подает рапорт на имя уполномоченного руководителя МВД, уполномоченного руководителя подразделения ОВД, организации образования МВД, имеющего право приема и увольнения, в котором излагает изменения условий труда. Кадровая служба ОВД в течении десяти рабочих дней проводит проверку содержащихся в нем сведений и в пределах предоставленных полномочий принимает одно из следующих решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z161" w:id="115"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z161" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) разработать меры по устранению нарушений в условиях труда и предложить сотруднику написать рапорт о его согласии с принятыми мерами, продолжении службы и отзыве предыдущего рапорта; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z162" w:id="116"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z162" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) уволить сотрудника с ОВД с его согласия в связи с отказом от дальнейшего прохождения службы в связи с изменением условий труда, которые не могут быть устранены. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z163" w:id="117"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z163" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       51. Увольнение сотрудников по </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункту 9)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 80 Закона по служебному несоответствию, выявившемуся по итогам аттестации производится в месячный срок со дня вынесения решения аттестационной комиссией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z164" w:id="118"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z164" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52. При увольнении сотрудника по </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5262,51 +5394,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 80 Закона - за грубое нарушение служебной дисциплины в представлении подробно отображается сущность и характер совершенного сотрудником нарушения, а также несоблюдение требований нормативных правовых актов, регулирующих порядок и условия выполнения, возложенных на него обязанностей, при этом необходимо руководствоваться </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главой 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К грубому нарушению служебной дисциплины относится ненадлежащее исполнение или неисполнение сотрудником служебных обязанностей, повлекшее причинение вреда жизни и здоровью человека, если эти действия (бездействие) не влекут за собой уголовную ответственность; участие в действиях, препятствующих нормальному функционированию государственных органов и выполнению служебных обязанностей, включая забастовки; нахождение сотрудника на службе в состоянии алкогольного и (или) наркотического и (или) токсикоманического опьянения, в том числе употребление в течение рабочего дня веществ, вызывающих такое опьянение; разглашение сотрудником служебной, не подлежащей обнародованию информации, ставшей ему известной в связи с выполнением служебных обязанностей, причинившее вред интересам службы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -5343,127 +5475,127 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z169" w:id="119"/>
+    <w:bookmarkStart w:name="z169" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       53. При увольнении руководителя территориального органа находящегося в ведении МВД по </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункту 12-1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 80 Закона в представлении подробно отображается сущность непринятия им мер по недопущению:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       укрытия уголовных правонарушений от учета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z171" w:id="120"/>
+    <w:bookmarkStart w:name="z171" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       совершения подчиненным сотрудником преступления, связанного с грубым нарушением конституционных прав граждан, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5498,131 +5630,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> или </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уголовно-процессуального кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z172" w:id="121"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z172" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       систематических дисциплинарных проступков, связанных с нарушениями конституционных прав граждан, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>разделом II</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Конституции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z173" w:id="122"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z173" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       54. За совершение проступка, дискредитирующего ОВД, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 80 Закона увольняются со службы сотрудники, совершившие действия, в том числе не связанные с исполнением служебных обязанностей, но подрывающие в глазах граждан достоинство и авторитет правоохранительной службы, а именно: появление сотрудников в общественных местах в состоянии алкогольного и (или) наркотического и (или) токсикоманического опьянения (очевидной для окружающих принадлежности к правоохранительному органу); немедицинское потребление наркотических средств, психотропных веществ, их аналогов, прекурсоров; управление транспортным средством в состоянии алкогольного и (или) наркотического и (или) токсикоманического опьянения; отказ сотрудника от медицинского освидетельствования на состояние алкогольного и (или) наркотического и (или) психотропного и (или) токсикоманического опьянения; использование служебного положения в личных корыстных целях; неуставные взаимоотношения между сотрудниками, курсантами организаций образования правоохранительных органов, вызвавшие негативный общественный резонанс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5641,130 +5773,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z174" w:id="123"/>
+    <w:bookmarkStart w:name="z174" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       55. Увольнение сотрудника по </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункту 15)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 80 Закона происходит на основании вступления в законную силу приговора суда либо постановления органа ведущего расследование уголовного дела.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z175" w:id="124"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z175" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       56. Отказ сотрудника от предлагаемой в письменной форме, в том числе по электронной почте либо по почте заказным письмом кадровой службой ОВД должности и истечение срока нахождения в распоряжении, влечет его увольнение по </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункту 17)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 80 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5783,51 +5915,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z176" w:id="125"/>
+    <w:bookmarkStart w:name="z176" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       57. В случае увольнения сотрудника по основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5962,51 +6094,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 80 Закона, подача рапорта сотрудника об увольнении его по собственному желанию не приостанавливает увольнение и не влечет за собой изменение оснований для увольнения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6025,51 +6157,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z177" w:id="126"/>
+    <w:bookmarkStart w:name="z177" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       58. Увольнение по подпунктам </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6144,52 +6276,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 80 Закона производится по результатам проведенного служебного расследования и соответствующим выводам Дисциплинарной комиссии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z178" w:id="127"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z178" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       59. Сотрудники, увольняемые по </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6264,52 +6396,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 80 Закона в случае обнаружившейся непригодности к службе в течение испытательного срока, по служебному несоответствию в аттестационном порядке, за грубое нарушение служебной дисциплины, за совершение дискредитирующего проступка, в связи с совершением коррупционного</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> правонарушения</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, в связи с вступлением в законную силу обвинительного приговора, о предстоящем увольнении ставятся в известность непосредственно перед представлением их к увольнению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z179" w:id="128"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z179" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       60. Увольнение сотрудников в период нахождения их в отпусках и на лечении в лечебных учреждениях не допускается, за исключением увольнения сотрудника по </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6384,51 +6516,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 80 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6447,368 +6579,368 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z180" w:id="129"/>
+    <w:bookmarkStart w:name="z180" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       61. На лиц рядового и начальствующего состава, подлежащих увольнению, составляется представления по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции. К представлениям прилагаются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z181" w:id="130"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z181" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) рапорт лица рядового и начальствующего состава с просьбой об увольнении из ОВД (на представляемых к увольнению по собственному желанию, по состоянию здоровья об ограниченной пригодности к службе, в случае отказа от дальнейшего прохождения службы в связи с изменением условий труда); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z182" w:id="131"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z182" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заключение военно-врачебной комиссии (на представляемых к увольнению по состоянию здоровья о непригодности или ограниченной годности к службе);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z183" w:id="132"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z183" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) заключение служебного расследования и решение Дисциплинарной комиссии (при увольнениях сотрудника за грубое нарушение служебной дисциплины, руководителя территориального органа находящегося в ведении МВД за непринятие мер по недопущению, за севрешении коррупционного правонарушения, за совершение проступка, дискредитирующего ОВД); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z184" w:id="133"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z184" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) материалы аттестации (при увольнении по служебному несоответствию, выявившемуся по итогам аттестации); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z185" w:id="134"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z185" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) копия приговора суда или постановления о прекращении уголовного дела по нереабилитирующим основаниям (на представляемых к увольнению в связи с вступлением в законную силу обвинительного приговора суда или прекращения уголовного дела по нереабилитирующим основаниям).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z186" w:id="135"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z186" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       62. В приказах об увольнении сотрудников из ОВД указываются одно из оснований увольнения по формулировкам согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 80 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z187" w:id="136"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z187" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приказы об увольнении объявляются сотрудникам в день их издания или получения по месту службы увольняемого под роспись либо по почте заказным письмом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z188" w:id="137"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z188" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Подписаные приказы о прекращении службы в ОВД не подлежат пересмотру, за исключением случаев когда устанавлено допущение нарушения действующего законодательства Республики Казахстан, либо вскрыты новые обстоятельства, связанные с прекращением службы (увольнением).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z189" w:id="138"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z189" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       64. Уволенным сотрудникам кадровые службы ОВД в течение трех рабочих дней после увольнения выдают трудовые книжки с внесенной в них записью об увольнении, возвращают военные билеты и вручают предписание, обязывают их явиться в установленные сроки в местный орган военного управления (города, района) по месту жительства для постановки на воинский учет, письменно извещают об их увольнении местный орган военного управления (города, района), а по офицерам запаса кадровая служба направляет их сокращенные воинские дела в местные органы военного управления по месту жительства. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z190" w:id="139"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z190" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На лиц, уволенных по состоянию здоровья, в местный орган военного управления (города, района) направляется копия справки или свидетельства о болезни (для уточнения категории годности к воинской службе при постановке на воинский учет).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z191" w:id="140"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z191" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом, на второй внутренней стороне обложки личного дела (где приклеен конверт для хранения личных документов) делается запись о выдаче личных документов, которая заверяется подписью получившего сотрудника. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z192" w:id="141"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z192" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. Откомандирование</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z193" w:id="142"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z193" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Откомандирование сотрудника осуществляется приказом уполномоченного руководителя МВД, уполномоченного руководителя подразделения ОВД, организации образования МВД, имеющего право назначать на соответствующие должности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом назначение сотрудника на должность производится со дня его откомандирования.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6863,90 +6995,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z195" w:id="143"/>
+    <w:bookmarkStart w:name="z195" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Основаниями откомандирования являются рапорт сотрудника и письменное ходатайство принимающего на службу правоохранительного, специального государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z196" w:id="144"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z196" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Срок принятия решения об откомандировании сотрудника не должен превышать один месяц со дня поступления письменного ходатайства принимающего правоохранительного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7211,155 +7343,155 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z199" w:id="145"/>
+    <w:bookmarkStart w:name="z199" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Предписание</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z200" w:id="146"/>
+          <w:bookmarkStart w:name="z200" w:id="149"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ПРЕДПИСАНИЕ № ____</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="146"/>
+          <w:bookmarkEnd w:id="149"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:bookmarkStart w:name="z201" w:id="147"/>
+          <w:bookmarkStart w:name="z201" w:id="150"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 выдано _________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="147"/>
+          <w:bookmarkEnd w:id="150"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(специальное звание)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -7601,70 +7733,70 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>м.п.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z203" w:id="148"/>
+          <w:bookmarkStart w:name="z203" w:id="151"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ПРЕДПИСАНИЕ № ____</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="148"/>
+          <w:bookmarkEnd w:id="151"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 выдано _________________________________</w:t>
             </w:r>
           </w:p>
@@ -8261,68 +8393,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z206" w:id="149"/>
+    <w:bookmarkStart w:name="z206" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Представление (на назначение, на перемещение, к освобождению,)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 в редакции приказа Министра внутренних дел РК от 26.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8945,68 +9077,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>званий, увольнении и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>откомандировании</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z215" w:id="150"/>
+    <w:bookmarkStart w:name="z215" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СЛУЖЕБНАЯ ХАРАКТЕРИСТИКА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 исключено приказом Министра внутренних дел РК от 24.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9188,68 +9320,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>званий, увольнении и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>откомандировании</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z219" w:id="151"/>
+    <w:bookmarkStart w:name="z219" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Послужной список</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 исключено приказом Министра внутренних дел РК от 24.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9552,68 +9684,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z225" w:id="152"/>
+    <w:bookmarkStart w:name="z225" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отпускной билет сотрудника, курсанта органов внутренних дел</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10208,126 +10340,126 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z226" w:id="153"/>
+          <w:bookmarkStart w:name="z226" w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _______________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="153"/>
+          <w:bookmarkEnd w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (должность наименование подразделения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z227" w:id="154"/>
+          <w:bookmarkStart w:name="z227" w:id="157"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выдано_______________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="154"/>
+          <w:bookmarkEnd w:id="157"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (специальное звание, фамилия, имя, отчество (при его наличии))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10462,70 +10594,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z228" w:id="155"/>
+          <w:bookmarkStart w:name="z228" w:id="158"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Предоставлен ___________за 20_ г.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="155"/>
+          <w:bookmarkEnd w:id="158"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (вид отпуска)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10975,70 +11107,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подпись, фамилия, имя, отчество (при его наличии) руководителя кадровой службы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z229" w:id="156"/>
+    <w:bookmarkStart w:name="z229" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оборотная сторона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -11210,70 +11342,70 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z230" w:id="157"/>
+          <w:bookmarkStart w:name="z230" w:id="160"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Предупрежден о том, что в случаях, когда лица рядового или начальствующего состава следуют в отпуск более быстрым видом транспорта, чем тот, для проезда которым им время для проезда к месту проведения отпуска и обратно исчисляется по фактически затраченному времени, а продолжительность отсутствия этих лиц на службе соответственно сокращается.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="157"/>
+          <w:bookmarkEnd w:id="160"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -12293,68 +12425,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аттестованного состава,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>лимит, режим)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z268" w:id="158"/>
+    <w:bookmarkStart w:name="z268" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПРЕДСТАВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 - в редакции приказа Министра внутренних дел РК от 05.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12741,68 +12873,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Первоначальную подготовку прошел _________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z269" w:id="159"/>
+    <w:bookmarkStart w:name="z269" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Краткая характеристика</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Начальник (командир) ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13202,68 +13334,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>званий, увольнении и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>откомандировании</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z239" w:id="160"/>
+    <w:bookmarkStart w:name="z239" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РЕШЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 7 исключено приказом Министра внутренних дел РК от 05.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13566,132 +13698,132 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z243" w:id="161"/>
+    <w:bookmarkStart w:name="z243" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> УВЕДОМЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>об увольнении из органов внутренних дел __________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(специальное звание, фамилия, имя, отчество сотрудника)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z244" w:id="162"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z244" w:id="165"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главой 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О правоохранительной</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>службе" Вы ставитесь в известность о предстоящем увольнении из органов внутренних дел</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13968,100 +14100,100 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       "___" _______________ 20__г.       ___________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (фамилия, подпись сотрудника)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z245" w:id="163"/>
+    <w:bookmarkStart w:name="z245" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> УВЕДОМЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>об увольнении из органов внутренних дел сотрудника, находящегося в распоряжении либо зачисляемого в распоряжение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z246" w:id="164"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z246" w:id="167"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (специальное звание, фамилия, имя, отчество сотрудника)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14737,88 +14869,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z249" w:id="165"/>
+    <w:bookmarkStart w:name="z249" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПРЕДСТАВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z250" w:id="166"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z250" w:id="169"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       к увольнению из органов внутренних дел _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (в запас или со снятием с воинского учета)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15050,88 +15182,88 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Выслуга лет согласно расчету выслуги на "____" ___________ 20___ года:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       календарная _____________, в льготном исчислении _____________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z251" w:id="167"/>
+    <w:bookmarkStart w:name="z251" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СОДЕРЖАНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z252" w:id="168"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z252" w:id="171"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Степень годности к воинской службе __________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15326,134 +15458,134 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Начальник (командир) _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       "____" ____________ 20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z253" w:id="169"/>
+    <w:bookmarkStart w:name="z253" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение кадровой службы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Решение по представлению</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15779,31 +15911,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>