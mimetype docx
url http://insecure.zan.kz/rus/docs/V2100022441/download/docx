--- v0 (2025-10-02)
+++ v1 (2026-07-26)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="584a6f4" w14:textId="584a6f4">
+    <w:p w14:paraId="6b00ecf" w14:textId="6b00ecf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,70 +86,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в некоторые приказы Министра национальной экономики Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра национальной экономики Республики Казахстан от 31 марта 2021 года № 32. Зарегистрирован в Министерстве юстиции Республики Казахстан 31 марта 2021 года № 22441</w:t>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приказ Министра национальной экономики Республики Казахстан от 31 марта 2021 года № 32. Зарегистрирован в Министерстве юстиции Республики Казахстан 31 марта 2021 года № 22441. Утратил силу приказом Заместителя Премьер-Министра - Министра национальной экономики Республики Казахстан от 31 марта 2026 года № 21</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу приказом Заместителя Премьер-Министра - Министра национальной экономики РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1737,137 +1815,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Министр национальной экономики </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -2197,64 +2294,65 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПАСПОРТ ФУНКЦИИ № ___/_____/_____/_____ (номер госоргана/структурное подразделение/вид функции/номер по порядку)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2086"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="3320"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -2273,113 +2371,99 @@
               <w:t>
 Наименование Государственного органа:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2400,68 +2484,61 @@
               <w:t>
 Структурное подразделение:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2482,113 +2559,99 @@
               <w:t>
 Контактное лицо:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2787,68 +2850,61 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2911,108 +2967,94 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3114,113 +3156,99 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1117600" cy="419100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3241,68 +3269,61 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3404,113 +3425,99 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId5"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1117600" cy="419100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3531,68 +3538,61 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3694,113 +3694,99 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1117600" cy="419100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3877,124 +3863,110 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 * Функция является государственной услугой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="94" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4017,68 +3989,61 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1117600" cy="419100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4118,263 +4083,239 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функция является контрольной?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="94" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1117600" cy="419100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1117600" cy="419100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4627,460 +4568,416 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z64" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 * Несвойственная функция - функция государственного органа, не присущая его деятельности и подлежащая передаче в конкурентную среду институтам гражданского общества, соответствующая одному из следующих признаков:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="48"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>является избыточной (исключение которой из административно-управленческого процесса государственного органа не приведет к снижению качества работы или предоставлению государственной услуги);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>является поддерживающей (т.е. направленная на обеспечение внутренней административно-хозяйственной деятельности, а также функция службы внутреннего контроля, и средств массовой информации государственного органа);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 является основной, но при этом выходит за пределы государственного регулирования, а также результаты и цели введения такой функции неэффективны(разрешительный или уведомительный порядок, государственный контроль)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="48"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -5161,51 +5058,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 самостоятельным подразделением госоргана наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3320" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1117600" cy="419100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -5222,115 +5119,108 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1117600" cy="419100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 штат количество реальных исполнителей функции совместно с несколькими подразделениями наименование количество подразделений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3320" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1117600" cy="419100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -5347,115 +5237,108 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId10"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1117600" cy="419100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 штат количество реальных исполнителей функции степень участия в произвольной форме (в процентном соотношении) совместно с территориальными органами наименование количество территориальных органов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3320" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1117600" cy="419100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -5472,115 +5355,108 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1117600" cy="419100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 штат общее количество реальных исполнителей функции степень участия в произвольной форме ведомством государственного органа наименование наименование управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3320" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1117600" cy="419100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -5597,115 +5473,108 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1117600" cy="419100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 штат количество реальных исполнителей функции подведомственными организациями*:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3320" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1117600" cy="419100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -5722,78 +5591,71 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1117600" cy="419100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2086" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
@@ -5853,51 +5715,51 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республиканское Государственное казначейское предприятие </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2803" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
@@ -5927,303 +5789,272 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Товарищество с ограниченной ответственностью</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2086" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z67" w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наименование доля участия государства штат количество реальных исполнителей функции</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="49"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 *Дополнительно информация запрашивается у Комитета по регулированию естественных монополий и защите конкуренции Министерство национальной экономики;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="49"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -6287,188 +6118,182 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId14"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1117600" cy="419100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z68" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. ИСТОЧНИК ФИНАНСИРОВАНИЯ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="569"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="8382"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="569" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> республиканский бюджет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="569" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> местный бюджет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2777" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
@@ -6498,308 +6323,284 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> иные источники (указать какие именно)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="569" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z69" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 если функция выполняется подведомственными организациями, то указывается годовое финансирование деятельности организации ___________________если функция выполняется конкурентной средой, то указывается стоимость закупа услуг у конкурентной среды в год __________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. ПОТРЕБИТЕЛЬ ФУНКЦИИ:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="51"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 отсутствует</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8382" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1117600" cy="419100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -6816,115 +6617,108 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId15"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1117600" cy="419100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 государство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8382" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1117600" cy="419100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -6941,68 +6735,61 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId16"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1117600" cy="419100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7047,51 +6834,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 граждане, не связанные с предпринимательской деятельностью</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8382" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1117600" cy="419100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -7108,68 +6895,61 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId17"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1117600" cy="419100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7214,51 +6994,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 организации, не связанные с предпринимательской деятельностью</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8382" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1117600" cy="419100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -7275,68 +7055,61 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId18"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1117600" cy="419100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7381,51 +7154,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 субъекты предпринимательства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8382" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1117600" cy="419100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -7442,171 +7215,161 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId19"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1117600" cy="419100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z70" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 организационно-правовая форма (Индивидуальный предприниматель, Товарищество с ограниченной ответственностью, Акционерное общество, Саморегулируемая организация, Некоммерческая организация и другие). территориальный охватвид экономической деятельности</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6. ХАРАКТЕРИСТИКА ФУНКЦИИ</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="52"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z71" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (краткое, поэтапное описание мероприятий (например, проводится экспертиза документа, согласование документа, выдача документа и т.д.), необходимых для реализации функции)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z72" w:id="54"/>
@@ -7640,63 +7403,64 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. ОСУЩЕСТВЛЕНИЕ КОНТРОЛЯ ЗА ПОТРЕБИТЕЛЯМИ ФУНКЦИИ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6165"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="6061"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6165" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7750,78 +7514,71 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId20"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1117600" cy="419100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6165" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7875,150 +7632,151 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId21"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1117600" cy="419100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z74" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наименование контрольной функции субъект контроля вид контроля (проверки или иные формы контроля)вид ответственности (дисциплинарная, административная, уголовная)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="56"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8. ЕСЛИ ФУНКЦИЯ ЯВЛЯЕТСЯ ГОСУДАРСТВЕННОЙ УСЛУГОЙ:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 стоимость услуги для потребителя __________________вид услуги в зависимости от уровня опасности регулируемой деятельности или действий (операций)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="56"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6165" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8072,78 +7830,71 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId22"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1117600" cy="419100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6165" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8197,78 +7948,71 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId23"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1117600" cy="419100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6165" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8322,68 +8066,61 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId24"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1117600" cy="419100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8391,51 +8128,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма оказания услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6165" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8489,78 +8226,71 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId25"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1117600" cy="419100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6165" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8614,78 +8344,71 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId26"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1117600" cy="419100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6165" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8739,171 +8462,161 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId27"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1117600" cy="419100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z75" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 срок оказания услуги для потребителя ______________________наименование организации ч/з которую услуга предоставляется____________________________________________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9. ИНДИКАТОРЫ ОЦЕНКИ РЕАЛИЗАЦИИ ФУНКЦИИ (в произвольной форме описать цели и задачи)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="57"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8948,51 +8661,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 не передается</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6061" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1117600" cy="419100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -9009,68 +8722,61 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId28"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1117600" cy="419100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9115,139 +8821,136 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 аутсорсинг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6061" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1117600" cy="419100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId29"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1117600" cy="419100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9292,51 +8995,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 государственное задание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6061" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1117600" cy="419100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -9353,115 +9056,108 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId30"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1117600" cy="419100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (заказ юридическим лицам оказание отдельных государственных услуг, реализацию бюджетных инвестиционных проектов и выполнение других задач, направленных на обеспечение социально-экономической стабильности государства);</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6061" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1117600" cy="419100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -9478,68 +9174,61 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId31"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1117600" cy="419100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9626,51 +9315,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 за счет услугополучателей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6061" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1117600" cy="419100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -9687,68 +9376,61 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId32"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1117600" cy="419100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9793,51 +9475,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 саморегулирование, основанное на обязательном членстве</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6061" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1117600" cy="419100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -9854,173 +9536,170 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId33"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1117600" cy="419100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z76" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (самостоятельное регулирование физическими и юридическими лицами осуществляемой ими предпринимательской или профессиональной деятельности, основанной на утверждении правил и стандартов саморегулируемой организации, осуществлении контроля за их соблюдением, а также обеспечении имущественной ответственности субъектов саморегулирования)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="58"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11. ПРЕДЛАГАЕМАЯ ФОРМА ПЕРЕДАЧИ</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="58"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 пилотный проект</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6061" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1117600" cy="419100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -10037,115 +9716,108 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId34"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1117600" cy="419100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 этапная передача</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6061" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1117600" cy="419100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -10162,115 +9834,108 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId35"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1117600" cy="419100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 альтернативная передача</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6061" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1117600" cy="419100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -10287,68 +9952,61 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId36"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1117600" cy="419100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10393,51 +10051,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 частичная передача</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6061" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z77" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:bookmarkEnd w:id="59"/>
           <w:p>
             <w:pPr>
@@ -10463,129 +10121,126 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId37"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1117600" cy="419100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 полная передача</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6061" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1117600" cy="419100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -10602,68 +10257,61 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId38"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1117600" cy="419100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z78" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель структурного подразделения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:p>
@@ -10685,63 +10333,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11063,35 +10733,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/><Relationship Target="media/document_image_rId29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29"/><Relationship Target="media/document_image_rId30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30"/><Relationship Target="media/document_image_rId31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId31"/><Relationship Target="media/document_image_rId32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId32"/><Relationship Target="media/document_image_rId33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId33"/><Relationship Target="media/document_image_rId34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId34"/><Relationship Target="media/document_image_rId35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId35"/><Relationship Target="media/document_image_rId36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId36"/><Relationship Target="media/document_image_rId37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId37"/><Relationship Target="media/document_image_rId38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId38"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/><Relationship Target="media/document_image_rId29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29"/><Relationship Target="media/document_image_rId30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30"/><Relationship Target="media/document_image_rId31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId31"/><Relationship Target="media/document_image_rId32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId32"/><Relationship Target="media/document_image_rId33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId33"/><Relationship Target="media/document_image_rId34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId34"/><Relationship Target="media/document_image_rId35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId35"/><Relationship Target="media/document_image_rId36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId36"/><Relationship Target="media/document_image_rId37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId37"/><Relationship Target="media/document_image_rId38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId38"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId39"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>