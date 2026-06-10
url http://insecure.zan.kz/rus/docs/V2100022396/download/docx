--- v1 (2025-12-22)
+++ v2 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1f5d8f7" w14:textId="1f5d8f7">
+    <w:p w14:paraId="fdfc160" w14:textId="fdfc160">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,339 +85,384 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил заключения соглашения об инвестиционном налоговом кредите для получения инвестиционного налогового кредита</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра иностранных дел Республики Казахстан от 26 марта 2021 года № 11-1-4/106. Зарегистрирован в Министерстве юстиции Республики Казахстан 26 марта 2021 года № 22396.</w:t>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...10 lines deleted...]
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t>Приказ Министра иностранных дел Республики Казахстан от 26 марта 2021 года № 11-1-4/106. Зарегистрирован в Министерстве юстиции Республики Казахстан 26 марта 2021 года № 22396. Утратил силу приказом Министра иностранных дел Республики Казахстан от 30 октября 2025 года № 11-1-4/644</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Утратил силу приказом Министра иностранных дел РК от 30.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/644</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 50 Кодекса Республики Казахстан от 25 декабря 2017 года "О налогах и других обязательных платежах в бюджет" (Налоговый кодекс) ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Утвердить прилагаемые </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заключения соглашения об инвестиционном налоговом кредите для получения инвестиционного налогового кредита.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Комитету по инвестициям Министерства иностранных дел Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) размещение настоящего приказа на интернет-ресурсе Министерства иностранных дел Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Департамент юридической службы Министерства иностранных дел Республики Казахстан сведений о выполнении мероприятий, предусмотренных в подпунктах 1) и 2) настоящего пункта.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Контроль за исполнением настоящего приказа возложить на курирующего заместителя Министра иностранных дел Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="0"/>
-[...198 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12000" w:type="dxa"/>
             <w:tcBorders/>
@@ -442,202 +489,197 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министр иностранных дел</w:t>
             </w:r>
-          </w:p>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан М. Тілеуберді</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z13" w:id="8"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"СОГЛАСОВАН"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство финансов</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"СОГЛАСОВАН"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство национальной экономики</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "СОГЛАСОВАН"</w:t>
-[...88 lines deleted...]
-        <w:t>Республики Казахстан</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -731,968 +773,1442 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 марта 2021 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 11-1-4/106</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила заключения соглашения об инвестиционном налоговом кредите для получения инвестиционного налогового кредита</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z17" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Настоящие Правила заключения соглашения об инвестиционном налоговом кредите для получения инвестиционного налогового кредита (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 50 Кодекса Республики Казахстан "О налогах и других обязательных платежах в бюджет (Налоговый кодекс)".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра иностранных дел РК от 13.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-1-4/106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. В Правилах используются следующие основные понятия:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) заявитель – юридическое лицо, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заключившее</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> инвестиционный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>контракт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с уполномоченным органом на реализацию </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>инвестиционного проекта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, предусматривающий осуществление инвестиций и предоставление инвестиционных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>преференций</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) заявление – заявление на предоставление инвестиционного налогового кредита;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) инвестиционный налоговый кредит – изменение срока уплаты налогов предстоящих периодов путем уменьшения платежей по ним в течение определенного периода на 100 (сто) процентов с последующей поэтапной уплатой суммы кредита;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>инвестиционный контракт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – договор на реализацию </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>инвестиционного проекта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, за исключением реализации инвестиционного приоритетного проекта и проекта, реализуемого по соглашению об инвестициях, предусматривающий осуществление инвестиций и предоставление инвестиционных преференций, заключенный между уполномоченным органом и заявителем;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) орган государственных доходов – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>налоговый орган</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по месту регистрационного учета заявителя;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>соглашение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – соглашение о предоставлении инвестиционного налогового кредита между уполномоченным органом по инвестициям и заявителем об изменении срока уплаты налогов предстоящих периодов, в соответствии с которым налогоплательщикам предоставляется возможность в течение определенного срока уменьшать на 100 (сто) процентов свои платежи по налогу с последующей поэтапной уплатой суммы кредита;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7) уполномоченный орган по инвестициям – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Комитет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по инвестициям Министерства иностранных дел Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) график платежей – график погашения инвестиционного налогового кредита, согласованный и подписанный органом государственных доходов и заявителем, с печатями с двух сторон (при наличии).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Решение о предоставлении инвестиционного налогового кредита принимается на основании заявления и прилагаемых к нему документов заявителя, оформляется соглашением об инвестиционном налоговом кредите на основании </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Типового соглашения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> об инвестиционном налоговом кредите согласно приложению к настоящим Правилам (далее – Типовое соглашение). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...219 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок приема и рассмотрения заявления на предоставление инвестиционного налогового кредита</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...179 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Для получения инвестиционного налогового кредита заявитель обращается с заявлением на бумажном носителе в орган государственных доходов на государственном и русском языках с приложением следующих документов:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>документ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, удостоверяющий личность заявителя или доверенность на представителя с документом, удостоверяющим личность уполномоченного лица;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) копия </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>инвестиционного контракта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> со всеми приложениями, заверенная печатью юридического лица (при наличии);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) график платежей.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заявитель самостоятельно составляет предварительный график платежей согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Типовому соглашению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>График платежей подписывается заявителем и органом государственных доходов, и заверяется печатями с двух сторон (при наличии).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Орган государственных доходов рассматривает полученные документы заявителя в течение 5 (пяти) рабочих дней.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В случае обращения заявителя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Трудовому кодексу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, прием заявления осуществляется следующим рабочим днем.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции приказа Министра иностранных дел РК от 13.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-1-4/106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. При рассмотрении заявления орган государственных доходов:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) проверяет наличие или отсутствие </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>задолженности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по налогам и другим обязательным платежам в бюджет и задолженности по </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>социальным платежам</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у заявителя на дату рассмотрения полученных документов от заявителя;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) согласовывает и утверждает предварительный график платежей.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В случае наличия налоговой задолженности и задолженности по социальным платежам на дату подачи заявления, орган государственных доходов отказывает в утверждении графика платежей с предоставлением мотивированного ответа в течение 5 (пяти) рабочих дней. В случае несогласия с предоставленным графиком платежей, орган государственных доходов возвращает график платежей и направляет письменный ответ со своими замечаниями. В случае устранения замечаний органа государственных доходов, заявитель вправе подать заявление повторно.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. По результатам рассмотрения, в случае отсутствия налоговой задолженности, орган государственных доходов направляет в электронном виде утвержденный график платежей, а также документы, предоставленные заявителем, указанные в подпунктах 1) и 2) пункта 4 настоящих Правил в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>уполномоченный орган</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по инвестициям. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. Уполномоченный орган по инвестициям рассматривает документы, указанные в пункте 7 настоящих Правил, в течение 20 (двадцати) рабочих дней с момента их получения и принимает решение о предоставлении инвестиционного налогового кредита либо об отказе в предоставлении инвестиционного налогового кредита.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. В случае принятия решения об отказе в предоставлении инвестиционного налогового кредита, уполномоченный орган по инвестициям направляет мотивированный ответ заявителю в течение 10 (десяти) рабочих дней с момента принятия решения.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Уполномоченный орган по инвестициям при рассмотрении заявления проверяет </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>инвестиционный контракт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на предмет возможности предоставления инвестиционного налогового кредита с учетом срока действия инвестиционного контракта и сроков ввода в эксплуатацию объектов инвестиционной деятельности.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11. Инвестиционный налоговый кредит предоставляется в рамках инвестиционного контракта до ввода объекта инвестиционной деятельности в эксплуатацию. В случае если рабочей программой предусматривается ввод двух и более фиксированных активов, инвестиционный налоговый кредит предоставляется до даты ввода в эксплуатацию первого фиксированного актива по рабочей программе.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. Уполномоченный орган по инвестициям в течение 10 (десяти) рабочих дней со дня принятия положительного решения о предоставлении инвестиционного налогового кредита подготавливает для подписания два экземпляра соглашения на основании </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Типового соглашения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и направляет их заявителю для подписания нарочно. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13. Заявитель в течение 30 (тридцати) календарных дней с момента получения экземпляров соглашения подписывает их, заверяет печатью (при наличии) и направляет в уполномоченный орган по инвестициям.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14. Соглашение подписывается и регистрируется уполномоченным органом по инвестициям в течение 5 (пяти) рабочих дней со дня получения двух экземпляров от заявителя с подписью руководителя заявителя и печатью (при наличии), один экземпляр соглашения направляется заявителю нарочно.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15. Копия соглашения, подписанная обеими сторонами и заверенная печатью юридического лица (при наличии), не позднее 5 (пяти) календарных дней со дня его получения направляется заявителем в орган государственных доходов.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16. Контроль за своевременным исполнением налоговых обязательств осуществляется органом государственных доходов.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17. В случае нарушения заявителем условий соглашения, орган государственных доходов в течение 5 (пяти) рабочих дней направляет уведомление в уполномоченный орган по инвестициям в целях досрочного расторжения.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...298 lines deleted...]
-    <w:bookmarkEnd w:id="46"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1797,104 +2313,117 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>получения инвестиционного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>налогового кредита</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовое соглашение об инвестиционном налоговом кредите</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Типовое соглашение с изменениями, внесенными приказом Министра иностранных дел РК от 13.03.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Типовое соглашение с изменениями, внесенными приказом Министра иностранных дел РК от 13.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 11-1-4/106</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2070,2082 +2599,2532 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(число, месяц, год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z56" w:id="48"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Комитет по инвестициям Министерства иностранных дел Республики Казахстан в лице его</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________________________________________,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при наличии) руководителя или лица, исполняющего его обязанности) действующего на основании</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(далее – Уполномоченный орган) (положения или приказа) и ________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________________________________________,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование юридического лица Республики Казахстан, номер, дата государственной регистрации,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бизнес-идентификационный номер) в лице (фамилия, имя, отчество (при наличии) первого руководителя или</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>иного уполномоченного лица), действующего на основании _________________________ (далее – Заявитель),</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>осуществляющего реализацию инвестиционного проекта по инвестиционному контракту между Заявителем и Уполномоченным</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>органом от _____ № ____________, именуемые в дальнейшем Стороны, заключили настоящее Соглашение об инвестиционном</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>налоговом кредите (далее – Соглашение).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Комитет по инвестициям Министерства иностранных дел Республики Казахстан в лице его</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...204 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Основные понятия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-[...220 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 2. Предмет Соглашения</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Основные понятия, используемые в Соглашении:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) Инвестиционный налоговый кредит – изменение срока уплаты налогов предстоящих периодов, путем уменьшения платежей по ним в течении определенного периода на 100 (сто) процентов с последующей поэтапной уплатой суммы кредита в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 49-1 Налогового кодекса;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) Инвестиционный контракт – договор на реализацию инвестиционного проекта, за исключением реализации инвестиционного приоритетного проекта и проекта, реализуемого по соглашению об инвестициях, предусматривающих осуществление инвестиций и предоставление инвестиционных преференций, заключенных между уполномоченным государственным органом и Заявителем (дата, номер);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) доходы – доходы, получаемые от инвестиционной деятельности или связанные с ней, независимо от формы, в которой они выплачиваются, включая прибыль, дивиденды и другие вознаграждения;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) форс-мажор – обстоятельства непреодолимой силы, осложняющие ход или приводящие к невозможности дальнейшего исполнения инвестиционного контракта (стихийные явления, военные действия, чрезвычайное положение и т.п.);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) третье лицо – любое лицо, не являющееся Стороной по Соглашению;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) Налоговый кодекс – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодекс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 25 декабря 2017 года "О налогах и других обязательных платежах в бюджет";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) График платежей – график погашения инвестиционного налогового кредита, согласованный и подписанный территориальным органом государственных доходов по месту регистрации Заявителя и Заявителем, с печатями с двух сторон (при наличии), и являющийся неотъемлемой частью Соглашения согласно Приложению к настоящему Соглашению;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) Орган государственных доходов – налоговый орган по месту регистрационного учета Заявителя.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-[...220 lines deleted...]
-    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:bookmarkStart w:name="z67" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3. Порядок уменьшения и уплаты налоговых платежей</w:t>
+        <w:t xml:space="preserve"> 2. Предмет Соглашения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-[...180 lines deleted...]
-    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 4. Права Сторон</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Предметом Соглашения является предоставление Уполномоченным органом Заявителю права изменить срок уплаты корпоративного подоходного налога и/или налога на имущество в отношении предстоящих периодов, в рамках инвестиционного контракта, на основании графика платежей, при соблюдении Заявителем следующих условий, установленных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 51-1 Налогового кодекса, в рамках срока действия Соглашения:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) не применяются специальные налоговые режимы, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>разделом 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Налогового кодекса;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) не осуществляет производство и (или) реализацию всех видов спирта, алкогольной продукции, табачных изделий;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) налогообложение не осуществляется в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>разделами 21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Налогового кодекса.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Заявитель уплачивает платежи по корпоративному подоходному налогу и/или налогу на имущество равными долями, поэтапно, либо единовременно раз в год, по истечению срока действия Инвестиционного налогового кредита в соответствии с окончательным Графиком платежей в Приложении к Соглашению.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Инвестиционный налоговый кредит предоставляется в рамках Инвестиционного контракта до ввода объекта инвестиционной деятельности в эксплуатацию. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В случае, если рабочей программой предусматривается ввод двух и более фиксированных активов, Инвестиционный налоговый кредит предоставляется до даты ввода в эксплуатацию первого фиксированного актива по рабочей программе.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-[...120 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:bookmarkStart w:name="z75" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5. Обязанности сторон</w:t>
+        <w:t xml:space="preserve"> 3. Порядок уменьшения и уплаты налоговых платежей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-[...180 lines deleted...]
-    <w:bookmarkStart w:name="z100" w:id="92"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 6. Ответственность сторон</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Инвестиционный налоговый кредит предоставляет Заявителю право уменьшить платежи по корпоративному подоходному налогу и (или) налогу на имущество на 100 (сто) процентов в каждом отчетном периоде в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 49-1 Налогового кодекса путем:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) уменьшения корпоративного подоходного налога Заявителя на 100 (сто) процентов, начиная и исчисляя с 1 января года, в котором заключено Соглашение;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) исчисления налога на имущество по ставке 0 (ноль) процентов к налоговой базе, начиная и исчисляя с 1 числа месяца, в котором первый актив учтен в составе основных средств, указанных в Инвестиционном контракте, в соответствии с международными стандартами финансовой отчетности и требованиями законодательства Республики Казахстан о бухгалтерском учете и финансовой отчетности.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 49-1 Налогового кодекса если Заявитель имеет убыток, перенос убытка осуществляется в порядке, определенном Налоговым кодексом. При этом срок Инвестиционного налогового кредита не продлевается.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Инвестиционный налоговый кредит предоставляется только в отношении фиксированных активов, указанных в Инвестиционном контракте. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. Накопленная сумма Инвестиционного налогового кредита по корпоративному подоходному налогу погашается поэтапно, равными долями, либо единовременно раз в год в течении но не более 5 (пяти) последовательных лет согласно Графику платежей, начиная с 1 января года, следующего за годом истечения срока инвестиционного налогового кредита по корпоративному подоходному налогу.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Накопленная сумма Инвестиционного налогового кредита по налогу на имущество погашается поэтапно, равными долями, в течении но не более 3 (трех) последовательных лет, согласно Графику платежей, начиная с 1 числа месяца, следующего за месяцем в котором истек срок действия Инвестиционного налогового кредита по налогу на имущество.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z104" w:id="96"/>
+    <w:bookmarkStart w:name="z83" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7. Конфиденциальность</w:t>
+        <w:t xml:space="preserve"> 4. Права Сторон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z109" w:id="101"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 8. Досрочное прекращение и расторжение</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. Уполномоченный орган имеет право:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) требовать от Заявителя исполнение всех своих обязанностей и условий Соглашения, а также запрашивать информацию, касающуюся исполнения Соглашения;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) иное, предусмотренное Положением об Уполномоченном органе и законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11. Заявитель имеет право:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) предпринимать любые действия, не противоречащие условиям Соглашения и законодательству Республики Казахстан для его реализации;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) самостоятельно составлять и определять График платежей, который по согласованию и утверждению с органом государственных доходов.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-[...160 lines deleted...]
-    <w:bookmarkStart w:name="z118" w:id="110"/>
+    <w:bookmarkStart w:name="z90" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 9. Разрешение споров</w:t>
+        <w:t xml:space="preserve"> 5. Обязанности сторон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z122" w:id="114"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 10. Применимое право</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12. Уполномоченный орган в пределах своей компетенции обязуется посредством заключения Соглашения предоставить инвестиционный налоговый кредит и добросовестно соблюдать условия исполнения Соглашения.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13. Заявитель обязуется:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) самостоятельно составить и утвердить в налоговом органе предварительный График платежей, а затем предоставить окончательный График платежей в орган государственных доходов, после завершения инвестиционного налогового кредита;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) добросовестно соблюдать условия исполнения Соглашения;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) в течение срока действия Соглашения не отчуждать либо передавать во владение, пользование или распоряжение третьим лицам оборудование или иное имущество, в отношении которого был предоставлен Инвестиционный налоговый кредит;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) вести раздельный налоговый учет по налогам, в отношении которых был предоставлен Инвестиционный налоговый кредит в соответствии с Соглашением;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) по истечении срока действия Инвестиционного налогового кредита, соблюдать порядок погашения согласно Графику платежей;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) направить копию Соглашения, подписанного обеими Сторонами, с печатью (при наличии) не позднее 5 (пяти) календарных дней со дня его получения в орган государственных доходов;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) соблюдать все требования Налогового кодекса в отношении своевременной сдачи финансовой отчетности по налогам, в том числе и по корпоративному подоходному налогу и налогу на имущество.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z124" w:id="116"/>
+    <w:bookmarkStart w:name="z100" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 11. Срок действия Соглашения</w:t>
+        <w:t xml:space="preserve"> 6. Ответственность сторон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z126" w:id="118"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 12. Язык Соглашения</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14. Стороны не несут ответственность за неисполнение условий Соглашения, если оно явилось результатом форс-мажорных обстоятельств.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15. В случае досрочного прекращения по основанию, указанному в пункте 2 Соглашения, Заявитель обязан уплатить все неуплаченные ранее в соответствии с Соглашением суммы налогов и пени.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16. В случае досрочного расторжения в связи с нарушением Заявителем условия, предусмотренного в подпункте 2) пунктом 13 Соглашения, Заявитель обязан и согласен уплатить все неуплаченные ранее в соответствии с Соглашением суммы налогов, а также соответствующие пени, начисленные за каждый календарный день действия Соглашения в размере 1,25-кратной базовой ставки Национального Банка Республики Казахстан на дату платежа за период от заключения до расторжения Соглашения.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z128" w:id="120"/>
+    <w:bookmarkStart w:name="z104" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 13. Дополнительные положения</w:t>
+        <w:t xml:space="preserve"> 7. Конфиденциальность</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17. В соответствии с законодательством Республики Казахстан Стороны соблюдают условия конфиденциальности по всем документам, информации и отчетам, относящимся к Соглашению.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18. Ни одна из Сторон не вправе раскрывать информацию, касающуюся содержания Соглашения, без получения письменного согласия другой Стороны, кроме случаев, когда:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) информация используется в ходе судебного разбирательства;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) информация представляется банку или иной финансовой организации, у которой Сторона по Соглашению, получает финансовые средства, при условии, что такой банк или финансовая организация берут на себя обязательство соблюдения условий конфиденциальности такой информации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="122"/>
+    <w:bookmarkStart w:name="z109" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      31. Любые изменения и дополнения к Соглашению совершаются в той же форме, что и заключение Соглашения.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8. Досрочное прекращение и расторжение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z131" w:id="123"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19. Досрочное прекращение Инвестиционного контракта влечет досрочное прекращение Соглашения.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20. Действие Соглашения досрочно прекращается по соглашению сторон.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21. Срок действия Соглашения прекращается досрочно в случаях:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) уплаты налогоплательщиком всей суммы налогов и пени, в отношении которых был предоставлен Инвестиционный налоговый кредит;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) нарушения Заявителем условий Соглашения, установленных Налоговым органом;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) по решению суда.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22. В случае, предусмотренном в подпункте 3) пункта 21 Соглашения, Уполномоченный орган направляет уведомление Заявителю о неисполнении и/или ненадлежащем исполнении условий Соглашения с требованием устранения соответствующих нарушений в течении 2 (двух) месяцев со дня получения уведомления.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23. Информация о расторжении Соглашения по основаниям, указанным в пункте 21 Соглашения, направляется Уполномоченным органом в целях обеспечения защиты экономических интересов государства в орган государственных доходов для принятия соответствующих мер.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      32. В части, неурегулированной Соглашением, Стороны руководствуются законодательством Республики Казахстан.</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z118" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9. Разрешение споров</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">24. В случае возникновения споров и разногласий между Сторонами, Стороны должны приложить все усилия для урегулирования споров путем переговоров. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25. В случае недостижения Сторонами согласия, разрешение споров осуществляется в судебном порядке в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>26. Стороны не освобождаются от выполнения обязательств, установленных Соглашением, до полного разрешения возникших споров и разногласий.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z122" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10. Применимое право</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27. Положения Соглашения регулируются и толкуются действующим правом Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z124" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11. Срок действия Соглашения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">28. Соглашение вступает в силу с момента его регистрации в Уполномоченном органе и действует до полного исполнения Сторонами своих обязательств. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12. Язык Соглашения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>29. Текст Соглашения, изменения, приложения, дополнительные документы, прилагаемые к нему, составляются на государственном и русском языках. Все экземпляры являются равно аутентичными и имеют одинаковую юридическую силу.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z128" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13. Дополнительные положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>30. Соглашение подписано __ _________ ____ года в городе Астана, Республика Казахстан, уполномоченными представителями Сторон.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 30 – в редакции приказа Министра иностранных дел РК от 13.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/106</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>31. Любые изменения и дополнения к Соглашению совершаются в той же форме, что и заключение Соглашения.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32. В части, неурегулированной Соглашением, Стороны руководствуются законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Уполномоченный орган:</w:t>
+              <w:t>Уполномоченный орган:</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Подпись ________ М.П.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Заявитель:</w:t>
+              <w:t>Заявитель:</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Подпись ________</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -4219,1572 +5198,2162 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Типовому соглашению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>об инвестиционном налоговом кредите</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение – в редакции приказа Министра иностранных дел РК от 13.03.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Приложение – в редакции приказа Министра иностранных дел РК от 13.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 11-1-4/106</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z142" w:id="124"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Налогоплательщик</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="124"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Орган государственных доходов</w:t>
+              <w:t>Орган государственных доходов</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z145" w:id="125"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Фамилия, имя, отчество (при наличии) и подпись уполномоченного должностного лица</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="125"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Фамилия, имя, отчество (при наличии) и подпись уполномоченного должностного лица</w:t>
+              <w:t>Фамилия, имя, отчество (при наличии) и подпись уполномоченного должностного лица</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z148" w:id="126"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Печать (при ее наличии)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="126"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Печать</w:t>
+              <w:t>Печать</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z151" w:id="127"/>
+    <w:bookmarkStart w:name="z151" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> График платежей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z152" w:id="128"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Общая сумма накопленного кредита по корпоративному подоходном налогу за период с_____ по ______ составляет ____________ (прописью) тенге.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Общая сумма накопленного кредита по налогу на имущество за период с __ по___ составляет (прописью) тенге.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Окончательный срок оплаты инвестиционного налогового кредита по корпоративному подоходному налогу: "___"_______________20__ г.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Окончательный срок оплаты инвестиционного налогового кредита по налогу на имущество: "___"________________ 20__г.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Общая сумма накопленного кредита по корпоративному подоходном налогу за период с_____ по ______ составляет ____________ (прописью) тенге.</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-[...59 lines deleted...]
-    <w:bookmarkEnd w:id="131"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z156" w:id="132"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дата платежа</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="132"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-КБК</w:t>
+              <w:t>КБК</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Сумма задолженности</w:t>
+              <w:t>Сумма задолженности</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Остаток к погашению</w:t>
+              <w:t>Остаток к погашению</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z161" w:id="133"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="133"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2</w:t>
+              <w:t>2</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-3</w:t>
+              <w:t>3</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-4</w:t>
+              <w:t>4</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z191" w:id="134"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заявитель: подпись и печать (при наличии)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орган государственных доходов (следует прописать): подпись и печать</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6106,35 +7675,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>