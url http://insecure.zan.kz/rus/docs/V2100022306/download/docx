--- v0 (2025-11-26)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b5999dc" w14:textId="b5999dc">
+    <w:p w14:paraId="ecadb9b" w14:textId="ecadb9b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -218,54 +218,126 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Министра внутренних дел РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 461</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -856,120 +928,120 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила оказания государственной услуги "Выдача проездного документа" (далее - Правила) разработаны в соответствии с подпунктом 1) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" (далее – Закон) и определяют порядок оказания государственной услуги "Выдача проездного документа" лицам, которым присвоен статус беженца для передвижения за пределами территории Республики Казахстан.</w:t>
+      1. Настоящие Правила оказания государственной услуги "Выдача проездного документа" разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее - Закон) и определяют порядок оказания государственной услуги "Выдача проездного документа" лицам, которым присвоен статус беженца для передвижения за пределами территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра внутренних дел РК от 24.07.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 576</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра внутренних дел РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 461</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -978,51 +1050,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z99" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) услугополучатель – физические и юридические лица, за исключением центральных государственных органов, загранучреждений Республики Казахстан, местных исполнительных органов областей, городов республиканского значения, столицы, районов, городов областного значения, акимов районов в городе, городов районного значения, поселков, сел, сельских округов;</w:t>
+      1) услугополучатель – физические и юридические лица, филиалы и представительства юридических лиц, имеющие право и (или) намерение подать заявление на получение государственной или социально ответственной услуги или получающие государственную или социально ответственную услугу либо получившие результат оказания государственной или социально ответственной услуги для реализации своих прав, свобод и законных интересов с предоставлением им соответствующих материальных или нематериальных благ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z100" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) государственная услуга - одна из форм реализации отдельных государственных функций, осуществляемых в индивидуальном порядке по обращению или без обращения услугополучателей и направленных на реализацию их прав, свобод и законных интересов, предоставление им соответствующих материальных или нематериальных благ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z101" w:id="16"/>
     <w:p>
@@ -1147,51 +1219,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа и.о. Министра внутренних дел РК от 26.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 624</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования); с изменением, внесенным приказом Министра внутренних дел РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 461</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1258,1074 +1350,1166 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Государственная услуга "Выдача проездного документа" (далее – государственная услуга) оказывается территориальными органами полиции (далее – услугодатель).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z29" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Для получения государственной услуги физическое лицо (далее – услугополучатель) подает при личном обращении (за детей и граждан, признанных судом недееспособными, их законные представители (родители, опекуны, попечители) с предоставлением документов, подтверждающих полномочия на представительство) к услугодателю в некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) пакет документов в соответствии с перечнем основных требований к оказанию государственной услуги "Выдача проездного документа" (далее - Перечень), согласно </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      6. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Для получения государственной услуги физическое лицо (далее – услугополучатель) подает при личном обращении (за детей и граждан, признанных судом недееспособными, их законные представители (родители, опекуны, попечители) с предоставлением документов, подтверждающих полномочия на представительство) к услугодателю в некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) документы в соответствии с перечнем основных требований к оказанию государственной услуги (далее - Перечень), согласно Приложению к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z107" w:id="26"/>
-[...35 lines deleted...]
-        <w:t>.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Министра внутренних дел РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 461</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Уполномоченный сотрудник в день обращения осуществляет прием документов, проверяет на соответствие перечню, производит идентификацию услугополучателя посредством РП ДРИ, регистрирует заявку, заполняет электронный формуляр, фотографирует документируемое лицо.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:p>
-[...77 lines deleted...]
-      7. Уполномоченный сотрудник в день обращения осуществляет прием документов, проверяет на соответствие перечню, производит идентификацию услугополучателя посредством РП ДРИ, регистрирует заявку, заполняет электронный формуляр, фотографирует документируемое лицо.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При фотографировании не допускаются головные уборы, за исключением покрытия головы по религиозным либо медицинским причинам, в этом случае лицо остается открытым от нижней границы подбородка до лба, тени от головного убора на лице не допускаются. Глаза открыты, четко видны и не закрыты волосами. Оправа очков не закрывает глаза, не допускаются светоотражающие и солнечные очки. Кроме того, не допускаются фотографии документируемого лица в униформе. Фотография соответствует возрасту услугополучателя на момент оформления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z32" w:id="28"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При оказании государственной услуги посредством РП ДРИ фотографирование услугополучателя производится в РП ДРИ согласно образцам фотографий, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам оказания государственных услуг по вопросам документирования и регистрации населения Республики Казахстан, утвержденным приказом Министра внутренних дел Республики Казахстан от 30 марта 2020 года № 267 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 20192) и без оплаты.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фотоизображение услугополучателя вводится в электронный формуляр путем фотографирования, подпись услугополучателя – через сканер подписи.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z34" w:id="30"/>
-[...15 lines deleted...]
-      Фотоизображение услугополучателя вводится в электронный формуляр путем фотографирования, подпись услугополучателя – через сканер подписи.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения, введенные в РП ДРИ, заверяются ЭЦП услугодателя, услугополучателю выдается талон регистрации электронной заявки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z35" w:id="31"/>
-[...15 lines deleted...]
-      Сведения, введенные в РП ДРИ, заверяются ЭЦП услугодателя, услугополучателю выдается талон регистрации электронной заявки.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. При обращении в Государственную корпорацию день приема документов не входит в срок оказания государственной услуги, при этом результат оказания государственной услуги услугодателем предоставляется в Государственную корпорацию за день до окончания срока оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z36" w:id="32"/>
-[...15 lines deleted...]
-      8. При обращении в Государственную корпорацию день приема документов не входит в срок оказания государственной услуги, при этом результат оказания государственной услуги услугодателем предоставляется в Государственную корпорацию за день до окончания срока оказания государственной услуги.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В случае обращения через портал услугополучателю в "личный кабинет" направляется информация о статусе рассмотрения запроса на оказание государственной услуги, а также уведомление с указанием даты и времени получения результата государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z37" w:id="33"/>
-[...15 lines deleted...]
-      9. В случае обращения через портал услугополучателю в "личный кабинет" направляется информация о статусе рассмотрения запроса на оказание государственной услуги, а также уведомление с указанием даты и времени получения результата государственной услуги.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Услугодатель со дня получения документов услугополучателя проверяет полноту представленных документов. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z38" w:id="34"/>
-[...15 lines deleted...]
-      10.Услугодатель в течение двух рабочих дней со дня получения документов услугополучателя проверяет полноту представленных документов.</w:t>
+    <w:bookmarkStart w:name="z17" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях обнаружения ошибок или неточностей в заявлении и (или) документах, представленных услугополучателем, их несоответствия требованиям по форме и содержанию, представления услугополучателем неполного пакета документов согласно пункта 10 Перечня, услугодатель принимает заявления посредством цифрового листа ожидания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z109" w:id="35"/>
-[...15 lines deleted...]
-      В случаях представления услугополучателем неполного пакета документов согласно перечню, утвержденному настоящими правилами, и (или) документов с истекшим сроком действия услугодатель отказывает в приеме заявления.</w:t>
+    <w:bookmarkStart w:name="z18" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По основанию, предусмотренному частью второй настоящего пункта, представленные услугополучателем документы (в том числе оригиналы) подлежат возврату услугополучателю без их принятия на хранение Государственной корпорацией.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z19" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Повторное представление документов осуществляется услугополучателем после устранения выявленных недостатков в пределах срока приостановления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z20" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугополучателю устанавливается разумный срок для устранения выявленных недостатков, который не включается в общий срок оказания соответствующей государственной услуги, установленный пунктом 10 Перечня, и не должен превышать его.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z21" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае устранения недостатков днем приема заявления и (или) документов на получение государственной услуги считается день первоначального обращения услугополучателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z22" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Течение срока оказания государственной услуги возобновляется с момента устранения выявленных недостатков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z23" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае неустранения выявленных недостатков в установленный срок работник Государственной корпорации отказывает в приеме заявления и документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра внутренних дел РК от 24.07.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра внутренних дел РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 461</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При представлении услугополучателем полного пакета документов услугодатель в течение одного рабочего дня передает на центральный узел РП ДРИ оформленный электронный формуляр.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z25" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После поступления электронного формуляра на центральный узел сотрудник управления миграционной службы Департаментов полиции городов Астаны, Алматы и Шымкента, областей (далее – УМС) в течение одного рабочего дня осуществляет проверку на правильность и обоснованность заполнения электронного формуляра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z26" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии оснований для отказа, предусмотренных в пункте 11 Перечня заслушивание с услугополучателем не проводится.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра внутренних дел РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 461</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. При отсутствии нарушений формуляр направляется в Комитет миграционной службы МВД (далее – КМС). Сотрудник КМС в течение одного рабочего дня проверяет правильность и обоснованность заполнения формуляров, полученных из УМС, производит проверку услугополучателей по базе данных на лиц, находящихся в розыске.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z43" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выявления нарушений, формуляр, подлежит возврату на доработку, с указанием причины возврата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z44" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. При отсутствии нарушений электронный формуляр направляется в Республиканское государственное предприятие на праве хозяйственного ведения "Информационно-производственный центр" Министерства внутренних дел Республики Казахстан (далее – РГП "ИПЦ").</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z45" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. РГП "ИПЦ" в течение пяти рабочих дней изготавливает документы, направляет их вместе с реестром изготовленных документов и экземпляром сводного реестра в КМС.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z46" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Сотрудник КМС в течение пяти рабочих дней регистрирует изготовленные документы, формирует реестр на отправку, направляет реестр на отправку вместе с реестрами изготовленных документов, готовыми документами в УМС.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z47" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Сотрудник УМС в течение одного рабочего дня направляет реестры изготовленных документов вместе с готовыми документами в городские, районные органы внутренних дел.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z48" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Сотрудник ОМС не позднее, чем за сутки до истечения срока оказания государственной услуги, направляет реестры изготовленных документов вместе с готовыми документами в Государственную корпорацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z49" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Выдача готовых документов осуществляется работниками Государственной корпорации на основании талона регистрации заявки при личном обращении в Государственную корпорацию услугополучателя или его законного представителя с предоставлением документов, подтверждающих полномочия на представительство, либо поверенному лицу по нотариально заверенной доверенности на осуществление действий, предусмотренных полномочиями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z50" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выдача результата оказания государственной услуги в Государственной корпорации осуществляется в порядке "электронной очереди", без ускоренного обслуживания, возможно бронирование "электронной очереди" посредством портала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z51" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если услугополучатель не обратился за результатом государственной услуги, Государственная корпорация обеспечивает хранение проездного документа в течение одного года от даты изготовления, после чего передает услугодателю для уничтожения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19. Исключен приказом Министра внутренних дел РК от 24.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 576</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="38"/>
+    <w:bookmarkStart w:name="z54" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      При наличии оснований для отказа, предусмотренных в </w:t>
-[...62 lines deleted...]
-    <w:bookmarkEnd w:id="40"/>
+      20. Услугодатель обеспечивает внесение данных в цифровую систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере цифровизации, согласно подпункту 11) пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра внутренних дел РК от 24.07.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 576</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции приказа Министра внутренних дел РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 461</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="41"/>
-[...198 lines deleted...]
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z55" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. В случае сбоя цифровой системы, при отсутствии канала связи или возникновении иных обстоятельств, препятствующих отправке сообщений, уполномоченное подразделение услугодателя незамедлительно с момента обнаружения возникновения технических сбоев принимает меры для выявления и устранения указанных причин (в рабочие дни с 09:00 часов до 18:30 часов).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z30" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Каждый случай аварийной ситуации, приводящий к задержке отправки сообщений более одного часа, фиксируется ответственным исполнителем уполномоченного подразделения услугодателя в специальном журнале.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции приказа Министра внутренних дел РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 461</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">19. Исключен приказом Министра внутренних дел РК от 24.07.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="51"/>
-[...141 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="54"/>
+    <w:bookmarkStart w:name="z57" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан, указаны в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Перечне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2344,248 +2528,248 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="55"/>
+    <w:bookmarkStart w:name="z58" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) центральных государственных органов, а также услугодателей и (или) их должностных лиц по вопросам оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z59" w:id="56"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z59" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу), в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z116" w:id="57"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z116" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z117" w:id="58"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z117" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z118" w:id="59"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z118" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, решение, действие (бездействие) которого обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение трех рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z119" w:id="60"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z119" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z120" w:id="61"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z120" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z121" w:id="62"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z121" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2720,92 +2904,92 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Выдача проездного документа"</w:t>
+              <w:t>"Выдача проездного документа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение - в редакции приказа Министра внутренних дел РК от 24.07.2024 </w:t>
+      Сноска. Приложение - в редакции Министра внутренних дел РК от 30.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 576</w:t>
+        <w:t>№ 461</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -2821,51 +3005,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень основных требований к оказанию государственной услуги "Выдача проездного документа"</w:t>
+Перечень основных требований к оказанию государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2897,88 +3081,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Наименование услугодателя</w:t>
+              <w:t xml:space="preserve">
+Наименование государственной услуги </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Территориальные органы полиции.</w:t>
+              <w:t xml:space="preserve">
+"Выдача проездного документа". </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3011,87 +3195,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги (каналы доступа)</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прием документов и выдача результата оказания государственной услуги осуществляется через услугодателя в Государственной корпорации.</w:t>
+1. Выдача проездного документа.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Замена проездного документа в связи с внесением изменений.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Восстановление проездного документа при утере.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3124,123 +3344,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17 рабочих дней.</w:t>
-[...35 lines deleted...]
-Максимально допустимое время обслуживания услугополучателя в Государственной корпорации - 30 минут.</w:t>
+Территориальные органы полиции.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3273,87 +3457,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бумажная.</w:t>
+Прием документов и выдача результата оказания</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ государственной услуги осуществляется через</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ услугодателя в Государственной корпорации.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3386,105 +3606,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выдача проездного документа либо мотивированный отказ в оказании государственной услуги.</w:t>
-[...17 lines deleted...]
-Форма предоставления результата государственной услуги: бумажная.</w:t>
+17 рабочих дней.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Максимально допустимое время ожидания для сдачи пакета документов в Государственной корпорации - 15 минут.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Максимально допустимое время обслуживания</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+услугополучателя в Государственной корпорации - 30 минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3517,125 +3773,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан.</w:t>
+Форму оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...38 lines deleted...]
-Оплата производится в наличной и безналичной форме через банки второго уровня и организации, осуществляющие отдельные виды банковских операций.</w:t>
+              <w:t>
+Бумажная.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3668,215 +3886,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) услугодатель – с понедельника по пятницу (с 9.00 до 18.30 часов, с перерывом на обед с 13.00 до 14.30 часов) кроме выходных (суббота, воскресенье) и праздничных дней, согласно трудовому законодательству Республики Казахстан.</w:t>
-[...127 lines deleted...]
-3) портала – www.egov.kz.</w:t>
+Выдача проездного документа либо мотивированный отказ в оказании государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3909,213 +3999,163 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов необходимых для оказания государственной услуги</w:t>
+Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-При обращении к услугодателю в Государственной корпорации:</w:t>
-[...125 lines deleted...]
-Для внесения изменений в проездной документ, связанных с изменением установочных данных, пола беженцем дополнительно представляется документ, подтверждающий обоснованность обращения.</w:t>
+За оказание государственной услуги взимается</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+государственная пошлина, которая в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпунктом 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункта 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 667 "Налогового кодекса" Республики Казахстан составляет 8 месячных расчетных показателей.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оплата производится в наличной и безналичной форме через банки второго уровня и организации, осуществляющие отдельные виды банковских операций.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4148,143 +4188,213 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
+График работы, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...56 lines deleted...]
-2) несоответствия услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан.</w:t>
+              <w:t>
+1) услугодатель – с понедельника по пятницу (с 9.00 до 18.30 часов, с перерывом на обед с 13.00 до 14.30 часов) кроме выходных (суббота, воскресенье) и праздничных дней, согласно трудовому законодательству Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прием документов и выдача результата оказания</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+государственной услуги осуществляется услугодателем с понедельника по пятницу с 9.00 до 17.30 часов, с перерывом на обед с 13.00 до 14.30 часов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Государственной корпорации - прием документов и выдача готовых результатов государственных услуг осуществляется с понедельника по пятницу включительно с 9.00 до 18.00 часов без перерыва, дежурные отделы обслуживания населения Государственной корпорации с понедельника по пятницу включительно с 9.00 до 20.00 часов и в субботу с 9.00 до 13.00 часов кроме праздничных и выходных дней согласно Трудовому кодексу Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адреса мест оказания государственной услуги размещены на:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) интернет-ресурсе Министерства – www.mvd.gov.kz в разделе "О Министерстве, подразделе "Веб-ресурсы структурных подразделений Министерства внутренних дел Республики Казахстан";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) интернет-ресурсе Государственной корпорации – www.gov4c.kz;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) портала – www.egov.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4317,123 +4427,547 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги.</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+При обращении к услугодателю в Государственной корпорации:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+один из следующих документов:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+свидетельство о рождении (при получении проездного документа беженцами, не достигшими 16 лет);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+удостоверение лица без гражданства;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заграничный паспорт;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+удостоверение беженца со сроком действия статуса беженца не менее 3 месяцев на день подачи заявки.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для замены проездного документа в связи с утратой беженцем в уполномоченный государственный орган дополнительно представляется письменное заявление о восстановлении проездного документа с указанием обстоятельств утраты.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для внесения изменений в проездной документ,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+связанных с изменением установочных данных, пола беженцем дополнительно представляется документ, подтверждающий обоснованность обращения.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установления недостоверности документов,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) несоответствия услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1) Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством единого контакт-центра по вопросам оказания государственных услуг или через "личный кабинет" на портал;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) Предусмотрены условия для обслуживания услугополучателей с ограниченными физическими возможностями, входы в здания оборудованы пандусами, имеются кресла для ожидания;</w:t>
-[...17 lines deleted...]
-3) Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на интернет-ресурсе www.mvd.gov.kz, раздел "Государственные услуги". Единый контакт-центр по вопросам оказания государственных услуг 1414, 8 800 080 7777;</w:t>
+2) Предусмотрены условия для обслуживания</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+услугополучателей с ограниченными физическими возможностями, входы в здания оборудованы пандусами, имеются кресла для ожидания;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на интернет-ресурсе www.mvd.gov.kz, раздел "Государственные услуги". Единый контакт-центр по вопросам оказания государственных услуг 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4517,202 +5051,202 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 5 марта 2021 года № 134</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z96" w:id="63"/>
+    <w:bookmarkStart w:name="z96" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов Министра внутренних дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z97" w:id="64"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z97" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 24 апреля 2015 года № 391 "Об утверждении правил выдачи проездного документа" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 11202, опубликован 19 июня 2015 года в Информационно-правовой системе "Әділет");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z98" w:id="65"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z98" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 30 марта 2020 года № 264 "О внесении изменений в приказ Министра внутренних дел Республики Казахстан от 24 апреля 2015 года № 391 "Об утверждении правил выдачи проездного документа беженцев" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 20194, опубликован 2 апреля 2020 года в Эталонном контрольном банке нормативно-правовых актов Республики Казахстан). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5038,31 +5572,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>