--- v0 (2025-11-13)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="af59531" w14:textId="af59531">
+    <w:p w14:paraId="af6d4b2" w14:textId="af6d4b2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в некоторые нормативные правовые акты Республики Казахстан по вопросам регулирования деятельности филиалов банков-нерезидентов Республики Казахстан, филиалов страховых (перестраховочных) организаций-нерезидентов Республики Казахстан, филиалов страховых брокеров-нерезидентов Республики Казахстан и организаций, осуществляющих микрофинансовую деятельность</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 17 февраля 2021 года № 34. Зарегистрировано в Министерстве юстиции Республики Казахстан 19 февраля 2021 года № 22239</w:t>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 17 февраля 2021 года № 34. Зарегистрировано в Министерстве юстиции Республики Казахстан 19 февраля 2021 года № 22239.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с частью второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -848,150 +848,173 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Председатель Агентства  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан по регулированию и</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> развитию финансового рынка </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1502,130 +1525,488 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 68</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Внести в </w:t>
+      4. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 27 марта 2009 года № 51 "Об утверждении Правил выбора исламского банка и передачи ему имущества, приобретенного за счет денег, привлеченных по договору об инвестиционном депозите, и обязательств по инвестиционным депозитам ликвидируемого исламского банка" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 5664, опубликовано 29 мая 2009 года в газете "Юридическая газета" № 80 (1677) следующие изменения:</w:t>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 25 мая 2012 года № 194 "Об утверждении Правил раскрытия информации юридическим лицом для целей получения банковского займа и (или) банковской гарантии" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 7781, опубликовано 29 августа 2012 года в газете "Казахстанская правда" № 290-291 (27109-27110) следующее изменение:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:bookmarkStart w:name="z66" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> раскрытия информации юридическим лицом для целей получения банковского займа и (или) банковской гарантии, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z67" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      абзац первый части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z68" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "3. В случае отсутствия у юридического лица информации, предусмотренной в пункте 1 Правил, банк, филиал банка-нерезидента Республики Казахстан предоставляет банковский заем и (или) банковскую гарантию в соответствии с подпунктом 9) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 8-1 Закона, при раскрытии юридическим лицом следующей информации:".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 89</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 24 декабря 2012 года № 385 "Об установлении минимального рейтинга для юридических лиц и стран, необходимость наличия которого требуется в соответствии с законодательством Республики Казахстан, регулирующим деятельность финансовых организаций, перечня рейтинговых агентств, присваивающих данный рейтинг" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 8318, опубликовано 5 июня 2013 года в газете "Казахстанская правда" № 190-191 (27464-27465) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z88" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заголовок изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z89" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Об утверждении Правил выбора исламского банка, филиала исламского банка-нерезидента Республики Казахстан и передачи им имущества, приобретенного за счет денег, привлеченных по договору об инвестиционном депозите, и обязательств по инвестиционным депозитам ликвидируемого исламского банка, принудительно прекращающего деятельность филиала исламского банка-нерезидента Республики Казахстан";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
+      "Об установлении минимального рейтинга для юридических лиц и стран, необходимость наличия которого требуется в соответствии с законодательством Республики Казахстан, регулирующим деятельность финансовых организаций, филиалов банков-нерезидентов Республики Казахстан, филиалов страховых (перестраховочных) организаций-нерезидентов Республики Казахстан, перечня рейтинговых агентств, присваивающих данный рейтинг";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1638,130 +2019,1130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:bookmarkStart w:name="z91" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "В соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 74-1, частью двенадцатой </w:t>
+      "В целях реализации </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктов 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 8, подпунктов 4) и 6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 8-1, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 11-1, подпункта 8) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 13-1, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 74-5 Закона Республики Казахстан от 31 августа 1995 года "О банках и банковской деятельности в Республике Казахстан" Правление Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций (далее – Агентство) </w:t>
+        <w:t xml:space="preserve"> статьи 17, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктов 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 17-1, пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 20, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 30, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 40, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 44, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 45, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 52-12 и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 60 Закона Республики Казахстан от 31 августа 1995 года "О банках и банковской деятельности в Республике Казахстан" (далее – Закон о банках), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 15-1, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 21, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 26, подпункта 8) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 30-1, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 32, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 34, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 44, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктов 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 48, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 62 Закона Республики Казахстан от 18 декабря 2000 года "О страховой деятельности", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 47, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 72-1 Закона Республики Казахстан от 2 июля 2003 года "О рынке ценных бумаг" Правление Национального Банка Республики Казахстан </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЯЕТ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z92" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть первую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z93" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Установить минимальный долгосрочный кредитный рейтинг по международной шкале в иностранной валюте не ниже "ВВВ" рейтингового агентства Standard &amp; Poors или рейтингов аналогичного уровня, присвоенных одним из рейтинговых агентств, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего постановления, для следующих юридических лиц - нерезидентов Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z94" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      юридических лиц либо их родительских организаций, приобретающих (имеющих) статус банковского холдинга;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z95" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      юридических лиц, приобретающих (имеющих) статус страхового холдинга;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z96" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      юридических лиц либо их родительских организаций, приобретающих (имеющих) статус крупного участника банка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z97" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      юридических лиц, приобретающих (имеющих) статус крупного участника страховой (перестраховочной) организации, управляющего инвестиционным портфелем с правом привлечения добровольных пенсионных взносов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z98" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банков, создающих (имеющих) дочерние банки в Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z99" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      страховых (перестраховочных) организаций, имеющих дочерние страховые (перестраховочные) организации в Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z100" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банков-нерезидентов Республики Казахстан, открывающих на территории Республики Казахстан свои филиалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z101" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      страховых (перестраховочных) организаций-нерезидентов Республики Казахстан, открывающих на территории Республики Казахстан свои филиалы.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z102" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 27 мая 2015 года № 88 "Об утверждении Правил формирования, учета, использования и распределения исламского страхового фонда" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 11650, опубликовано 24 июля 2015 года в информационно-правовой системе "Әділет") следующее изменение:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z103" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> формирования, учета, использования и распределения исламского страхового фонда, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z104" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      абзац первый </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z105" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2. Исламский страховой фонд формируется исламской страховой (перестраховочной) организацией, филиалом исламской страховой (перестраховочной) организацией-нерезидентом Республики Казахстан (далее – исламская страховая (перестраховочная) организация) по каждому классу страхования за счет следующих доходов и поступлений:".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z106" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 27 мая 2015 года № 90 "Об утверждении Правил получения вознаграждения исламской страховой (перестраховочной) организацией за управление исламским страховым фондом в виде части страховой премии при заключении договора исламского страхования (перестрахования) и (или) части доходов, полученных от инвестирования средств исламского страхового фонда" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 11661, опубликовано 7 августа 2015 года в информационно-правовой системе "Әділет") следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z107" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заголовок изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z108" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Об утверждении Правил получения вознаграждения исламской страховой (перестраховочной) организацией, филиалом исламской страховой (перестраховочной) организации-нерезидента Республики Казахстан за управление исламским страховым фондом в виде части страховой премии при заключении договора исламского страхования (перестрахования) и (или) части доходов, полученных от инвестирования средств исламского страхового фонда";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1774,1010 +3155,1510 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:bookmarkStart w:name="z110" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> выбора исламского банка, филиала исламского банка-нерезидента Республики Казахстан и передачи им имущества, приобретенного за счет денег, привлеченных по договору об инвестиционном депозите, и обязательств по инвестиционным депозитам ликвидируемого исламского банка, принудительно прекращающего деятельность филиала исламского банка-нерезидента Республики Казахстан.";</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="18"/>
+        <w:t xml:space="preserve"> получения вознаграждения исламской страховой (перестраховочной) организацией, филиалом исламской страховой (перестраховочной) организации-нерезидента Республики Казахстан за управление исламским страховым фондом в виде части страховой премии при заключении договора исламского страхования (перестрахования) и (или) части доходов, полученных от инвестирования средств исламского страхового фонда.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z111" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> выбора исламского банка и передачи ему имущества, приобретенного за счет денег, привлеченных по договору об инвестиционном депозите, и обязательств по инвестиционным депозитам ликвидируемого исламского банка, утвержденных указанным постановлением:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="19"/>
+        <w:t xml:space="preserve"> получения вознаграждения исламской страховой (перестраховочной) организацией за управление исламским страховым фондом в виде части страховой премии при заключении договора исламского страхования (перестрахования) и (или) части доходов, полученных от инвестирования средств исламского страхового фонда, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z112" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заголовок изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z113" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Правила выбора исламского банка, филиала исламского банка-нерезидента Республики Казахстан и передачи им имущества, приобретенного за счет денег, привлеченных по договору об инвестиционном депозите, и обязательств по инвестиционным депозитам ликвидируемого исламского банка, принудительно прекращающего деятельность филиала исламского банка-нерезидента Республики Казахстан";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
+      "Правила получения вознаграждения исламской страховой (перестраховочной) организацией, филиалом исламской страховой (перестраховочной) организации-нерезидента Республики Казахстан за управление исламским страховым фондом в виде части страховой премии при заключении договора исламского страхования (перестрахования) и (или) части доходов, полученных от инвестирования средств исламского страхового фонда";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 1</w:t>
-[...19 lines deleted...]
-        <w:t>2</w:t>
+        <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="21"/>
+    <w:bookmarkStart w:name="z115" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "1. Настоящие Правила разработаны в соответствии с </w:t>
-[...242 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
+      "1. Настоящие Правила получения вознаграждения исламской страховой (перестраховочной) организацией, филиалом исламской страховой (перестраховочной) организации-нерезидента Республики Казахстан за управление исламским страховым фондом в виде части страховой премии при заключении договора исламского страхования (перестрахования) и (или) части доходов, полученных от инвестирования средств исламского страхового фонда, (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 18 декабря 2000 года "О страховой деятельности" и определяют порядок получения вознаграждения исламской страховой (перестраховочной) организацией, филиалом исламской страховой (перестраховочной) организации-нерезидента Республики Казахстан (далее – исламская страховая (перестраховочная) организация) за управление исламским страховым фондом.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 26 декабря 2016 года № 310 "Об утверждении формы согласия лица-должника на предоставление банком сведений о нем и выпущенных банком по заявлению лица-должника гарантиях или поручительствах в кредитное бюро и Правил представления кредитного отчета о банковской гарантии и поручительстве" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 14776, опубликовано 1 марта 2017 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z127" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заголовок изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z128" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Об утверждении формы согласия лица-должника на предоставление банком, филиалом банка-нерезидента Республики Казахстан сведений о нем и выпущенных банком, филиалом банка-нерезидента Республики Казахстан по заявлению лица-должника гарантиях или поручительствах в кредитное бюро и Правил представления кредитного отчета о банковской гарантии и поручительстве";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункт 3)</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="31"/>
+        <w:t>подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z130" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "3) отсутствие действующих мер надзорного реагирования, предусмотренных подпунктами 1), 2), 3), 4) и 5) </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="32"/>
+      "1) форму согласия лица-должника на предоставление банком, филиалом банка-нерезидента Республики Казахстан сведений о нем и выпущенных банком, филиалом банка-нерезидента Республики Казахстан по заявлению лица-должника гарантиях или поручительствах в кредитное бюро согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему постановлению;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Перечню;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункте 12</w:t>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> представления кредитного отчета о банковской гарантии и поручительстве, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z133" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      часть первую пункта 2 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z134" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "2. Кредитное бюро представляет кредитный отчет о банковской гарантии и поручительстве по запросу лица, в пользу которого банком, филиалом банка-нерезидента Республики Казахстан выпущена банковская гарантия и поручительство (далее – получатель кредитного отчета), имеющего право на его получение по основаниям, предусмотренными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 29 и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 30-3 Закона.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z135" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пункт 4 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z136" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4. Кредитное бюро в течение 1 (одного) рабочего дня с даты поступления в кредитное бюро запроса представляет получателю кредитного отчета кредитный отчет о банковской гарантии и поручительстве, выпущенных в пользу лица - кредитора должника, который помимо информации, предусмотренной пунктом 3 статьи 30-1 Закона, содержит информацию, предоставляемую банком, филиалом банка-нерезидента Республики Казахстан в кредитное бюро на основании заключенного между ними договора о предоставлении информации.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z137" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 28 января 2017 года № 21 "Об утверждении Правил выдачи банками второго уровня банковских гарантий и поручительств" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 14915, опубликовано 30 марта 2017 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z138" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заголовок изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z139" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Об утверждении Правил выдачи банковских гарантий и поручительств";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункты 1)</w:t>
-[...19 lines deleted...]
-        <w:t>2)</w:t>
+        <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="33"/>
+    <w:bookmarkStart w:name="z141" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Утвердить прилагаемые </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выдачи банковских гарантий и поручительств.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z142" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выдачи банками второго уровня банковских гарантий и поручительств, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z143" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "1) полное наименование принимающего банка и ликвидируемого исламского банка (в соответствии со справкой о государственной регистрации (перерегистрации) исламских банков, со справкой об учетной регистрации (перерегистрации) филиала исламского банка-нерезидента Республики Казахстан);</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="34"/>
+      заголовок изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z144" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) зарегистрированное (в соответствии со справками о государственной регистрации (перерегистрации) исламских банков, со справками об учетной регистрации (перерегистрации) филиалов исламских банков-нерезидентов Республики Казахстан) или фактическое место нахождения принимающего исламского банка и ликвидируемого исламского банка;";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
+      "Правила выдачи банковских гарантий и поручительств";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункт 4)</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="35"/>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z146" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Настоящие Правила выдачи гарантий и поручительств (далее – Правила) разработаны в соответствии с Гражданским кодексом Республики Казахстан (Общая часть) от 27 декабря 1994 года, законами Республики Казахстан от 31 августа 1995 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О банках и банковской деятельности в Республике Казахстан"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 4 июля 2003 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и определяют порядок выдачи банками второго уровня, филиалами банков-нерезидентов Республики Казахстан (далее – банки) банковских гарантий и поручительств.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z147" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть первую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z148" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "4) фамилия, имя, отчество (при наличии) первого руководителя правления и главного бухгалтера принимающего исламского банка (руководящего работника филиала исламского банка-нерезидента Республики Казахстан и главного бухгалтера принимающего филиала исламского банка-нерезидента Республики Казахстан), председателя и главного бухгалтера ликвидационной комиссии ликвидируемого исламского банка;";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="35"/>
+      "3. Банки осуществляют выдачу банковских гарантий и поручительств по заявлению лица - должника с учетом требований, установленных Правилами, гражданским и банковским законодательством Республики Казахстан и правилами об общих условиях проведения операций, утвержденными советом директоров банка либо соответствующим органом управления банка-нерезидента Республики Казахстан.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 45</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z153" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 27 марта 2018 года № 48 "Об утверждении Требований к обеспечению информационной безопасности банков и организаций, осуществляющих отдельные виды банковских операций, Правил и сроков предоставления информации об инцидентах информационной безопасности, включая сведения о нарушениях, сбоях в информационных системах" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 16772, опубликовано 24 апреля 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z154" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заголовок изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z155" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Об утверждении Требований к обеспечению информационной безопасности банков, филиалов банков-нерезидентов Республики Казахстан и организаций, осуществляющих отдельные виды банковских операций, Правил и сроков предоставления информации об инцидентах информационной безопасности, включая сведения о нарушениях, сбоях в информационных системах";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 13</w:t>
-[...32 lines deleted...]
-    <w:bookmarkStart w:name="z53" w:id="37"/>
+        <w:t>подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z157" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Внести в </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="38"/>
+      "1) Требования к обеспечению информационной безопасности банков, филиалов банков-нерезидентов Республики Казахстан и организаций, осуществляющих отдельные виды банковских операций, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему постановлению;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z158" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Требованиях</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к обеспечению информационной безопасности банков и организаций, осуществляющих отдельные виды банковских операций, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z159" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заголовок изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z55" w:id="39"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z160" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Об установлении Требований к внутренней политике по оплате труда, начислению денежных вознаграждений, а также других видов материального поощрения руководящих работников банка, страховой (перестраховочной) организации, страхового брокера, филиала банка-нерезидента Республики Казахстан, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиала страхового брокера-нерезидента Республики Казахстан";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
+      "Требования к обеспечению информационной безопасности банков, филиалов банков-нерезидентов Республики Казахстан и организаций, осуществляющих отдельные виды банковских операций";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2790,6450 +4671,1966 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="40"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z162" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Настоящие Требования к обеспечению информационной безопасности банков, филиалов банков-нерезидентов Республики Казахстан и организаций, осуществляющих отдельные виды банковский операций, (далее – Требования) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 61-5 Закона Республики Казахстан от 31 августа 1995 года "О банках и банковской деятельности в Республике Казахстан" и устанавливают требования к обеспечению информационной безопасности банков, филиалов банков-нерезидентов Республики Казахстан (далее – банк) и организаций, осуществляющих отдельные виды банковских операций (далее – организация).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z163" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и сроках предоставления информации об инцидентах информационной безопасности, включая сведения о нарушениях, сбоях в информационных системах, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункт 5)</w:t>
-[...32 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="47"/>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z165" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Внести в </w:t>
+      "1. Настоящие Правила и сроки предоставления информации об инцидентах информационной безопасности, включая сведения о нарушениях, сбоях в информационных системах (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 61-5 Закона Республики Казахстан от 31 августа 1995 года "О банках и банковской деятельности в Республике Казахстан" и определяют порядок и сроки предоставления банками, филиалами банков-нерезидентов Республики Казахстан (далее – банк) и организациями, осуществляющими отдельные виды банковских операций, (далее – организация) информации об инцидентах информационной безопасности, включая сведения о нарушениях, сбоях в информационных системах.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z166" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 25 мая 2012 года № 194 "Об утверждении Правил раскрытия информации юридическим лицом для целей получения банковского займа и (или) банковской гарантии" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 7781, опубликовано 29 августа 2012 года в газете "Казахстанская правда" № 290-291 (27109-27110) следующее изменение:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="48"/>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 30 июля 2018 года № 158 "Об утверждении Правил и условий расчета кредитного скоринга кредитным бюро" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 17310, опубликовано 6 сентября 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующее изменение:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z167" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> раскрытия информации юридическим лицом для целей получения банковского займа и (или) банковской гарантии, утвержденных указанным постановлением:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="49"/>
+        <w:t xml:space="preserve"> и условиях расчета кредитного скоринга кредитным бюро, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      абзац первый части первой </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 11)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 6 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z169" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "11) наличие и сумма основного долга и (или) вознаграждения по займу, микрокредиту, финансовым продуктам и услугам с кредитным риском перед банком, филиалом банка-нерезидента Республики Казахстан, организацией, осуществляющей отдельные виды банковских операций, и (или) иными организациями, а также наличие и сумма просроченной задолженности по займу, микрокредиту, финансовым продуктам и услугам с кредитным риском, перед ними;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 45</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z174" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 29 октября 2018 года № 250 "Об утверждении Правил и сроков представления плана мероприятий по улучшению финансового положения и его одобрения уполномоченным органом, а также требований к его содержанию" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 17883, опубликовано 20 декабря 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z175" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и сроках представления плана мероприятий по улучшению финансового положения и его одобрения уполномоченным органом, а также требованиях к его содержанию, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z177" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Настоящие Правила и сроки представления плана мероприятий по улучшению финансового положения и его одобрения уполномоченным органом, а также требования к его содержанию разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 31 августа 1995 года "О банках и банковской деятельности в Республике Казахстан" (далее – Закон о банках) и устанавливают порядок и сроки представления плана мероприятий по улучшению финансового положения банка, филиала банка-нерезидента, отнесенного к категории банков, филиалов банков-нерезидентов Республики Казахстан с неустойчивым финансовым положением, создающим угрозу интересам его депозиторов и кредиторов и (или) угрозу стабильности финансовой системы (далее – банк), и его одобрения уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее – уполномоченный орган), а также требования к его содержанию.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z178" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z179" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Требование по принятию мер по улучшению финансового состояния банка, минимизации рисков посредством приведения его деятельности в соответствие с законодательством Республики Казахстан и требованиями уполномоченного органа распространяется на банк, его крупных участников, банковский холдинг, банк-нерезидент Республики Казахстан.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z180" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 29 октября 2018 года № 272 "Об утверждении Правил применения мер надзорного реагирования" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 17789, опубликовано 5 декабря 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z181" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> применения мер надзорного реагирования, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z183" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Настоящие Правила применения мер надзорного реагирования (далее – Правила) разработаны в соответствии с законами Республики Казахстан от 31 августа 1995 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О банках и банковской деятельности в Республике Казахстан"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее – Закон о банках), от 23 декабря 1995 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Об ипотеке недвижимого имущества"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее – Закон об ипотеке), от 18 декабря 2000 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О страховой деятельности"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее – Закон о страховой деятельности), от 25 апреля 2001 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О Банке Развития Казахстана"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее – Закон о Банке Развития), от 3 июня 2003 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О Фонде гарантирования страховых выплат"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее – Закон о Фонде гарантирования), от 2 июля 2003 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О рынке ценных бумаг"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее – Закон о рынке ценных бумаг), от 4 июля 2003 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее – Закон о государственном регулировании), от 6 июля 2004 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О кредитных бюро и формировании кредитных историй в Республике Казахстан"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее – Закон о кредитных бюро), от 26 июля 2016 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О платежах и платежных системах"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее – Закон о платежах) и устанавливают порядок применения уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее – уполномоченный орган) мер надзорного реагирования к банку, филиалу банка-нерезидента Республики Казахстан, организации, осуществляющей отдельные виды банковских операций, (за исключением юридического лица, осуществляющего деятельность исключительно через обменный пункт на основании лицензии Национального Банка Республики Казахстан на обменные операции с наличной иностранной валютой, и юридического лица, исключительной деятельностью которого является инкассация банкнот, монет и ценностей), банковскому холдингу, страховой (перестраховочной) организации, филиалу страховой (перестраховочной) организации-нерезидента Республики Казахстан, страховому брокеру, филиалу страхового брокера-нерезидента Республики Казахстан, страховому холдингу, организации, гарантирующей осуществление страховых выплат, профессиональному участнику рынка ценных бумаг, их руководящим работникам, Банку Развития Казахстана, организациям, входящим в состав банковского конгломерата, организациям, входящим в состав страховой группы, крупным участникам банка, страховой (перестраховочной) организации, управляющего инвестиционным портфелем, актуарию, имеющему лицензию на осуществление актуарной деятельности на страховом рынке, лицам, обладающим признаками крупного участника банка, страховой (перестраховочной) организации, управляющего инвестиционным портфелем, банковского холдинга, страхового холдинга.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z184" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       подпункты 1) и 2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z68" w:id="50"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z185" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) рекомендательные меры надзорного реагирования – к банку, филиалу банка-нерезидента Республики Казахстан, организации, осуществляющей отдельные виды банковских операций, банковскому холдингу, страховой (перестраховочной) организации, страховому брокеру, филиалу страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиалу страхового брокера-нерезидента Республики Казахстан, страховому холдингу, организации, гарантирующей осуществление страховых выплат, профессиональному участнику рынка ценных бумаг, их руководящим работникам, Банку Развития Казахстана, организациям, входящим в состав банковского конгломерата, организациям, входящим в состав страховой группы, крупным участникам банка, страховой (перестраховочной) организации, управляющего инвестиционным портфелем, актуарию, имеющему лицензию на осуществление актуарной деятельности на страховом рынке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z186" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) меры по улучшению финансового состояния и (или) минимизации рисков – к банку, филиалу банка-нерезидента Республики Казахстан, организации, осуществляющей отдельные виды банковских операций, банковскому холдингу, страховой (перестраховочной) организации, страховому брокеру, филиалу страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиалу страхового брокера-нерезидента Республики Казахстан, страховому холдингу, организации, гарантирующей осуществление страховых выплат, профессиональному участнику рынка ценных бумаг, их руководящим работникам, Банку Развития Казахстана, организациям, входящим в состав банковского конгломерата, организациям, входящим в состав страховой группы, крупным участникам банка, страховой (перестраховочной) организации, управляющего инвестиционным портфелем, актуарию, имеющему лицензию на осуществление актуарной деятельности на страховом рынке;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "3. В случае отсутствия у юридического лица информации, предусмотренной в пункте 1 Правил, банк, филиал банка-нерезидента Республики Казахстан предоставляет банковский заем и (или) банковскую гарантию в соответствии с подпунктом 9) </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="51"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 19 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z188" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) письменного предписания – с даты получения письменного предписания лицом, к которому применены меры по улучшению финансового состояния и (или) минимизации рисков, за исключением меры по улучшению финансового состояния и (или) минимизации рисков, примененной в форме письменного предписания на основании мотивированного суждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z189" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Внести в </w:t>
+      Выполнение меры по улучшению финансового состояния и (или) минимизации рисков, примененной в форме письменного предписания на основании мотивированного суждения, начинается с даты ее вступления в силу в соответствии с частью пятой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 13-5 Закона о государственном регулировании, за исключением письменного предписания, содержащего требование о признании физического или юридического лица лицом, связанным с банком, страховой (перестраховочной) организацией, филиалом банка-нерезидента Республики Казахстан, филиалом страховой (перестраховочной) организации-нерезидента Республики Казахстан, банковским холдингом, страховым холдингом, организацией, осуществляющей отдельные виды банковских операций, особыми отношениями, которое выполняется с даты его получения лицом, к которому применены меры по улучшению финансового состояния и (или) минимизации рисков;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z190" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 31 августа 2012 года № 282 "Об утверждении Правил публикации финансовой отчетности акционерными обществами и финансовыми организациями" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 8003, опубликовано 12 января 2013 года в газете "Казахстанская правда" № 10-11 (27284-27285)) следующие изменения и дополнения:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z70" w:id="52"/>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 29 октября 2018 года № 275 "Об утверждении перечня сделок на нерыночных условиях, заключение которых является основанием для принятия решения об отнесении банка к категории неплатежеспособных банков" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 17804, опубликовано 12 декабря 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z191" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заголовок изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z71" w:id="53"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z192" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Об утверждении Правил публикации финансовой отчетности акционерными обществами и финансовыми организациями, отчетности по данным бухгалтерского учетами филиалами банков-нерезидентов Республики Казахстан, филиалами страховых (перестраховочных) организаций-нерезидентов Республики Казахстан, филиалами страховых брокеров-нерезидентов Республики Казахстан";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="53"/>
+      "Об утверждении перечня сделок на нерыночных условиях, заключение которых является основанием для принятия решения об отнесении банка, филиала банка-нерезидента Республики Казахстан, к категории неплатежеспособных банков, филиалов банков-нерезидентов Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z193" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z194" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзац первый части первой изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z195" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Утвердить следующий перечень сделок на нерыночных условиях, в результате которых банк, филиал банка-нерезидента Республики Казахстан (далее – банк) несет убытки и которые приводят к дальнейшему ухудшению финансового состояния банка, заключение которых является основанием для принятия решения об отнесении банка, ранее отнесенного к категории банков, с неустойчивым финансовым положением, создающим угрозу интересам его депозиторов и кредиторов и (или) угрозу стабильности финансовой системы, к категории неплатежеспособных банков:";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z196" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      часть вторую изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z197" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Требования подпунктов 1) и 2) настоящего пункта распространяются на случаи, когда размер сделки составляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z198" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) для банка, за исключением филиала банка-нерезидента Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z199" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2 (два) и более процента от собственного капитала банка (на дату принятия банком решения о совершении сделки) - для банков с размером собственного капитала до 100 000 000 000 (ста миллиардов) тенге включительно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z200" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 (один) и более процент от собственного капитала банка (на дату принятия банком решения о совершении сделки) – для банков с размером собственного капитала свыше 100 000 000 000 (ста миллиардов) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z201" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) для филиала банка-нерезидента Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z202" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2 (два) и более процента от активов, принимаемых в качестве резерва, филиала банка-нерезидента Республики Казахстан (на дату принятия решения о совершении сделки) – для филиалов банка-нерезидента Республики Казахстан с размером активов, принимаемых в качестве резерва, до 100 000 000 000 (ста миллиардов) тенге включительно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z203" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 (один) и более процент от активов, принимаемых в качестве резерва, филиала банка-нерезидента Республики Казахстан (на дату принятия решения о совершении сделки) – для банка-нерезидента Республики Казахстан с размером активов, принимаемых в качестве резерва свыше 100 000 000 000 (ста миллиардов) тенге.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z216" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 21 сентября 2020 года № 89 "Об утверждении Требований к компетенциям руководителей и работников подразделений информационной безопасности, включая требования по повышению квалификации лиц, ответственных за обеспечение информационной безопасности" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 21251, опубликовано 28 сентября 2020 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан") следующее изменение:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z217" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Требованиях</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к компетенциям руководителей и работников подразделений информационной безопасности, включая требования по повышению квалификации лиц, ответственных за обеспечение информационной безопасности, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="54"/>
+    <w:bookmarkStart w:name="z219" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "1. Утвердить прилагаемые </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="55"/>
+      "1. Настоящие Требования к компетенциям руководителей и работников подразделений информационной безопасности, включая требования по повышению квалификации лиц, ответственных за обеспечение информационной безопасности (далее – Требования) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 4 июля 2003 года "О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций" и устанавливают требования к компетенциям руководителей и работников подразделений информационной безопасности, включая требования по повышению квалификации лиц, ответственных за обеспечение информационной безопасности (далее – работники) финансовых организаций Республики Казахстан и филиалов банков-нерезидентов Республики Казахстан, филиалов страховых (перестраховочных) организаций-нерезидентов Республики Казахстан, филиалов страховых брокеров-нерезидентов Республики Казахстан (далее – организации) независимо от форм собственности.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z220" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 21 сентября 2020 года № 90 "Об утверждении Требований к службам реагирования на инциденты информационной безопасности, проведению внутренних расследований инцидентов информационной безопасности" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 21274, опубликовано 28 сентября 2020 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующее изменение:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z221" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Правилах</w:t>
-[...52 lines deleted...]
-    <w:bookmarkEnd w:id="57"/>
+        <w:t>Требованиях</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к службам реагирования на инциденты информационной безопасности, проведению внутренних расследований инцидентов информационной безопасности, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>преамбулу</w:t>
+        <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="58"/>
-[...5691 lines deleted...]
-    <w:bookmarkStart w:name="z223" w:id="181"/>
+    <w:bookmarkStart w:name="z223" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Настоящие Требования к службам реагирования на инциденты информационной безопасности, проведению внутренних расследований инцидентов информационной безопасности (далее – Требования) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 4 июля 2003 года "О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций" и устанавливают требования к службам реагирования на инциденты информационной безопасности, проведению внутренних расследований инцидентов информационной безопасности банков второго уровня и филиалов банков-нерезидентов Республики Казахстан (далее – банк), организаций, осуществляющих отдельные виды банковских операций, (далее – организация).".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9689,633 +7086,781 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>осуществляющей обязательное</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>гарантирование депозитов)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z227" w:id="182"/>
+    <w:bookmarkStart w:name="z227" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата "____"__________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z228" w:id="183"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z228" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        Заявление о присоединении банка второго уровня, филиала банка-нерезидента </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">       Республики Казахстан к договору присоединения для вступления в систему </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   обязательного гарантирования депозитов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z229" w:id="110"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Банк второго уровня, филиал банка-нерезидента Республики Казахстан  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(полное наименование банка, филиала банка-нерезидента Республики Казахстан) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(далее – Банк) в лице __________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________,  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(должность, фамилия, имя и отчество (при его наличии) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">действующего на основании ___________________________________________,  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(устава, приказа, доверенности или другого документа) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">присоединяется к договору присоединения банка для вступления в систему обязательного </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">гарантирования депозитов.  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Лицензия на проведение банковских операций, включающая операцию по приему депозитов, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">открытию и ведению банковских счетов физических лиц, № ___ от "___"___________ 20 __ года, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">выданная уполномоченным органом по регулированию, контролю и надзору финансового </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рынка и финансовых организаций, получена Банком "___"___________ 20__года. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Банк принимает на себя обязательства банка-участника, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Республики Казахстан от 7 июля 2006 года "Об обязательном гарантировании депозитов, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">размещенных в банках второго уровня Республики Казахстан" и договором присоединения.  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Реквизиты Банка: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование юридического лица в соответствии со справкой о государственной </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">регистрации (перерегистрации) юридического лица/   </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Наименование филиала банка-нерезидента Республики Казахстан в соответствии со справкой </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">об учетной регистрации (перерегистрации) филиала (представительства)) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(дата выдачи справки о государственной регистрации (перерегистрации) юридического </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">лица/справки об учетной регистрации (перерегистрации) филиала (представительства) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(юридический адрес) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(номер корреспондентского счета в Национальном Банке Республики Казахстан) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(банковский идентификационный код)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Первый руководитель __________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (фамилия, имя и отчество (при его наличии) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10693,51 +8238,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z233" w:id="185"/>
+    <w:bookmarkStart w:name="z233" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        Согласие лица-должника на предоставление банком, филиалом банка-</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -10746,626 +8291,774 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> банка-нерезидента Республики Казахстан по заявлению лица-должника гарантиях или </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   поручительствах в кредитное бюро</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z234" w:id="186"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z234" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" _____________ 20 __ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z235" w:id="113"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для физического лица </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(фамилия, имя, отчество (при его наличии), индивидуальный идентификационный номер, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">дата и место рождения, место жительства, номер и дата документа, удостоверяющего </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">личность (или иные персональные данные, предусмотренные законодательством </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">государства, в котором зарегистрирован  нерезидент Республики Казахстан)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Для юридического лица </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(полное наименование, место нахождения, регистрационный номер в соответствии со </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>справкой или свидетельством о государственной регистрации (перерегистрации)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">юридического лица, бизнес-идентификационный номер (или иная информация, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">предусмотренная законодательством государства, в котором зарегистрирован нерезидент </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Республики Казахстан, идентифицирующая его в качестве юридического лица)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>дает настоящее согласие на предоставление ______________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(указать наименование банка, филиала банка-нерезидента Республики Казахстан)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">сведений о нем и выпущенных банком, филиалом банка-нерезидента Республики Казахстан </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">по заявлению лица-должника гарантиях или поручительствах в кредитное бюро </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________   </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (указать наименование кредитного бюро)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">на основании договора о предоставлении информации, заключенного с банком, филиалом </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">банка-нерезидента Республики Казахстан  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (для физического лица: собственноручно указывается фамилия, имя и отчество </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(при его наличии), проставляется личная подпись) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(для юридического лица: указывается наименование юридического лица, проставляется </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">подпись лица, уполномоченного юридическим лицом на подписание настоящего согласия, с </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">указанием реквизитов доверенности, если лицо действует от имени юридического лица на </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">основании доверенности, с приложением подлинника доверенности) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование банка, филиала банка-нерезидента Республики Казахстан, принявшего </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>настоящее согласие, фамилия, инициалы и подпись лица, уполномоченного принимать настоящее согласие)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>