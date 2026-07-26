--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="af6d4b2" w14:textId="af6d4b2">
+    <w:p w14:paraId="8133c1b" w14:textId="8133c1b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -9010,55 +9010,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9384,31 +9384,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>