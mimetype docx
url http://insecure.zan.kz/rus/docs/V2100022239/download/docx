--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8133c1b" w14:textId="8133c1b">
+    <w:p w14:paraId="97d9edc" w14:textId="97d9edc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4358,307 +4358,1749 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z153" w:id="62"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 53</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z166" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13. Внести в </w:t>
+      14. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 27 марта 2018 года № 48 "Об утверждении Требований к обеспечению информационной безопасности банков и организаций, осуществляющих отдельные виды банковских операций, Правил и сроков предоставления информации об инцидентах информационной безопасности, включая сведения о нарушениях, сбоях в информационных системах" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 16772, опубликовано 24 апреля 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующие изменения:</w:t>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 30 июля 2018 года № 158 "Об утверждении Правил и условий расчета кредитного скоринга кредитным бюро" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 17310, опубликовано 6 сентября 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующее изменение:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z154" w:id="63"/>
+    <w:bookmarkStart w:name="z167" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и условиях расчета кредитного скоринга кредитным бюро, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 11)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 6 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z169" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "11) наличие и сумма основного долга и (или) вознаграждения по займу, микрокредиту, финансовым продуктам и услугам с кредитным риском перед банком, филиалом банка-нерезидента Республики Казахстан, организацией, осуществляющей отдельные виды банковских операций, и (или) иными организациями, а также наличие и сумма просроченной задолженности по займу, микрокредиту, финансовым продуктам и услугам с кредитным риском, перед ними;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 45</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z174" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 29 октября 2018 года № 250 "Об утверждении Правил и сроков представления плана мероприятий по улучшению финансового положения и его одобрения уполномоченным органом, а также требований к его содержанию" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 17883, опубликовано 20 декабря 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z175" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и сроках представления плана мероприятий по улучшению финансового положения и его одобрения уполномоченным органом, а также требованиях к его содержанию, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z177" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Настоящие Правила и сроки представления плана мероприятий по улучшению финансового положения и его одобрения уполномоченным органом, а также требования к его содержанию разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 31 августа 1995 года "О банках и банковской деятельности в Республике Казахстан" (далее – Закон о банках) и устанавливают порядок и сроки представления плана мероприятий по улучшению финансового положения банка, филиала банка-нерезидента, отнесенного к категории банков, филиалов банков-нерезидентов Республики Казахстан с неустойчивым финансовым положением, создающим угрозу интересам его депозиторов и кредиторов и (или) угрозу стабильности финансовой системы (далее – банк), и его одобрения уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее – уполномоченный орган), а также требования к его содержанию.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z178" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z179" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Требование по принятию мер по улучшению финансового состояния банка, минимизации рисков посредством приведения его деятельности в соответствие с законодательством Республики Казахстан и требованиями уполномоченного органа распространяется на банк, его крупных участников, банковский холдинг, банк-нерезидент Республики Казахстан.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z180" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 29 октября 2018 года № 272 "Об утверждении Правил применения мер надзорного реагирования" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 17789, опубликовано 5 декабря 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z181" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> применения мер надзорного реагирования, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z183" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Настоящие Правила применения мер надзорного реагирования (далее – Правила) разработаны в соответствии с законами Республики Казахстан от 31 августа 1995 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О банках и банковской деятельности в Республике Казахстан"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее – Закон о банках), от 23 декабря 1995 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Об ипотеке недвижимого имущества"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее – Закон об ипотеке), от 18 декабря 2000 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О страховой деятельности"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее – Закон о страховой деятельности), от 25 апреля 2001 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О Банке Развития Казахстана"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее – Закон о Банке Развития), от 3 июня 2003 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О Фонде гарантирования страховых выплат"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее – Закон о Фонде гарантирования), от 2 июля 2003 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О рынке ценных бумаг"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее – Закон о рынке ценных бумаг), от 4 июля 2003 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее – Закон о государственном регулировании), от 6 июля 2004 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О кредитных бюро и формировании кредитных историй в Республике Казахстан"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее – Закон о кредитных бюро), от 26 июля 2016 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О платежах и платежных системах"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее – Закон о платежах) и устанавливают порядок применения уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее – уполномоченный орган) мер надзорного реагирования к банку, филиалу банка-нерезидента Республики Казахстан, организации, осуществляющей отдельные виды банковских операций, (за исключением юридического лица, осуществляющего деятельность исключительно через обменный пункт на основании лицензии Национального Банка Республики Казахстан на обменные операции с наличной иностранной валютой, и юридического лица, исключительной деятельностью которого является инкассация банкнот, монет и ценностей), банковскому холдингу, страховой (перестраховочной) организации, филиалу страховой (перестраховочной) организации-нерезидента Республики Казахстан, страховому брокеру, филиалу страхового брокера-нерезидента Республики Казахстан, страховому холдингу, организации, гарантирующей осуществление страховых выплат, профессиональному участнику рынка ценных бумаг, их руководящим работникам, Банку Развития Казахстана, организациям, входящим в состав банковского конгломерата, организациям, входящим в состав страховой группы, крупным участникам банка, страховой (перестраховочной) организации, управляющего инвестиционным портфелем, актуарию, имеющему лицензию на осуществление актуарной деятельности на страховом рынке, лицам, обладающим признаками крупного участника банка, страховой (перестраховочной) организации, управляющего инвестиционным портфелем, банковского холдинга, страхового холдинга.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z184" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       подпункты 1) и 2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z185" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) рекомендательные меры надзорного реагирования – к банку, филиалу банка-нерезидента Республики Казахстан, организации, осуществляющей отдельные виды банковских операций, банковскому холдингу, страховой (перестраховочной) организации, страховому брокеру, филиалу страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиалу страхового брокера-нерезидента Республики Казахстан, страховому холдингу, организации, гарантирующей осуществление страховых выплат, профессиональному участнику рынка ценных бумаг, их руководящим работникам, Банку Развития Казахстана, организациям, входящим в состав банковского конгломерата, организациям, входящим в состав страховой группы, крупным участникам банка, страховой (перестраховочной) организации, управляющего инвестиционным портфелем, актуарию, имеющему лицензию на осуществление актуарной деятельности на страховом рынке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z186" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) меры по улучшению финансового состояния и (или) минимизации рисков – к банку, филиалу банка-нерезидента Республики Казахстан, организации, осуществляющей отдельные виды банковских операций, банковскому холдингу, страховой (перестраховочной) организации, страховому брокеру, филиалу страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиалу страхового брокера-нерезидента Республики Казахстан, страховому холдингу, организации, гарантирующей осуществление страховых выплат, профессиональному участнику рынка ценных бумаг, их руководящим работникам, Банку Развития Казахстана, организациям, входящим в состав банковского конгломерата, организациям, входящим в состав страховой группы, крупным участникам банка, страховой (перестраховочной) организации, управляющего инвестиционным портфелем, актуарию, имеющему лицензию на осуществление актуарной деятельности на страховом рынке;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 19 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z188" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) письменного предписания – с даты получения письменного предписания лицом, к которому применены меры по улучшению финансового состояния и (или) минимизации рисков, за исключением меры по улучшению финансового состояния и (или) минимизации рисков, примененной в форме письменного предписания на основании мотивированного суждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z189" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Выполнение меры по улучшению финансового состояния и (или) минимизации рисков, примененной в форме письменного предписания на основании мотивированного суждения, начинается с даты ее вступления в силу в соответствии с частью пятой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 13-5 Закона о государственном регулировании, за исключением письменного предписания, содержащего требование о признании физического или юридического лица лицом, связанным с банком, страховой (перестраховочной) организацией, филиалом банка-нерезидента Республики Казахстан, филиалом страховой (перестраховочной) организации-нерезидента Республики Казахстан, банковским холдингом, страховым холдингом, организацией, осуществляющей отдельные виды банковских операций, особыми отношениями, которое выполняется с даты его получения лицом, к которому применены меры по улучшению финансового состояния и (или) минимизации рисков;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z190" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 29 октября 2018 года № 275 "Об утверждении перечня сделок на нерыночных условиях, заключение которых является основанием для принятия решения об отнесении банка к категории неплатежеспособных банков" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 17804, опубликовано 12 декабря 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z191" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заголовок изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z155" w:id="64"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z192" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Об утверждении Требований к обеспечению информационной безопасности банков, филиалов банков-нерезидентов Республики Казахстан и организаций, осуществляющих отдельные виды банковских операций, Правил и сроков предоставления информации об инцидентах информационной безопасности, включая сведения о нарушениях, сбоях в информационных системах";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="64"/>
+      "Об утверждении перечня сделок на нерыночных условиях, заключение которых является основанием для принятия решения об отнесении банка, филиала банка-нерезидента Республики Казахстан, к категории неплатежеспособных банков, филиалов банков-нерезидентов Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z193" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z194" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзац первый части первой изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z195" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Утвердить следующий перечень сделок на нерыночных условиях, в результате которых банк, филиал банка-нерезидента Республики Казахстан (далее – банк) несет убытки и которые приводят к дальнейшему ухудшению финансового состояния банка, заключение которых является основанием для принятия решения об отнесении банка, ранее отнесенного к категории банков, с неустойчивым финансовым положением, создающим угрозу интересам его депозиторов и кредиторов и (или) угрозу стабильности финансовой системы, к категории неплатежеспособных банков:";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z196" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      часть вторую изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z197" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Требования подпунктов 1) и 2) настоящего пункта распространяются на случаи, когда размер сделки составляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z198" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) для банка, за исключением филиала банка-нерезидента Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z199" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2 (два) и более процента от собственного капитала банка (на дату принятия банком решения о совершении сделки) - для банков с размером собственного капитала до 100 000 000 000 (ста миллиардов) тенге включительно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z200" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 (один) и более процент от собственного капитала банка (на дату принятия банком решения о совершении сделки) – для банков с размером собственного капитала свыше 100 000 000 000 (ста миллиардов) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z201" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) для филиала банка-нерезидента Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z202" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2 (два) и более процента от активов, принимаемых в качестве резерва, филиала банка-нерезидента Республики Казахстан (на дату принятия решения о совершении сделки) – для филиалов банка-нерезидента Республики Казахстан с размером активов, принимаемых в качестве резерва, до 100 000 000 000 (ста миллиардов) тенге включительно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z203" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 (один) и более процент от активов, принимаемых в качестве резерва, филиала банка-нерезидента Республики Казахстан (на дату принятия решения о совершении сделки) – для банка-нерезидента Республики Казахстан с размером активов, принимаемых в качестве резерва свыше 100 000 000 000 (ста миллиардов) тенге.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z216" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 21 сентября 2020 года № 89 "Об утверждении Требований к компетенциям руководителей и работников подразделений информационной безопасности, включая требования по повышению квалификации лиц, ответственных за обеспечение информационной безопасности" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 21251, опубликовано 28 сентября 2020 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан") следующее изменение:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z217" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Требованиях</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к компетенциям руководителей и работников подразделений информационной безопасности, включая требования по повышению квалификации лиц, ответственных за обеспечение информационной безопасности, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункт 1)</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z157" w:id="65"/>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z219" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "1) Требования к обеспечению информационной безопасности банков, филиалов банков-нерезидентов Республики Казахстан и организаций, осуществляющих отдельные виды банковских операций, согласно </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z158" w:id="66"/>
+      "1. Настоящие Требования к компетенциям руководителей и работников подразделений информационной безопасности, включая требования по повышению квалификации лиц, ответственных за обеспечение информационной безопасности (далее – Требования) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 4 июля 2003 года "О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций" и устанавливают требования к компетенциям руководителей и работников подразделений информационной безопасности, включая требования по повышению квалификации лиц, ответственных за обеспечение информационной безопасности (далее – работники) финансовых организаций Республики Казахстан и филиалов банков-нерезидентов Республики Казахстан, филиалов страховых (перестраховочных) организаций-нерезидентов Республики Казахстан, филиалов страховых брокеров-нерезидентов Республики Казахстан (далее – организации) независимо от форм собственности.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z220" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 21 сентября 2020 года № 90 "Об утверждении Требований к службам реагирования на инциденты информационной безопасности, проведению внутренних расследований инцидентов информационной безопасности" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 21274, опубликовано 28 сентября 2020 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующее изменение:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z221" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Требованиях</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к обеспечению информационной безопасности банков и организаций, осуществляющих отдельные виды банковских операций, утвержденных указанным постановлением:</w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="68"/>
+        <w:t xml:space="preserve"> к службам реагирования на инциденты информационной безопасности, проведению внутренних расследований инцидентов информационной безопасности, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4671,1966 +6113,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z162" w:id="69"/>
-[...1875 lines deleted...]
-    <w:bookmarkStart w:name="z223" w:id="107"/>
+    <w:bookmarkStart w:name="z223" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Настоящие Требования к службам реагирования на инциденты информационной безопасности, проведению внутренних расследований инцидентов информационной безопасности (далее – Требования) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 4 июля 2003 года "О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций" и устанавливают требования к службам реагирования на инциденты информационной безопасности, проведению внутренних расследований инцидентов информационной безопасности банков второго уровня и филиалов банков-нерезидентов Республики Казахстан (далее – банк), организаций, осуществляющих отдельные виды банковских операций, (далее – организация).".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7086,132 +6652,132 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>осуществляющей обязательное</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>гарантирование депозитов)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z227" w:id="108"/>
+    <w:bookmarkStart w:name="z227" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата "____"__________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z228" w:id="109"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z228" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        Заявление о присоединении банка второго уровня, филиала банка-нерезидента </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">       Республики Казахстан к договору присоединения для вступления в систему </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   обязательного гарантирования депозитов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z229" w:id="110"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z229" w:id="100"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Банк второго уровня, филиал банка-нерезидента Республики Казахстан  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8238,51 +7804,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z233" w:id="111"/>
+    <w:bookmarkStart w:name="z233" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        Согласие лица-должника на предоставление банком, филиалом банка-</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -8291,91 +7857,91 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> банка-нерезидента Республики Казахстан по заявлению лица-должника гарантиях или </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   поручительствах в кредитное бюро</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z234" w:id="112"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z234" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" _____________ 20 __ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z235" w:id="113"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z235" w:id="103"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для физического лица </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9010,55 +8576,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9384,31 +8950,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>