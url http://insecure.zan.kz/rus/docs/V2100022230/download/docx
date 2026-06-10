--- v0 (2025-10-12)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e5baa49" w14:textId="e5baa49">
+    <w:p w14:paraId="e46d3ac" w14:textId="e46d3ac">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1231,290 +1231,372 @@
         <w:t>
       10) медицинские услуги – действия субъектов здравоохранения, имеющие профилактическую, диагностическую, лечебную, паллиативную или реабилитационную направленность по отношению к конкретному человеку;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) медицинская организация – организация здравоохранения, основной деятельностью которой является оказание медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkStart w:name="z212" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11-1) средство измерений – техническое средство, предназначенное для измерений и имеющее метрологические характеристики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) помещения хранения – специально выделенные и оборудованные производственные помещения, предназначенные для хранения лекарственных средств и медицинских изделий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) маркировка – текст, товарные знаки, условное обозначение и рисунки, несущие информацию для потребителя и нанесенные на продукцию (товар), документы, памятки (листы-вкладыши), этикетки, контрэтикетки, кольеретки, ярлыки, наклейки (стикеры), упаковку (тару) лекарственных средств или непосредственно на медицинское изделие;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) термоконтейнер – ящик (или сумка) для переноса медицинских иммунобиологических препаратов с теплоизолирующими свойствами и плотно прилегающей крышкой, где оптимальный температурный режим (от +20С до +80С) обеспечивается с помощью помещенных в его полость замороженных холодильных элементов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) холодильная комната (камера) – специальная герметизированная камера, оснащенная холодильным оборудованием, обеспечивающим поддержание необходимого температурного режима не ниже 0оС;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) холодильный элемент (далее – хладоэлемент) – пластиковая или металлическая емкость прямоугольной формы с герметически закрывающейся пробкой для заполнения водой, которая замораживается перед использованием и служит для поддержания температуры в контейнере в пределах от +2оС до +8оС;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       хранении, транспортировке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказом и.о. Министра здравоохранения РК от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Хранение лекарственных средств и медицинских изделий осуществляется при определенной температуре:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       глубокое охлаждение - ниже -15оС;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в холодильнике от +2оС до +8оС;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в прохладном месте от +8оС до +15оС;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при комнатной температуре от +15оС до +25оС.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z209" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z209" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1. Хранение лекарственных средств и медицинских изделий должно осуществляться при относительной влажности воздуха в помещении хранения не выше 65 %, если в инструкции к примению производителем производителем не указано другое.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1533,970 +1615,970 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:bookmarkStart w:name="z44" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Хранение и транспортировка лекарственных средств и медицинских изделий осуществляется в условиях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z45" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) обеспечивающих безопасность, эффективность и качество на протяжении всего срока их годности в соответствии с условиями, установленными производителем в нормативно-техническом документе по контролю за качеством и безопасностью лекарственных средств в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 231</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса, в инструкции по медицинскому применению для лекарственных средств и медицинских изделий, эксплуатационных документах, указанными в маркировке их упаковок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечивающих сохранность лекарственных средств и медицинских изделий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z47" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) эксплуатационные характеристики и эффективность медицинского изделия не изменяются до такой степени, чтобы ставить под угрозу жизнь и здоровье пользователей и третьих лиц в течение срока эксплуатации, определенного производителем, при условии, что медицинское изделие подвергается воздействиям, которые могут возникать в нормальных условиях эксплуатации, и техническое обслуживание проводится в соответствии с инструкцией по применению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z48" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Лекарственные средства и медицинские изделия хранятся отдельно от другой продукции во избежание оказания на них какого-либо воздействия, защищаются от негативного воздействия света, температуры, влаги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z49" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. На объектах, осуществляющих хранение лекарственных средств и медицинских изделий руководителем субъекта здравоохранения назначается лицо, ответственное за обеспечение сохранности качества лекарственных средств и медицинских изделий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z50" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В процессе хранения лекарственных средств и медицинских изделий ответственным лицом не реже одного раза в неделю осуществляется контроль качества посредством визуального осмотра состояния упаковки (тары) и внешних изменений лекарственных средств и медицинских изделий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7– в редакции приказа Министра здравоохранения РК от 02.06.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 – в редакции приказа Министра здравоохранения РК от 02.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:bookmarkStart w:name="z51" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Субъекты, осуществляющие хранение лекарственных средств и медицинских изделий, ведут учет сроков годности на бумажном или электронном носителе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z52" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Хранение лекарственных средств и медицинских изделий осуществляется в помещениях (зонах) хранения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z53" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аптеки, аптечного пункта в организациях здравоохранения, оказывающих первичную медико-санитарную и (или) консультативно-диагностическую помощь, передвижного аптечного пункта, магазинах оптики, медицинских изделий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z54" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       медицинской организации - в отделениях, кабинетах и на постах медицинских сестер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z55" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аптечного склада, склада временного хранения лекарственных средств и медицинских изделий, склада медицинских изделий, организации по производству лекарственных средств и медицинских изделий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z56" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Все лекарственные средства и медицинские изделия в зависимости от физических и физико-химических свойств воздействия на них различных факторов внешней среды делятся на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z57" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) требующие защиты от воздействия света;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z58" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) требующие защиты от воздействия влаги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z59" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) требующие защиты от улетучивания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z60" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) требующие защиты от воздействия повышенной температуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z61" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) требующие защиты от пониженной температуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z62" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) требующие защиты от воздействия газов, содержащихся в окружающей среде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z63" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z63" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) пахучие, красящие;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z64" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) огнеопасные и взрывоопасные.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z65" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z65" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок хранения лекарственных средств и медицинских изделий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z66" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z66" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Проектирование, устройство, состав, размеры площадей, оборудование помещений (зон) хранения лекарственных средств и медицинских изделий и их эксплуатации обеспечивают сохранность, условия хранения различных групп лекарственных средств и медицинских изделий, и обращения с ними.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z67" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z67" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Помещения (зоны) хранения обеспечивают осуществление операций по приемке, хранению, отгрузке лекарственных средств и медицинских изделий. Для обеспечения точности и безопасности всех проводимых операций помещения (зоны) хранения обеспечиваются освещенностью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z68" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z68" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Одномоментный объем лекарственных средств и медицинских изделий, размещенных в помещениях хранения, не превышает 75 процентов площади помещений хранения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z69" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z69" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Отделка и полы помещений (зон) хранения лекарственных средств имеет покрытия, устойчивое к воздействию средств механизации и влажной уборки с использованием дезинфицирующих средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z70" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z70" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Соблюдается чистота помещений и оборудования для хранения. Оборудование, инвентарь и материалы, используемые для уборки (очистки) а также моющие и дезинфицирующие средства хранятся в отдельном помещении (зоне) хранения и используются таким образом, чтобы они не явились источником контаминации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z71" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z71" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В помещениях (зонах) хранения лекарственные средства и медицинские изделия хранятся в заводской или транспортной упаковке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z72" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z72" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае нарушения заводской или транспортной упаковки, лекарственные средства и медицинские изделия размещаются в материальных шкафах, на стеллажах, паллетах, в сейфах в потребительской и (или) в открытой заводской упаковке этикеткой (маркировкой) наружу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z73" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z73" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Вспомогательные вещества для лекарственных средств и расходные материалы к медицинским изделиям хранятся в заводской упаковке в сухих проветриваемых помещениях в отдельных шкафах. После вскрытия заводской упаковки расфасованное или оставшееся количество вспомогательного материала хранится в полиэтиленовых, бумажных пакетах или мешках из плотной бумаги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z74" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z74" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Помещения (зоны) хранения проектируются и оснащаются таким образом, чтобы обеспечить защиту от проникновения насекомых, грызунов или других животных, имеется программа профилактического контроля вредителей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z75" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z75" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Комнаты отдыха, гардеробные комнаты, душевые и туалеты для работников отделены от помещений (зон) хранения. В помещениях (зонах) хранения не хранятся пищевые продукты, напитки, табачные изделия, а также лекарственных средства для личного использования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z76" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z76" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотрудники, работающие в зоне хранения, носят защитную или рабочую одежду, соответствующую выполняемой работе, а также проходят инструктаж.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z77" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z77" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В помещениях хранения, в том числе в холодильной комнате (камере) поддерживается температура и влажность, с предварительно проведенным тестированием зон температурных колебаний (зоны в непосредственной близости от системы охлаждения или потоков холодного воздуха), с оформлением документов по его результатам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z78" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z78" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В помещениях хранения лекарственных средств предусматриваются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z79" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z79" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) стеллажи, поддоны, подтоварники, шкафы для хранения лекарственных средств и медицинских изделий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z80" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z80" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) технологическое оборудование для создания температурного режима;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z81" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z81" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) приборы для регистрации температуры и влажности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z82" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z82" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) средства механизации для погрузочно-разгрузочных работ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z83" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z83" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) дезинфекционные средства и уборочный инвентарь для обеспечения санитарного режима;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z84" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z84" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) иное оборудование и инвентарь, обеспечивающий санитарно-гигиенический режим, охрану труда, технику безопасности, пожарную безопасность, защиту окружающей среды и сохранность лекарственных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z210" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z210" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17-1. Не допускается хранение лекарственных средств у отопительных приборов. Расстояние от стеллажей, поддонов, шкафов для хранения лекарственных средств и медицинских изделий от нагревательного элемента должно быть не менее 1 метра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2515,733 +2597,837 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="81"/>
+    <w:bookmarkStart w:name="z85" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Холодильные комнаты (камеры), холодильные устройства, холодильники, оснащены приборами для контроля температуры внутри оборудования (электронными приборами, термометрами).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z87" w:id="83"/>
-[...15 lines deleted...]
-      Поверка, колибровка, ремонт оборудования, используемого для контроля или мониторинга условий хранения лекарственных средств осуществляется в целях сохранения качества лекарственных средств и исключения негативного воздействия.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Средства измерения, используемые для контроля или мониторинга условий хранения лекарственных средств, калибруются (поверяются). Поверка средств измерений проводится в соответствии с законодательством Республики Казахстан об обеспечении единства измерений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z88" w:id="84"/>
+    <w:bookmarkStart w:name="z213" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Поверка, калибровка, ремонт средств измерений, используемых для контроля или мониторинга условий хранения лекарственных средств осуществляется в целях сохранения качества лекарственных средств и исключения негативного воздействия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 – в редакции приказа и.о. Министра здравоохранения РК от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Оборудование используется исправное и содержится в надлежащей чистоте. Очистка и дезинфекция оборудования осуществляется в соответствиис инструкцией по его эксплуатации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z89" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z89" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Помещения хранения обеспечиваются соответствующим оборудованием для контроля температуры, влажности воздуха (термометрами, гигрометрами другими видами приборов, контролирующими температуру и влажность воздуха). Оборудование располагают на внутренних стенах помещений вдали от нагревательных приборов по результатам тестирования зон температурных колебаний на холодное и теплое время года. Эксплуатация оборудования осуществляется согласно прилагаемой к нему инструкции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z90" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z90" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Периодичность проверки наблюдения за температурой и влажностью воздуха в помещениях хранения осуществляется не реже одного раза в сутки. В каждом помещении хранения заводится журнал учета температуры и относительной влажности воздуха по форме согласно приложению к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z92" w:id="88"/>
+    <w:bookmarkStart w:name="z91" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. В помещениях хранения лекарственные средства хранятся раздельно с учетом одного из следующих параметров:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z214" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по фармакологическим группам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z93" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z215" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в зависимости от способа применения (внутреннее, наружное);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z94" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z216" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в зависимости от агрегатного состояния;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z95" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z217" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в соответствии с физико-химическими свойствами и влиянием различных факторов внешней среды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z96" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z218" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лекарственные средства, фармацевтические субстанции, вспомогательные вещества хранятся в помещениях не допускающие загрязнения, перепутывания и перекрестной контаминации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z97" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 – в редакции приказа и.о. Министра здравоохранения РК от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Лекарственные средства и медицинские изделия, признанные несоответствующими качеству и безопасности (брак, с истекшим сроком годности, фальсифицированные, запрещенные к использованию, приостановленные для медицинского применения и другие) изолированы от остальной продукции и помещены на хранение в специально отведенное место, защищенное от неправомерного доступа. Такая продукция отмечается "Не подлежит дальнейшему использованию".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z98" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z98" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. В производственных помещениях аптек с правом изготовления лекарственных препаратов, лекарственные субстанции хранят в эмалированной или стеклянной таре с соблюдением температурного режима.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z99" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z99" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Лекарственные средства хранятся соответствующим образом в выделенных и четко обозначенных зонах, доступ в которые разрешен только персоналу, имеющему на это право.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z100" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z100" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Лекарственные средства, решение об обращении которых еще не принято, возвращенные, изъятые из категории пригодных для поставки, в отношении которых есть подозрения в фальсификации, отозванные и отклоненные хранятся изолированно физически или другим надежным эквивалентным способом (например, электронным) от остальной продукции в специально отведенном месте (зоне), защищенном от неправомерного доступа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z101" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z211" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продукция и места их хранения имеют четкие обозначения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 27– в редакции приказа Министра здравоохранения РК от 02.06.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 – в редакции приказа Министра здравоохранения РК от 02.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="98"/>
+    <w:bookmarkStart w:name="z102" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Обеспечивается разделение зон приемки, карантина, брака, отгрузки и хранения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z103" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z103" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. В зонах приемки и отгрузки обеспечивается защита от воздействия погодных условий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z104" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z104" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зоны отгрузки и приемки обеспечиваются оборудованием (система вентиляции (кондиционирования), гигрометр, термометр).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z105" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z105" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В зоне приемки предусмотрена зона и оборудование для очистки контейнеров с поступающей продукцией перед помещением их на хранение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z106" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z106" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зоны контроля, используемые для проверки полученной продукции выделены и обеспечены надлежащим оборудованием.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z107" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z107" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Помещение, в котором лекарственные средства хранятся на карантине, имеет четкие обозначения, доступ в него ограничен. Любая система, заменяющая физическую изоляцию, обеспечивает защиту в ограничении доступа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z108" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z108" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Лекарственные субстанции, чувствительные к воздействию света, хранятся в таре из светозащитных материалов (стеклянной таре оранжевого стекла, металлической таре, упаковке из алюминиевой фольги или полимерных материалов, окрашенных в черный, коричневый или оранжевый цвета) в темном помещении или в шкафах, с плотно пригнанными дверцами, предохраняющими от проникновения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z109" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z109" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лекарственные средства, требующие защиты от действия света, хранятся в помещениях или специально оборудованных местах, обеспечивающих защиту от естественного освещения, упакованные в первичную и вторичную упаковку, хранятся в шкафах или на стеллажах при условии принятия мер для предотвращения попадания на указанные лекарственные препараты прямого солнечного света.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z110" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z110" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Для хранения особо чувствительных к свету лекарственных субстанций (нитрат серебра, препараты серебра, прозерин, физостигмина салицилат и им подобные) стеклянную тару оклеивают черной светонепроницаемой бумагой и помещают в плотно закрывающийся в шкаф, окрашенный внутри черной краской.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z111" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z111" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Лекарственные субстанции, требующие защиты от воздействия атмосферных паров воды, хранить в сухом, прохладном месте, в плотно укупоренной таре из материалов, непроницаемых для паров воды (стекла, металла, алюминиевой фольги, толстостенной пластмассовой таре).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z112" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z112" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Лекарственные субстанции с выраженными гигроскопическими свойствами хранят в сухом помещении в стеклянной таре с герметичной укупоркой, залитой сверху парафином. При закрывании тары с такими лекарственными веществами, тщательно вытирается горло и пробка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z113" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z113" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Лекарственные субстанции, содержащие летучие вещества, хранятся в прохладном месте в герметически укупоренной таре из непроницаемой для улетучивающихся веществ материалов (стекла, металла, алюминиевой фольги).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z114" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z114" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Упаковка, укупорка лекарственных субстанций, содержащих летучие вещества, осуществляется в тару, соответствующую требованиям нормативных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z115" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z115" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Лекарственные средства, требующие защиты от воздействия повышенной температуры, хранятся при комнатной температуре (от +15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
@@ -3336,813 +3522,813 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>С до +8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>о</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>С), что указывается на этикетке, в инструкции по медицинскому применению, в нормативном документе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 37– в редакции приказа Министра здравоохранения РК от 02.06.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 37 – в редакции приказа Министра здравоохранения РК от 02.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="112"/>
+    <w:bookmarkStart w:name="z116" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. К числу лекарственных средств, требующих защиты от воздействия пониженной температуры, относятся такие, физико-химическое состояние которых после замерзания изменяется и при последующем согревании до комнатной температуры не восстанавливается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z117" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z117" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хранение лекарственных средств, требующих защиты от воздействия пониженной температуры, осуществляется в соответствии с температурным режимом, указанным на первичной и вторичной упаковке лекарственного средства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z118" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z118" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. 40-процентный раствор формальдегида (формалин) хранится при температуре не ниже +9оС. При появлении осадка выдерживают при комнатной температуре, затем раствор осторожно сливают и используют в соответствии с фактическим содержанием формальдегида.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z119" w:id="115"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z119" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Кислота ледяная уксусная хранится при температуре не ниже +9оС. При появлении осадка кислоту выдерживают при комнатной температуре до растворения осадка. В случае, если осадок не растворяется, жидкую часть кислоты сливают и используют в соответствии с фактическим содержанием уксусной кислоты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z120" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z120" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Медицинские жирные масла хранятся при температуре не ниже +10оС. При появлении осадка их выдерживают при комнатной температуре, декантируют и проверяют на соответствие всем требованиям нормативного документа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z121" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z121" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Лекарственные субстанции пахучих лекарственных средств и изготовленные из них лекарственные формы в аптеках хранятся изолированно в герметически закрытой таре, непроницаемой для запаха, раздельно по наименованиям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z122" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z122" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. К группе красящих лекарственных средств относят вещества, их растворы, смеси, препараты и так далее, оставляющие окрашенный след на таре, укупорочных средствах, оборудовании и других предметах, несмываемый обычной санитарно-гигиенической обработкой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z123" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z123" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Лекарственные субстанции красящих веществ хранят в специальном шкафу в плотно укупоренной таре, раздельно по наименованиям. Для работы с красящими веществами для каждого наименования выделяют специальные весочки, ступку, другой инвентарь. Лекарственные формы, изготовленные в аптеках из лекарственных субстанций красящих веществ, храниться на отдельной полке в плотно укупоренной таре.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z124" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z124" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Лекарственное растительное сырье содержащие эфирные масла хранят изолированно в хорошо укупоренной таре.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z125" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z125" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Травы, листья, плоды и корни, обладающие гигроскопическими свойствами, хранят в стеклянной или металлической таре герметически укупоренными и при необходимости залитыми парафином (листья наперстянки, почечный чай, алтейный корень).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z126" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z126" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Растительные сборы хранят с соблюдением общих правил хранения лекарственного сырья.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z127" w:id="123"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z127" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Лекарственное растительное сырье подвергается периодическому контролю в соответствии с требованиями нормативного документа. Травы, корни, корневища, семена, плоды, утратившие нормальную окраску, запах и требуемое количество действующих веществ, а также пораженные плесенью, бракуют. При наличии амбарных вредителей в зависимости от степени поражения сырье бракуют или после переработки и контроля используют.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z128" w:id="124"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z128" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Лекарственное растительное сырье, содержащее сердечные гликозиды хранятся с соблюдением сохранности их биологической активности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z129" w:id="125"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z129" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Ядовитое и сильнодействующее лекарственное растительное сырье хранят в отдельном помещении или отдельном шкафу под замком.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z130" w:id="126"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z130" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Расфасованное лекарственное растительное сырье хранят с соблюдением особенностей хранения лекарственного растительного сырья и условий хранения, указанными на упаковке и инструкции по применению лекарственного средства для потребителей (аннотация-вкладыш).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z131" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z131" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не расфасованное лекарственное растительное сырье хранится в сухом (не более 50% влажности), хорошо проветриваемом помещении в плотно закрытой таре.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z132" w:id="128"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z132" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нерасфасованное лекарственное растительное сырье, содержащее эфирные масла, хранится изолированно в хорошо укупоренной таре. Хранение лекарственного растительного сырья, содержащего сердечные гликозиды осуществляется с соблюдением требования о повторном контроле на биологическую активность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z133" w:id="129"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z133" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нерасфасованное лекарственное растительное сырье, содержащие ядовитые вещества, хранится в отдельном помещении или в отдельном шкафу под замком.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z134" w:id="130"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z134" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Хранение огнеопасных, взрывоопасных, легковоспламеняющихся и легкогорючих лекарственных средств и лекарственных средств, которые при смешивании, растирании и воздействии повышенной температуры могут образовать соединения, вызывающие воспламенение или взрыв хранятся, по принципу однородности в соответствии с их физико-химическими и пожароопасными свойствами и характером упаковки в складских помещениях, разбивающихся на отдельные помещения (отсеки), изолированные друг от друга глухими несгораемыми стенами (перегородками).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z135" w:id="131"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z135" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. При отсутствии отдельных хранилищ для легковоспламеняющихся веществ допускается хранить их в общих несгораемых строениях с изоляцией несгораемыми стенами от соседних помещений, отвечающими требованиям пожарной безопасности. Данные помещения обеспечиваются приточно-вытяжной вентиляцией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z136" w:id="132"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z136" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Хранение огнеопасных лекарственных средств осуществляется отдельно от других лекарственных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z137" w:id="133"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z137" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Помещения для хранения огнеопасных и взрывоопасных лекарственных средств обеспечиваются несгораемыми и устойчивыми стеллажами и поддонами. Допускается хранение легковоспламеняющихся и горючих жидкостей во встроенных несгораемых шкафах с дверями шириной не менее 0,7 метра и высотой не менее 1,2 метра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z138" w:id="134"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z138" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Легковоспламеняющиеся лекарственные средства хранят в плотно укупоренной прочной, стеклянной или металлической таре, чтобы предупредить испарение жидкостей из сосудов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z139" w:id="135"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z139" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При хранении взрывоопасных лекарственных средств принимаются меры против загрязнения их пылью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z140" w:id="136"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z140" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Легковоспламеняющиеся жидкости хранятся в стеклянной или металлической таре, изолировано в отдельном помещении от других групп.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z141" w:id="137"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z141" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. В производственных помещениях хранения легковоспламеняющиеся и легкогорючие жидкости разрешается хранить общим количеством не более 3 килограмм в специальном металлическом ящике вдали от нагревательных приборов и выходов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z142" w:id="138"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z142" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Контейнеры, предназначенные для хранения легковоспламеняющихся жидкостей, изготавливаются из стекла или металла, с плотно подогнанной крышкой для предупреждения испарения жидкостей. Хранение легковоспламеняющихся и горючих веществ в открытых контейнерах и в контейнерах, изготовленных из других материалов не осуществляется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z143" w:id="139"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z143" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Бутыли, баллоны и другие крупные емкости с легковоспламеняющимися и горючими жидкостями хранят в таре, предохраняющей от ударов, или в баллоноопрокидывателях в один ряд.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z144" w:id="140"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z144" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не допускается их хранение в несколько рядов по высоте с использованием различных прокладочных материалов. Не допускается хранение указанных лекарственных средств у отопительных приборов. Расстояние от стеллажа или штабеля до нагревательного элемента должно быть не менее 1 м.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z145" w:id="141"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z145" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На рабочих местах эти вещества хранят в плотно закрытых контейнерах в количестве, не превышающем сменную потребность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z146" w:id="142"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z146" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Легковоспламеняющиеся и горючие жидкие лекарственные средства не хранятся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z147" w:id="143"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z147" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в полностью заполненном контейнере, степень заполнения не более 90 процентов объема. Спирты в больших количествах хранят в металлических емкостях, которые заполняют не более чем на 95 процентов объема;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z148" w:id="144"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z148" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) с минеральными кислотами (серной, азотной и другими кислотами), сжатыми и сжиженными газами, легкогорючими веществами, а также с неорганическими солями, дающими с органическими веществами взрывоопасные смеси (калия хлорат, калия перманганат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z149" w:id="145"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z149" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Горючие и взрывоопасные лекарственные средства хранят в толстостенных плотно закрытых контейнерах (бутылях, банках, барабанах), при необходимости укупорочные средства заливаются парафином.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z150" w:id="146"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z150" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Эфир медицинский и эфир для наркоза хранят в фабричной упаковке, в темном прохладном месте, вдали от огня и нагревательных приборов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4171,1148 +4357,1148 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z152" w:id="147"/>
+    <w:bookmarkStart w:name="z152" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. При хранении легковоспламеняющихся жидкостей постоянно наблюдается за состоянием контейнеров, их герметичностью и исправностью. При обнаружении нарушений первичной упаковки, содержимое немедленно переливается в другую емкость.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z153" w:id="148"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z153" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Тара, освобождающаяся из-под легковоспламеняющихся жидкостей, оставляется на некоторое время открытой в хорошо проветриваемом помещении или на улице.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z154" w:id="149"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z154" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. К группе взрывоопасных лекарственных средств относятся лекарственные средства, способные к образованию взрыва.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z155" w:id="150"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z155" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Взрывоопасные лекарственные средства хранят в изолированном складе, в специальных помещениях (отсеках), выделенных противопожарными стенами и перекрытием, в плотно закрытых контейнерах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z156" w:id="151"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z156" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. При хранении взрывоопасных лекарственных средств принимаются меры против загрязнения их пылью, которая служить причиной взрыва.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z157" w:id="152"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z157" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Хранение нерасфасованного калия перманганата осуществляется в специальном отсеке в жестяных контейнерах, на рабочих местах - в штангласах с притертыми пробками, отдельно от других органических веществ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z158" w:id="153"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z158" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хранение калия перманганат совместно с серой, органическими маслами, эфирами, спиртом, глицерином, органическими кислотами, другими органическими веществами, а также с легковоспламеняющимися и горючими веществами не осуществляется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z159" w:id="154"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z159" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Раствор нерасфасованного нитроглицерина хранят в небольших хорошо укупоренных стеклянных или металлических контейнерах в прохладном темном месте с соблюдением мер предосторожности, вдали от огня. Работа с нитроглицерином проводится с особой осторожностью в целях предотвращения отравления при попадании на кожу и взрыва при пролитии нитроглицерина. Нитроглицерин вызывает взрыв от сотрясения, удара и пролития спиртовых растворов. Передвигать посуду с нитроглицерином и отвешивать этот препарат в условиях, исключающих пролив и испарение нитроглицерина, а также попадание его на кожу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z160" w:id="155"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z160" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. Хранение взрывоопасных и огнеопасных лекарственных средств с кислотами и щелочами не осуществляется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z161" w:id="156"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z161" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. При хранении азотной и серной кислот принимаются меры, защищающие от соприкосновения их с древесиной, соломой и прочими веществами органического происхождения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z162" w:id="157"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z162" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       71. В помещениях по хранению взрывоопасных и огнеопасных лекарственных средств, при отсутствии освещения пользуются электрическими фонарями с соблюдением </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>правил</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пожарной безопасности в соответствии с постановлением Правительства Республики Казахстан от 9 октября 2014 года № 1077 "Об утверждении Правил пожарной безопасности".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z163" w:id="158"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z163" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Совместное хранение баллонов с кислородом и горючими газами, а также хранение таких баллонов в материальных комнатах и аптечных складах не осуществляется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z164" w:id="159"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z164" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Баллоны с кислородом и горючими газами защищают от источников тепла, попадания на них масла и других жировых веществ и хранят в изолированных помещениях или под навесами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z165" w:id="160"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z165" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Для сохранения качества резиновых изделий в помещениях хранения соблюдаются следующие условия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z166" w:id="161"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z166" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) поддерживание относительной влажности воздуха не менее 65 процентов для предупреждения высыхания, деформации и потери эластичности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z167" w:id="162"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z167" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) изоляция от воздействия химических веществ: йода, хлороформа, аммония хлористого, лизола, формалина, кислот, органических растворителей, смазочных масел, щелочей, дезинфицирующих средств, нафталина;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z168" w:id="163"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z168" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) защита от света, солнечных лучей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z169" w:id="164"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z169" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) защита от высокой (более +20оС) и низкой (ниже 0оС) температуры воздуха;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z170" w:id="165"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z170" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) предусматривать защиту от попадания текучего воздуха (сквозняков, механической вентиляции);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z171" w:id="166"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z171" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) предусматривать защиту от механических повреждений (в том числе от сдавливания, сгибания, скручивания, вытягивания).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z172" w:id="167"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z172" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. Хранение отдельных видов резиновых изделий осуществляется с учетом следующих особенностей:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z173" w:id="168"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z173" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) съемные резиновые части, входящие в комплект медицинской техники, при возможности их отделения от иных деталей без нарушения целостности упаковки медицинского изделия, хранят отдельно от частей, сделанных из другого материала;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z174" w:id="169"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z174" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) изделия, особо чувствительные к атмосферным факторам (эластичные катетеры, бужи, перчатки, напальчники, бинты резиновые, резиновые пробки), хранят в плотно закрытых коробках в отдельных помещениях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z175" w:id="170"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z175" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) прорезиненная ткань (односторонняя и двухсторонняя) хранят в горизонтальном положении в рулонах уложенной не более, чем в пять рядов, на стеллажах, на стеллажах с паллетами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z176" w:id="171"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z176" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) эластичные лаковые изделия (катетеры, бужи, зонды) хранят в сухом помещении. Признаком старения является размягчение и клейкость поверхности, такие изделия подлежат признанию бракованными.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z177" w:id="172"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z177" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. В помещениях (зонах) хранения аптечного склада допускается хранение резиновых изделий в заводской упаковке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z178" w:id="173"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z178" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. Изделия из пластмассы хранятся в вентилируемом, темном, сухом помещении, где нет открытого огня, паров летучих веществ, на расстоянии не менее одного метра от отопительных систем. Электроприборы и выключатели изготавливаются в противоискровом (противопожарном) исполнении. В помещении, где хранят целлофановые, целлулоидные, аминопластовые изделия, поддерживается относительная влажность воздуха не выше 65 процентов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z179" w:id="174"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z179" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78. Хранение линз контактных и для коррекции зрения осуществляется в потребительской упаковке в условиях, указанных в нормативно-техническом документе, в инструкции по медицинскому применению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z180" w:id="175"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z180" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79. Перевязочные средства хранятся в сухом проветриваемом помещении в шкафах, ящиках, на стеллажах, паллетах, поддонах в условиях, обеспечивающих чистоту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z181" w:id="176"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z181" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Стерильный перевязочный материал (бинты, марлевые салфетки, вата, другое) хранятся в заводской таре или в неповрежденной первичной упаковке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z182" w:id="177"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z182" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нестерильный перевязочный материал хранят в заводской таре или упакованными в плотную бумагу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z183" w:id="178"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z183" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80. Медицинские инструменты, устройства, приборы, аппаратуру хранятся в сухих отапливаемых помещениях при комнатной температуре. Резкое колебание температуры и относительной влажности воздуха в помещениях хранения не допускается. Относительная влажность воздуха не превышает 65 процентов. Допускается относительная влажность воздуха в помещениях хранения в климатических зонах с повышенной влажностью до 70 процентов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z184" w:id="179"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z184" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       81. Медицинские изделия, медицинские инструменты и металлические изделия хранятся в отдельных шкафах, ящиках и коробках с крышками с обозначением наименование хранящихся в них инструментов с соблюдением условий хранения, указанных в нормативно-техническом документе и в инструкции по применению. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z185" w:id="180"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z185" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Режущие медицинские инструменты (скальпели, ножи и острые, режущие детали) хранятся уложенными в специальные гнезда ящиков или пеналов, во избежание образования зазубрин и затуплений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z186" w:id="181"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z186" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Медицинские инструменты без первичной упаковки хранятся в бумажных пакетах (в целях защиты от механических повреждений и предохранения от соприкосновения с соседними предметами);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z187" w:id="182"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z187" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Серебряные и нейзильберные медицинские инструменты хранятся отдельно от серы и серосодержащих соединений, а также от резиновых изделий для предотвращения почернения поверхности инструментов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z188" w:id="183"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z188" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Металлические медицинские инструменты хранятся отдельно от лекарственных средств и резиновых изделий, за исключением, когда резиновые изделия являются неотъемлемой их частью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z189" w:id="184"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z189" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хранение металлических изделий осуществляется с соблюдением следующих условий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z190" w:id="185"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z190" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) при переносе из холодного места в теплое, обработка (протирка, смазка) и укладка их на хранение производится лишь после прекращения "отпотевания" инструментов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z191" w:id="186"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z191" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при появлении на окрашенных металлических изделиях ржавчины удаляются, изделия вновь окрашиваются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z192" w:id="187"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z192" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок транспортировки лекарственных средств и медицинских изделий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z193" w:id="188"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z193" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82. Транспортные средства и оборудование, используемые для транспортировки лекарственных средств и медицинских изделий, соответствуют целям их использования и укомплектованы для защиты продукции от нежелательного воздействия, приводящие к потере качества или нарушению целостности упаковки, а также чтобы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z194" w:id="189"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z194" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) не была утрачена возможность их идентификации и оценки безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z195" w:id="190"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z195" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) не были контаминированы другими лекарственными средствами (дозировками), веществами и сами не контаминировали;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z196" w:id="191"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z196" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) были защищены и не подвергались воздействию факторов внешней среды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z197" w:id="192"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z197" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Транспортное средство и его оборудование содержатся в чистоте и подвергаются обработке с использованием моющих и дезинфицирующих средств по мере необходимости.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z198" w:id="193"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z198" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83. При транспортировке соблюдают условия хранения, необходимые для обеспечения качества, безопасности и эффективности лекарственных средств, а также предотвращения риска проникновения фальсифицированных лекарственных средств, в цепь поставок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z199" w:id="194"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z199" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84. В случае поставок лекарственных средств, требующих особых условий транспортировки, транспортное средство оборудуется приборами для контроля температуры. Показания приборов фиксируются на всем протяжении транспортировки и документируются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z200" w:id="195"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z200" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85. Лекарственные средства и медицинские изделия, подготовленные для транспортирования, упаковываются в групповую тару (картонные коробки или стопы) с последующей упаковкой в транспортную упаковку (ящики, коробки, оберточная бумага), соответствующую требованиям нормативного документа и обеспечивающую защиту лекарственных средств и медицинских изделий от факторов внешней среды (атмосферных осадков, пыли, солнечных лучей, механических повреждений).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z201" w:id="196"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z201" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Все виды транспортной и потребительской упаковки, укупорочных средств выбираются в зависимости от свойств, назначения и количества лекарственного средства, а также от совместимости упаковочного материала с транспортируемой продукцией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z202" w:id="197"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z202" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86. Транспортировка лекарственных средств и медицинских изделий, требующих защиты от воздействия повышенной температуры, проводится в термоконтейнере с хладоэлементами или в специальном транспорте, оборудованном холодильником.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z203" w:id="198"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z203" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При транспортировке лекарственных средств с использованием сухого льда прослеживается, чтобы продукция не входила в контакт с сухим льдом, что негативно отражается на качестве продукции (например, привести к замораживанию).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z204" w:id="199"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z204" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87. Летучие, пахучие, ядовитые лекарственные средства упаковываются не более одного наименования в одну транспортную упаковку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z205" w:id="200"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z205" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88. Аэрозольные упаковки при транспортировке оберегаются от ударов и механических повреждений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkEnd w:id="201"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5469,70 +5655,70 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z208" w:id="201"/>
+    <w:bookmarkStart w:name="z208" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Журнал учета температуры и относительной влажности воздуха</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkEnd w:id="202"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -7076,55 +7262,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>