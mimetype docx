--- v0 (2026-03-13)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7616297" w14:textId="7616297">
+    <w:p w14:paraId="5702fcf" w14:textId="5702fcf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнения в некоторые нормативные правовые акты Республики Казахстан по вопросам регулирования финансового рынка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 15 февраля 2021 года № 31. Зарегистрировано в Министерстве юстиции Республики Казахстан 16 февраля 2021 года № 22229.</w:t>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 15 февраля 2021 года № 31. Зарегистрировано в Министерстве юстиции Республики Казахстан 16 февраля 2021 года № 22229. Утратило силу постановлением Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 28 апреля 2026 года № 85.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2578,1375 +2578,1331 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z101" w:id="77"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Внести в </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 2-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2-1. Банки совершают операции с форвардными контрактами при их заключении в целях управления валютным риском банка и при соответствии контрагента по форвардному контракту одному из следующих условий:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z105" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      является финансовой организацией-резидентом Республики Казахстан, осуществляющей свою деятельность в соответствии с лицензией, выданной уполномоченным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z106" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      является юридическим лицом-нерезидентом Республики Казахстан, имеющим в стране своего места нахождения статус банка, страховой организации, инвестиционной компании, инвестиционного холдинга, инвестиционного банка, брокерской компании, управляющей компании, компании по доверительному управлению, компании, имеющей членство на бирже по торговле финансовыми инструментами или производными финансовыми инструментами, и зарегистрированным на территории государств – членов Организации экономического сотрудничества и развития;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z107" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      является юридическим лицом-нерезидентом Республики Казахстан, имеющим кредитный рейтинг не ниже "ВВ" рейтингового агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств и не зарегистрированной в офшорных зонах, перечень которых установлен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 24 февраля 2020 года № 8 "Об установлении Перечня офшорных зон для целей банковской и страховой деятельности, деятельности профессиональных участников рынка ценных бумаг и иных лицензируемых видов деятельности на рынке ценных бумаг, деятельности акционерных инвестиционных фондов и деятельности организаций, осуществляющих микрофинансовую деятельность", зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 20095;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z108" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      является юридическим лицом-резидентом Республики Казахстан, заключившим форвардный контракт для собственной финансово-хозяйственной деятельности (подтверждается проведенным банком анализом платежеспособности контрагента, целевого назначения форвардного контракта, оборотами по счетам контрагента и (или) иными документами, подтверждающими цель заключения форвардного контракта);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z109" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      является юридическим лицом-резидентом Республики Казахстан, более 50 (пятидесяти) процентов голосующих акций или долей участия в уставном капитале которого принадлежит государству;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z110" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      является юридическим лицом, прямо или косвенно владеющим более 50 (пятьюдесятью) процентами размещенных (за вычетом привилегированных и выкупленных банком) акций банка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z111" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для целей Правил форвардный контракт признается заключенным в целях управления валютным риском на основе следующих факторов (но не ограничиваясь ими):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z112" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сделка является инструментом, направленным на защиту активов или обязательств банка от неблагоприятного движения валютных курсов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z113" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по сделке существуют основания для ее исполнения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z114" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сделка не вызывает объективные вопросы к ее содержанию, экономической целесообразности либо оформлению.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z115" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 13 сентября 2017 года № 170 "Об установлении нормативных значений и методик расчетов пруденциальных нормативов и иных обязательных к соблюдению норм и лимитов, размера капитала банка и Правил расчета и лимитов открытой валютной позиции" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 15886, опубликовано 25 октября 2017 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующее изменение:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z102" w:id="78"/>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 27 апреля 2018 года № 79 "Об установлении видов пруденциальных нормативов, а также показателей, характеризующих соблюдение их значений для организаций, осуществляющих управление инвестиционным портфелем, утверждении Правил расчета значений пруденциальных нормативов, подлежащих соблюдению организациями, осуществляющими управление инвестиционным портфелем" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 17008, опубликовано 12 июня 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующие изменение и дополнение:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z116" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> расчета и лимитах открытой валютной позиции, утвержденных настоящим постановлением:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="78"/>
+        <w:t xml:space="preserve"> расчета значений пруденциальных нормативов, подлежащих соблюдению организациями, осуществляющими управление инвестиционным портфелем, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 2-1</w:t>
+        <w:t>пункт 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="79"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z107" w:id="82"/>
+    <w:bookmarkStart w:name="z118" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6. Коэффициент достаточности собственного капитала управляющего инвестиционным портфелем рассчитывается по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z119" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К = (ЛА - О) / МРСК, где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z120" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      является юридическим лицом-нерезидентом Республики Казахстан, имеющим кредитный рейтинг не ниже "ВВ" рейтингового агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств и не зарегистрированной в офшорных зонах, перечень которых установлен </w:t>
-[...163 lines deleted...]
-    <w:bookmarkStart w:name="z115" w:id="90"/>
+      ЛА - ликвидные активы управляющего инвестиционным портфелем, имеющиеся на дату расчета, которые признаются ликвидными в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z121" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О - обязательства по балансу, имеющиеся на дату расчета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z122" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Внести в </w:t>
+      МРСК - минимальный размер собственного капитала управляющего инвестиционным портфелем, принимаемый в расчет достаточности собственного капитала, рассчитанный в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил. Для управляющего инвестиционным портфелем, осуществляющего в соответствии с договором, заключенным с единым накопительным пенсионным фондом, доверительное управление пенсионными активами, МРСК рассчитывается в соответствии с пунктом 8-1 Правил вне зависимости от размера иных активов, принятых в управление.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z123" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 8-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z124" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "8-1. Если:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z125" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) собственный капитал составляет 3 000 000 000 (три миллиарда) и более, но менее 5 000 000 000 (пяти миллиардов) тенге при текущей стоимости пенсионных активов, принятых в доверительное управление:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z126" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      менее 10-кратного размера собственного капитала, то МРСК равен 1 029 000 (одному миллиону двадцати девяти тысячам) МРП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z127" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      более 10-кратного размера собственного капитала, то МРСК равен 1 029 000 (одному миллиону двадцати девяти тысячам) МРП + (ПАПУ – 10 * СК) * 0,10, где ПАПУ являются пенсионными активами, принятыми в доверительное управление, СК является размером собственного капитала по балансу на дату расчета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z128" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) собственный капитал составляет 5 000 000 000 (пять миллиардов) тенге и более при текущей стоимости пенсионных активов, принятых в доверительное управление:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z129" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      менее 200 000 000 000 (двухсот миллиардов) тенге, то МРСК равен 1 800 000 (одному миллиону восьмистам тысячам) МРП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z130" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      более 200 000 000 000 (двухсот миллиардов) тенге, то МРСК равен 1 800 000 (одному миллиону восьмистам тысячам) МРП + (ПАПУ - 200 000 000 000 (двести миллиардов) тенге) * 0,05, где ПАПУ являются пенсионными активами, принятыми в доверительное управление.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z131" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 27 апреля 2018 года № 79 "Об установлении видов пруденциальных нормативов, а также показателей, характеризующих соблюдение их значений для организаций, осуществляющих управление инвестиционным портфелем, утверждении Правил расчета значений пруденциальных нормативов, подлежащих соблюдению организациями, осуществляющими управление инвестиционным портфелем" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 17008, опубликовано 12 июня 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующие изменение и дополнение:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z116" w:id="91"/>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 27 апреля 2018 года № 80 "Об установлении видов пруденциальных нормативов, а также показателей, характеризующих соблюдение их значений, для организаций, осуществляющих брокерскую и (или) дилерскую деятельность на рынке ценных бумаг, утверждении Правил расчета значений пруденциальных нормативов, подлежащих соблюдению организациями, осуществляющими брокерскую и (или) дилерскую деятельность на рынке ценных бумаг" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 17005, опубликовано 13 июня 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z132" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> расчета значений пруденциальных нормативов, подлежащих соблюдению организациями, осуществляющими управление инвестиционным портфелем, утвержденных указанным постановлением:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="91"/>
+        <w:t xml:space="preserve"> расчета значений пруденциальных нормативов, подлежащих соблюдению организациями, осуществляющими брокерскую и (или) дилерскую деятельность на рынке ценных бумаг, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 6</w:t>
+        <w:t>пункт 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z118" w:id="92"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z119" w:id="93"/>
+    <w:bookmarkStart w:name="z134" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "21. Коэффициент достаточности собственного капитала УИП1 или УИП2 рассчитывается по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z135" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К = (ЛА - О) / МРСК, где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z121" w:id="95"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z136" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЛА - ликвидные активы УИП1 или УИП2, имеющиеся на дату расчета, которые признаются ликвидными в соответствии с пунктом 24 Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z137" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       О - обязательства по балансу, имеющиеся на дату расчета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-[...279 lines deleted...]
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z138" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МРСК - минимальный размер собственного капитала УИП1 или УИП2, принимаемый в расчет достаточности собственного капитала, рассчитанный в соответствии с пунктом 23 Правил. Для УИП1 или УИП2, осуществляющего в соответствии с договором, заключенным с единым накопительным пенсионным фондом, доверительное управление пенсионными активами, МРСК рассчитывается в соответствии с подпунктами 3) и 4) пункта 23 Правил вне зависимости от размера иных активов, принятых в управление.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 21</w:t>
+        <w:t>пункт 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="107"/>
-[...75 lines deleted...]
-      О - обязательства по балансу, имеющиеся на дату расчета;</w:t>
+    <w:bookmarkStart w:name="z140" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "23. Если:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z138" w:id="111"/>
-[...15 lines deleted...]
-      МРСК - минимальный размер собственного капитала УИП1 или УИП2, принимаемый в расчет достаточности собственного капитала, рассчитанный в соответствии с пунктом 23 Правил. Для УИП1 или УИП2, осуществляющего в соответствии с договором, заключенным с единым накопительным пенсионным фондом, доверительное управление пенсионными активами, МРСК рассчитывается в соответствии с подпунктами 3) и 4) пункта 23 Правил вне зависимости от размера иных активов, принятых в управление.";</w:t>
+    <w:bookmarkStart w:name="z141" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) стоимость активов, принятых в управление УИП1, составляет менее 40 000 000 000 (сорока миллиардов) тенге, то МРСК равен 107 000 (ста семи тысячам) МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:p>
-[...71 lines deleted...]
-      "23. Если:</w:t>
+    <w:bookmarkStart w:name="z142" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стоимость активов, принятых в управление УИП1, составляет более 40 000 000 000 (сорока миллиардов) тенге, то МРСК равен 107 000 (ста семи тысячам) МРП + (АПУ - 40 000 000 000 (сорок миллиардов) тенге)*0,0001, где АПУ являются активами, принятыми в инвестиционное управление;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z141" w:id="113"/>
-[...15 lines deleted...]
-      1) стоимость активов, принятых в управление УИП1, составляет менее 40 000 000 000 (сорока миллиардов) тенге, то МРСК равен 107 000 (ста семи тысячам) МРП;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) стоимость активов, принятых в управление УИП2, составляет менее 40 000 000 000 (сорока миллиардов) тенге, то МРСК равен 85 000 (восьмидесяти пяти тысячам) МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z142" w:id="114"/>
-[...15 lines deleted...]
-      стоимость активов, принятых в управление УИП1, составляет более 40 000 000 000 (сорока миллиардов) тенге, то МРСК равен 107 000 (ста семи тысячам) МРП + (АПУ - 40 000 000 000 (сорок миллиардов) тенге)*0,0001, где АПУ являются активами, принятыми в инвестиционное управление;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стоимость активов, принятых в управление УИП2, составляет более 40 000 000 000 (сорока миллиардов) тенге, то МРСК равен 85 000 (восьмидесяти пяти тысячам) МРП + (АПУ - 40 000 000 000 (сорок миллиардов) тенге)*0,0001, где АПУ являются активами, принятыми в инвестиционное управление;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z143" w:id="115"/>
-[...15 lines deleted...]
-      2) стоимость активов, принятых в управление УИП2, составляет менее 40 000 000 000 (сорока миллиардов) тенге, то МРСК равен 85 000 (восьмидесяти пяти тысячам) МРП;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) собственный капитал УИП1 или УИП2 составляет 3 000 000 000 (три миллиарда) и более, но менее 5 000 000 000 (пяти миллиардов) тенге при текущей стоимости пенсионных активов, принятых в доверительное управление:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z144" w:id="116"/>
-[...15 lines deleted...]
-      стоимость активов, принятых в управление УИП2, составляет более 40 000 000 000 (сорока миллиардов) тенге, то МРСК равен 85 000 (восьмидесяти пяти тысячам) МРП + (АПУ - 40 000 000 000 (сорок миллиардов) тенге)*0,0001, где АПУ являются активами, принятыми в инвестиционное управление;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      менее 10-кратного размера собственного капитала УИП1 или УИП2, то МРСК равен 1 029 000 (одному миллиону двадцати девяти тысячам) МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z145" w:id="117"/>
-[...15 lines deleted...]
-      3) собственный капитал УИП1 или УИП2 составляет 3 000 000 000 (три миллиарда) и более, но менее 5 000 000 000 (пяти миллиардов) тенге при текущей стоимости пенсионных активов, принятых в доверительное управление:</w:t>
+    <w:bookmarkStart w:name="z147" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      более 10-кратного размера собственного капитала УИП1 или УИП2, то МРСК равен 1 029 000 (одному миллиону двадцати девяти тысячам) МРП + (ПАПУ – 10*СК) *0,10, где ПАПУ являются пенсионными активами, принятыми в доверительное управление, СК является размером собственного капитала УИП1 или УИП2 по балансу на дату расчета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z146" w:id="118"/>
-[...15 lines deleted...]
-      менее 10-кратного размера собственного капитала УИП1 или УИП2, то МРСК равен 1 029 000 (одному миллиону двадцати девяти тысячам) МРП;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) собственный капитал УИП1 или УИП2 составляет 5 000 000 000 (пять миллиардов) тенге и более при текущей стоимости пенсионных активов, принятых в доверительное управление:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z147" w:id="119"/>
-[...15 lines deleted...]
-      более 10-кратного размера собственного капитала УИП1 или УИП2, то МРСК равен 1 029 000 (одному миллиону двадцати девяти тысячам) МРП + (ПАПУ – 10*СК) *0,10, где ПАПУ являются пенсионными активами, принятыми в доверительное управление, СК является размером собственного капитала УИП1 или УИП2 по балансу на дату расчета;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      менее 200 000 000 000 (двухсот миллиардов) тенге, то МРСК равен 1 800 000 (одному миллиону восьмистам тысячам) МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z148" w:id="120"/>
-[...15 lines deleted...]
-      4) собственный капитал УИП1 или УИП2 составляет 5 000 000 000 (пять миллиардов) тенге и более при текущей стоимости пенсионных активов, принятых в доверительное управление:</w:t>
+    <w:bookmarkStart w:name="z150" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      более 200 000 000 000 (двухсот миллиардов) тенге, то МРСК равен 1 800 000 (одному миллиону восьмистам тысячам) МРП + (ПАПУ - 200 000 000 000 (двести миллиардов) тенге)* 0,05, где ПАПУ являются пенсионными активами, принятыми УИП1 или УИП2 в доверительное управление.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z149" w:id="121"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="122"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4151,55 +4107,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4525,31 +4481,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>