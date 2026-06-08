--- v0 (2025-10-12)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0d3cb3a" w14:textId="0d3cb3a">
+    <w:p w14:paraId="3a8f64f" w14:textId="3a8f64f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в некоторые нормативные правовые акты Республики Казахстан по вопросам защиты прав потребителей финансовых услуг</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 29 января 2021 года № 6. Зарегистрировано в Министерстве юстиции Республики Казахстан 4 февраля 2021 года № 22155</w:t>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 29 января 2021 года № 6. Зарегистрировано в Министерстве юстиции Республики Казахстан 4 февраля 2021 года № 22155.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -388,137 +388,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Председатель Агентства Республики Казахстан </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">по регулированию и развитию финансового рынка </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -692,1692 +711,1844 @@
               </w:rPr>
               <w:t>от 29 января 2021 года № 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень нормативных правовых актов Республики Казахстан по вопросам защиты прав потребителей финансовых услуг, в которые вносятся изменения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 утрачивает силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Внести в </w:t>
+      2. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 26 марта 2012 года № 137 "Об утверждении Правил исчисления ставок вознаграждения в достоверном, годовом, эффективном, сопоставимом исчислении (реальной стоимости) по займам и вкладам" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 7663, опубликовано 16 августа 2012 года в газете "Казахстанская правда" № 271-273 (27090-27092) следующие изменения:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 28 января 2016 года № 8 "Об утверждении Методик расчета регулярных платежей по займам, выдаваемым банками, организациями, осуществляющими отдельные виды банковских операций, и микрокредитам, выдаваемым организациями, осуществляющими микрофинансовую деятельность, физическим лицам и предусматривающим наличие графика погашения, а также временных баз для расчета вознаграждения по таким займам, (микрокредитам)" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 13305, опубликовано 29 апреля 2016 года в Информационно-правовой системе "Әділет") следующее изменение:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Правилах</w:t>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
+        <w:t>Методиках</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> расчета регулярных платежей по займам, выдаваемым банками, организациями, осуществляющими отдельные виды банковских операций, и микрокредитам, выдаваемым организациями, осуществляющими микрофинансовую деятельность, физическим лицам и предусматривающим наличие графика погашения, а также временных баз для расчета вознаграждения по таким займам, (микрокредитам), утвержденных указанным постановлением, (далее-Методики):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>преамбулу</w:t>
+        <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkStart w:name="z25" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Настоящие Правила исчисления ставок вознаграждения в достоверном, годовом, эффективном, сопоставимом исчислении (реальной стоимости) по займам и вкладам (далее – Правила) разработаны в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан от 31 августа 1995 года "О банках и банковской деятельности в Республике Казахстан" (далее – Закон) и устанавливают порядок исчисления банками, за исключением исламских банков, и организациями, осуществляющими отдельные виды банковских операций, ставок вознаграждения в достоверном, годовом, эффективном, сопоставимом исчислении (реальной стоимости) по займам и вкладам (за исключением межбанковских).</w:t>
+      "1. Настоящие Методики расчета регулярных платежей по займам, выдаваемым банками, организациями, осуществляющими отдельные виды банковских операций, и микрокредитам, выдаваемым организациями, осуществляющими микрофинансовую деятельность, физическим лицам и предусматривающим наличие графика погашения, а также временные базы для расчета вознаграждения по таким займам (микрокредитам) (далее - Методики) разработаны в соответствии с законами Республики Казахстан от 31 августа 1995 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О банках и банковской деятельности в Республике Казахстан"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и от 26 ноября 2012 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О микрофинансовой деятельности"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и определяют методики расчета регулярных платежей по займам, выдаваемым банками, организациями, осуществляющими отдельные виды банковских операций, и микрокредитам, выдаваемым организациями, осуществляющими микрофинансовую деятельность, физическим лицам и предусматривающим наличие графика погашения, а также временные базы для расчета вознаграждения по таким займам (микрокредитам).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z26" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования Методик распространяются на филиалы банков - нерезидентов Республики Казахстан.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
-[...15 lines deleted...]
-      Требования Правил распространяются на филиалы банков-нерезидентов Республики Казахстан, за исключением филиалов исламских банков – нерезидентов Республики Казахстан.";</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 утрачивает силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 28 июля 2017 года № 136 "Об утверждении Правил предоставления банковских услуг и рассмотрения банками, организациями, осуществляющими отдельные виды банковских операций, обращений клиентов, возникающих в процессе предоставления банковских услуг" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 15541, опубликовано 7 сентября 2017 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующее изменение:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предоставления банковских услуг и рассмотрения банками, организациями, осуществляющими отдельные виды банковских операций, обращений клиентов, возникающих в процессе предоставления банковских услуг, утверждҰнных указанным постановлением, (далее - Правила):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 11</w:t>
+        <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="13"/>
-[...15 lines deleted...]
-      "11. В случае зависимости ставки вознаграждения по займу от базовых показателей (уровень инфляции, базовая ставка Национального Банка Республики Казахстан, ставка LIBOR, курс иностранной валюты и другие) банк использует значение базового показателя на дату исчисления годовой эффективной ставки вознаграждения.".</w:t>
+    <w:bookmarkStart w:name="z30" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Настоящие Правила предоставления банковских услуг и рассмотрения банками, организациями, осуществляющими отдельные виды банковских операций, обращений клиентов, возникающих в процессе предоставления банковских услуг (далее – Правила), разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 31 Закона Республики Казахстан от 31 августа 1995 года "О банках и банковской деятельности в Республике Казахстан" (далее - Закон о банках) в целях совершенствования системы предоставления банковских услуг и определения порядка рассмотрения банками, организациями, осуществляющими отдельные виды банковских операций, обращений клиентов, возникающих в процессе предоставления банковских услуг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:bookmarkStart w:name="z31" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования Правил распространяются на филиалы банков - нерезидентов Республики Казахстан.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 утрачивает силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Внести в </w:t>
+      4. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 28 января 2016 года № 8 "Об утверждении Методик расчета регулярных платежей по займам, выдаваемым банками, организациями, осуществляющими отдельные виды банковских операций, и микрокредитам, выдаваемым организациями, осуществляющими микрофинансовую деятельность, физическим лицам и предусматривающим наличие графика погашения, а также временных баз для расчета вознаграждения по таким займам, (микрокредитам)" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 13305, опубликовано 29 апреля 2016 года в Информационно-правовой системе "Әділет") следующее изменение:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="15"/>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 23 декабря 2019 года № 248 "Об утверждении Порядка заключения договора банковского займа, в том числе требований к содержанию, оформлению, обязательным условиям договора банковского займа, форм графика погашения займа и памятки для заемщика – физического лица" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 19774, опубликовано 30 декабря 2019 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Методиках</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> расчета регулярных платежей по займам, выдаваемым банками, организациями, осуществляющими отдельные виды банковских операций, и микрокредитам, выдаваемым организациями, осуществляющими микрофинансовую деятельность, физическим лицам и предусматривающим наличие графика погашения, а также временных баз для расчета вознаграждения по таким займам, (микрокредитам), утвержденных указанным постановлением, (далее-Методики):</w:t>
+        <w:t>Порядке</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заключения договора банковского займа, в том числе требований к содержанию, оформлению, обязательным условиям договора банковского займа, форм графика погашения займа и памятки для заемщика – физического лица, утвержденном указанным постановлением:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 1</w:t>
+        <w:t>пункты 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:bookmarkStart w:name="z35" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Для целей Порядка используются следующие понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z36" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "1. Настоящие Методики расчета регулярных платежей по займам, выдаваемым банками, организациями, осуществляющими отдельные виды банковских операций, и микрокредитам, выдаваемым организациями, осуществляющими микрофинансовую деятельность, физическим лицам и предусматривающим наличие графика погашения, а также временные базы для расчета вознаграждения по таким займам (микрокредитам) (далее - Методики) разработаны в соответствии с законами Республики Казахстан от 31 августа 1995 года </w:t>
-[...59 lines deleted...]
-      Требования Методик распространяются на филиалы банков - нерезидентов Республики Казахстан.".</w:t>
+      1) банк – банк второго уровня, в том числе исламский банк при проведении банковской операции, предусмотренной подпунктом 3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 52-5 Закона о банках, акционерное общество "Банк Развития Казахстана", филиал банка-нерезидента Республики Казахстан, филиал исламского банка-нерезидента Республики Казахстан, организация, осуществляющая отдельные виды банковских операций, имеющая лицензию на осуществление банковских заемных операций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:bookmarkStart w:name="z37" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кредитная линия – обязательство банка кредитовать заемщика на условиях, позволяющих заемщику самому определять время получения банковского займа, но в пределах суммы и времени, определенных правилами о внутренней кредитной политике банка для такой формы кредитования и соглашением о предоставлении (открытии) кредитной линии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z38" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) соглашение о предоставлении (открытии) кредитной линии – договор банковского займа, заключенный на условиях, позволяющих заемщику самому определять в договоре (договорах) или заявлении (заявлениях), являющемся (являющихся) неотъемлемой (неотъемлемыми) частью (частями) соглашения о предоставлении (открытии) кредитной линии, или путем использования платежной карточки, сумму и время получения займа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z39" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) вознаграждение – плата за предоставленный банковский заем, определенная в процентном выражении к сумме займа из расчета годового размера причитающихся банку денег, либо, в случаях, предусмотренных Порядком, в фиксированной сумме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z40" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Договор банковского займа (далее – договор) подписывается сторонами и содержит условия, установленные законодательством Республики Казахстан для договоров соответствующего вида, условия, определенные по соглашению сторон, а также обязательные условия согласно следующему перечню:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z41" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) общие условия договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z42" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) права заемщика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z43" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) права банка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z44" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обязанности банка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z45" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ограничения для банка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z46" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ответственность сторон за нарушение обязательств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z47" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) порядок внесения изменений в условия договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z48" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) условие, предусматривающее, что при уступке банком права (требования) по договору третьему лицу требования и ограничения, предъявляемые законодательством Республики Казахстан к взаимоотношениям кредитора с заемщиком в рамках договора, распространяются на правоотношения заемщика с третьим лицом, которому уступлено право (требование).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Внести в </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "11. Договор заключается между банком и заемщиком в письменной форме, на казахском и русском языках с приложением в необходимых случаях перевода на другие языки, а в случае заключения договора с иностранными лицами - на казахском и приемлемом для сторон языке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z51" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Указание в договоре ссылок на внутренние документы банка и иные документы, которые могут изменяться в период срока действия договора в одностороннем порядке и недоступны для ознакомления заемщиком, не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z52" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Текст договора печатается на листах формата А4, шрифтом "Times New Rоmаn" размером не менее двенадцати, с обычным межбуквенным, одинарным межстрочным интервалами и применением абзацных отступов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z53" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Условия, указанные в подпунктах 1), 2), 3), 4), 5), 6), 7), 8), 9), 10), 11), 12), 13), 14) и 15) пункта 3 и подпункте 6) пункта 2 Порядка, отражаются в договоре после титульного листа в указанной последовательности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z54" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При предоставлении кредитной линии посредством заключения соглашения о предоставлении (открытии) кредитной линии, а также в рамках него договора (договоров) или подачи заемщиком заявления (заявлений), являющегося (являющихся) неотъемлемой (неотъемлемыми) частью (частями) соглашения о предоставлении (открытии) кредитной линии и на основании которого (которых) осуществляется выдача очередного займа:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z55" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в соглашении о предоставлении (открытии) кредитной линии указывается общая сумма и общий срок кредитной линии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z56" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      условия, предусмотренные в подпунктах 1), 2), 3), 4), 5), 6), 8), 11) и 15) пункта 3 Порядка, указываются в договоре или заявлении после титульного листа в указанной последовательности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z57" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      условия, предусмотренные в подпунктах 6), 7) и 9) пункта 2, в пунктах 4, 5, 6, 7 и 8, подпунктах 7), 9), 10), 12), 13), 14), 16), 17) и 18) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Порядка, в случае их указания в соглашении о предоставлении (открытии) кредитной линии не требуют дополнительного указания в договоре или заявлении.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить.".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 утрачивает силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 28 июля 2017 года № 136 "Об утверждении Правил предоставления банковских услуг и рассмотрения банками, организациями, осуществляющими отдельные виды банковских операций, обращений клиентов, возникающих в процессе предоставления банковских услуг" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 15541, опубликовано 7 сентября 2017 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующее изменение:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="19"/>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 28 ноября 2019 года № 218 "Об утверждении Перечня комиссий и иных платежей, связанных с выдачей и обслуживанием банковского займа, выданного физическому лицу" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 19702, опубликовано 11 декабря 2019 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующее изменение:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Правилах</w:t>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
+        <w:t>Перечне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> комиссий и иных платежей, связанных с выдачей и обслуживанием банковского займа, выданного физическому лицу, утвержденном указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>преамбулу</w:t>
-[...620 lines deleted...]
-      Указание в договоре ссылок на внутренние документы банка и иные документы, которые могут изменяться в период срока действия договора в одностороннем порядке и недоступны для ознакомления заемщиком, не допускается.</w:t>
+        <w:t>подпункт 5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5) платежи клиента в пользу страховой организации, если выгодоприобретателем по договору страхования в случае наступления страхового случая выступают банк второго уровня, филиал банка-нерезидента Республики Казахстан, организация, осуществляющая отдельные виды банковских операций (далее - банк), за исключением платежей клиента в пользу страховой организации при страховании предмета залога по договору залога, обеспечивающего обязательства клиента по договору банковского займа, и находящегося в пользовании залогодателя;".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z52" w:id="40"/>
-[...350 lines deleted...]
-    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>