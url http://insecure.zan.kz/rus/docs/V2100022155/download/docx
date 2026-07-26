--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3a8f64f" w14:textId="3a8f64f">
+    <w:p w14:paraId="cd1887c" w14:textId="cd1887c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2500,55 +2500,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>