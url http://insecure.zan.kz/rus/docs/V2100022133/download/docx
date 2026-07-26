--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d45e473" w14:textId="d45e473">
+    <w:p w14:paraId="800a5be" w14:textId="800a5be">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,70 +86,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 30 марта 2020 года № 36 "Об утверждении Правил выдачи и оснований отказа в выдаче разрешения на открытие банка, Правил лицензирования банковских операций, а также иных операций и деятельности на рынке ценных бумаг, осуществляемых банками"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 25 января 2021 года № 4. Зарегистрировано в Министерстве юстиции Республики Казахстан 28 января 2021 года № 22133. Утратил силу постановлением Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 3 апреля 2026 года № 41</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьями 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -777,137 +855,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее постановление вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Председатель Агентства Республики Казахстан </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">по регулированию и развитию финансового рынка </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -915,155 +1012,175 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Абылкасымова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z22" w:id="14"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство национальной экономики</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z23" w:id="15"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Министерство цифрового развития, инноваций и </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">аэрокосмической промышленности </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2461,863 +2578,1107 @@
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z65" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Заявление о выдаче разрешения на открытие банка</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z66" w:id="54"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z66" w:id="54"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (фамилия, имя, отчество (при его наличии) физического лица, индивидуальный  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">идентификационный номер (при наличии), наименование юридического лица,  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бизнес идентификационный номер (при наличии), фамилия, имя, отчество</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (при  его наличии) представителя юридического лица) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(ссылка на нотариально или иным образом удостоверенный документ, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">___________________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">подтверждающий полномочия заявителя на подачу настоящего заявления </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   от имени учредителей) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(место работы заявителя и занимаемая им должность, место жительства,  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">юридический адрес) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">просит в соответствии с протоколом учредительного собрания № ____ от "___" ____________ года:   </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1) выдать разрешение на открытие _______________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________________________________________________________________;  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование и место нахождения создаваемого банка)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2) выдать лицензию на проведение (указать вид валюты – в национальной и </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (или) иностранной):  банковских операций:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">иных операций, предусмотренных банковским законодательством  Республики Казахстан: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________;  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) выдать согласие на приобретение _____________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(фамилия, имя, отчество (при его наличии) физического лица, наименование   </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">юридического лица (при наличии)) статуса крупного участника банка и (или) банковского холдинга; </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нужное выбрать)   (заполняется в случае необходимости)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">4) выдать разрешение на создание ______________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(фамилия, имя, отчество (при его наличии) физического лица, наименование   </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">юридического лица (при наличии)) дочерней организации или значительное участие в капитале  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">__________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (нужное выбрать)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________;  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование открываемого банка)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(заполняется в случае необходимости) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5) выдать согласие на назначение (избрание) следующих руководящих  работников банка:  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________;   </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(фамилия, имя, отчество (при его наличии), должность)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">6) провести государственную регистрацию выпуска объявленных акций;   </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">7) провести государственную регистрацию юридического лица.  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Сведения об условиях и порядке приобретения акций банка, включая описание  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>источников и средств, используемых для приобретения акций________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Учредитель (учредители) подтверждает (подтверждают) достоверность  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">прилагаемых к заявлению документов и сведений, а также своевременное  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">представление уполномоченному органу информации, запрашиваемой в связи с  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рассмотрением настоящего заявления.  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Учредитель (учредители) представляет (представляют) согласие на сбор и  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">обработку персональных данных и на использование сведений, составляющих  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">охраняемую законом тайну, содержащихся в информационных системах.  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение (указать перечень направляемых документов и сведений,  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">количество экземпляров и листов по каждому из них): </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(электронная цифровая подпись заявителя, дата)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3517,688 +3878,872 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Заявление о выдаче разрешения на открытие филиала </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   банка-нерезидента Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z70" w:id="56"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z70" w:id="56"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">наименование банка-нерезидента Республики Казахстан, бизнес- идентификационный номер </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">или иной уникальный номер, формируемый для юридического лица в стране государства, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">резидентом которого является банк- нерезидент Республики Казахстан (при наличии), </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">фамилия, имя, отчество (при его наличии) представителя банка-нерезидента Республики Казахстан) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(ссылка на нотариально или иным образом удостоверенный документ, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> подтверждающий полномочия заявителя на подачу настоящего заявления </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">от имени банка-нерезидента Республики Казахстан) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(место работы заявителя и занимаемая им должность, место жительства,  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">______________________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> юридический адрес) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>просит в соответствии с решением ________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">______________________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование органа банка-нерезидента Республики Казахстан, принявшего решение) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">об открытии филиала на территории Республики Казахстан № _____________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">от "___" _______ 20___ года:  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1) выдать разрешение на открытие ________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">______________________________________________________________________________;  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование и место открываемого филиала банка-нерезидента Республики Казахстан)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2) выдать открываемому филиалу банка-нерезидента Республики Казахстан лицензию на проведение </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(указать вид валюты – в национальной и (или) иностранной): банковских операций: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">иных операций, предусмотренных банковским законодательством Республики Казахстан: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________;  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3) выдать согласие на назначение (избрание) следующих руководящих  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">работников филиала банка-нерезидента Республики Казахстан:  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________;  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(фамилия, имя, отчество (при его наличии), должность)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">4) произвести учетную регистрацию филиала банка-нерезидента  Республики Казахстан.  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Банк-нерезидент Республики Казахстан подтверждает достоверность прилагаемых</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">к заявлению документов и сведений, а также своевременное представление  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">уполномоченному органу информации, запрашиваемой в связи с рассмотрением настоящего заявления.  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Предоставляю согласие на сбор и обработку персональных данных и на использование сведений, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">составляющих охраняемую законом тайну, содержащихся в информационных системах.  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z71" w:id="57"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Приложение (указать перечень направляемых документов и сведений, количество  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">экземпляров и листов по каждому из них): </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(электронная цифровая подпись заявителя, дата)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4334,2888 +4879,3141 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Стандарт государственной услуги "Выдача разрешения на открытие банка, филиала банка-нерезидента Республики Казахстан"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="391"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="10326"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="391" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1583" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10326" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Агентство Республики Казахстан по регулированию и развитию финансового рынка.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="391" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1583" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Способы предоставления государственной услуги </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10326" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Веб-портал "электронного правительства" www.egov.kz (далее – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="391" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1583" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10326" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 В течение 65 (шестидесяти пяти) рабочих дней со дня обращения на портал. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="391" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1583" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10326" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z74" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электронная (полностью автоматизированная)/</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 оказываемая по принципу "одного заявления"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="59"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="391" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1583" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Результат оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10326" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z75" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уведомление о выдаче разрешения на открытие банка, филиала банка-нерезидента Республики Казахстан с приложением разрешения на открытие банка, филиала банка-нерезидента Республики Казахстан по форме согласно приложению 4 к Правилам либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма результата оказания государственной услуги: электронная.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="60"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="391" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1583" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10326" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="391" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1583" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10326" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z76" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) услугодателя – с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 18.30 часов с перерывом на обед с 13.00 до 14.30 часов, за исключением выходных и праздничных дней в соответствии с трудовым законодательством Республики Казахстан;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2) портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем). </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="61"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="391" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1583" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов, необходимых для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10326" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z77" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 При обращении услугополучателя для получения разрешения на открытие банка: </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) заявление о выдаче разрешения на открытие банка по форме согласно приложению 1 к Правилам в виде электронного документа, удостоверенного электронной цифровой подписью (далее – ЭЦП) заявителя, (с приложением документа, подтверждающего полномочия заявителя на подачу данного заявления);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2) электронная копия протокола учредительного собрания, засвидетельствованного нотариально и оформленного в установленном законодательством Республики Казахстан порядке; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) электронные копии сведений об учредителе – физическом лице с долей в уставном капитале банка менее 10 (десяти) процентов по форме согласно приложению 1 к настоящему Стандарту государственной услуги;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) электронные копии сведений об учредителе – юридическом лице с долей в уставном капитале банка менее 10 (десяти) процентов по форме согласно приложению 2 к настоящему Стандарту государственной услуги;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">5) документы и сведения, представляемые в соответствии со </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьей 11-1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Закона Республики Казахстан от 31 августа 1995 года "О банках и банковской деятельности в Республике Казахстан" (далее – Закон о банках);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">6) документы и сведения, представляемые в соответствии со </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьей 17-1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Закона о банках, в случае необходимости получения услугополучателем статуса крупного участника банка или банковского холдинга, за исключением заявления и бизнес-плана, предусмотренных статьей 17-1 Закона о банках;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7) электронные копии документов, подтверждающих условия и порядок приобретения акций, а также источники и средства, используемые для приобретения акций.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Источником, используемым для приобретения акций банка, являются средства, указанные в подпункте 1) пункта 4 статьи 17-1 Закона о банках;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8) электронная копия бизнес-плана вновь создаваемого банка, утвержденного лицом, уполномоченным учредителями на подписание документов, с учетом требований согласно приложению 3 к настоящему Стандарту государственной услуги;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">9) документы лиц, предлагаемых на должности руководящих работников банка, в соответствии с требованиями </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьи 20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Закона о банках;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">10) документы, предусмотренные подпунктами 2) и 5) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пункта 4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> статьи 11 Закона Республики Казахстан от 2 июля 2003 года "О рынке ценных бумаг".</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Документы, подтверждающие оплату объявленных акций, размещаемых среди учредителей акционерного общества, представляются услугополучателем не позднее 3 (трех) рабочих дней со дня государственной регистрации юридического лица;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">11) документы, предусмотренные </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьей 6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Закона Республики Казахстан от 17 апреля 1995 года "О государственной регистрации юридических лиц и учетной регистрации филиалов и представительств";</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12) сведения и документы, подтверждающие наличие в населенном пункте, где расположен исполнительный орган банка, собственного помещения с централизованным доступом к автоматизированной банковской информационной системе;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13) электронная копия письменного уведомления услугодателя (для банков – нерезидентов Республики Казахстан – органа банковского надзора) соответствующего государства о том, что данному лицу разрешается владеть акциями банка-резидента Республики Казахстан, либо электронная копия заявления уполномоченного органа (для банков-нерезидентов Республики Казахстан – органа банковского надзора) соответствующего государства о том, что такое разрешение по законодательству государства указанного учредителя не требуется (для учредителей – нерезидентов Республики Казахстан).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">При обращении услугополучателя для получения разрешения на открытие филиала банка-нерезидента Республики Казахстан: </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) заявление о выдаче разрешения на открытие филиала банка-нерезидента Республики Казахстан по форме согласно приложению 2 к Правилам в виде электронного документа, удостоверенного ЭЦП заявителя (с приложением документа, подтверждающего полномочия заявителя на подачу данного заявления);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2) электронная копия решения услугополучателя об открытии филиала на территории Республики Казахстан; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">3) электронная копия проекта положения о филиале банка-нерезидента Республики Казахстан; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">4) электронные копии учредительных документов банка-нерезидента Республики Казахстан (нотариально засвидетельствованные в случае непредставления оригиналов для сверки); </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5) электронные копии сведений о банке-нерезиденте Республики Казахстан по форме согласно приложению 4 к настоящему Стандарту государственной услуги;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">6) электронная копия организационной структуры филиала банка-нерезидента Республики Казахстан и сведений об аффилированных лицах услугополучателя; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">7) электронная копия бизнес-плана открываемого филиала банка-нерезидента Республики Казахстан, утвержденного должностным лицом услугополучателя либо лицом, уполномоченным услугополучателем на подписание документов, с учетом требований согласно приложению 3 к настоящему Стандарту государственной услуги; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8) электронные копии документов лиц, предлагаемых на должности руководящих работников филиала банка-нерезидента Республики Казахстан;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">9) электронная копия документа, удостоверяющего наличие у услугополучателя минимально требуемого рейтинга одного из рейтинговых агентств, перечень которых устанавливается постановлением Правления Национального Банка Республики Казахстан от 24 декабря 2012 года № 385 "Об установлении минимального рейтинга для юридических лиц и стран, необходимость наличия которого требуется в соответствии с законодательством Республики Казахстан, регулирующим деятельность финансовых организаций, перечня рейтинговых агентств, присваивающих данный рейтинг", на день представления заявления; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10) электронная копия письменного уведомления органа финансового надзора государства, резидентом которого является услугополучатель, об отсутствии возражений против открытия филиала банка-нерезидента Республики Казахстан на территории Республики Казахстан, либо заявление о том, что такое разрешение по законодательству государства, резидентом которого является услугополучатель, не требуется;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11) электронная копия письменного подтверждения органа финансового надзора государства, резидентом которого является услугополучатель, о наличии у услугополучателя действующей лицензии на осуществление банковской деятельности;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12) электронная копия письменного подтверждения органа финансового надзора государства, резидентом которого является услугополучатель, об отсутствии у услугополучателя нарушений пруденциальных нормативов и иных обязательных к соблюдению норм и лимитов, установленных законодательством государства, резидентом которого является услугополучатель, в течение двух лет, предшествующих представлению заявления;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13) электронная копия письменного обязательства услугополучателя о безусловном и незамедлительном исполнении услугополучателем обязательств, связанных с деятельностью его филиала, действующего на территории Республики Казахстан, в случае их неисполнения и (или) ненадлежащего исполнения со стороны филиала;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">14) документы, предусмотренные </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьей 6-2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Закона Республики Казахстан "О государственной регистрации юридических лиц и учетной регистрации филиалов и представительств";</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15) электронные копии сведений и документов, подтверждающих наличие на территории Республики Казахстан, где расположен филиал банка-нерезидента Республики Казахстан, собственного помещения с центром обработки данных (сервером);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16) электронная копия действующей лицензии услугополучателя, выданной органом финансового надзора государства, резидентом которого является услугополучатель.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="62"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="391" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1583" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10326" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z109" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 При выдаче разрешения на открытие банка: </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1) несоответствие наименования банка требованиям пунктов 2, 3, 3-1 и 4 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьи 15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Закона о банках;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2) неустойчивость финансового положения учредителей банка. </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Под неустойчивостью финансового положения понимается наличие признаков, установленных в </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пункте 10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> статьи 17-1 Закона о банках;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">3) случаи, когда учредитель – физическое лицо, либо первый руководитель исполнительного органа (лицо, единолично осуществляющее функции исполнительного органа), органа управления (в случае его создания) учредителя – юридического лица: </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>имеет непогашенную или неснятую в установленном законом порядке судимость;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>занимал должность первого руководителя совета директоров, первого руководителя правления или его заместителя, главного бухгалтера финансовой организации в период не более чем за 1 (один) год до принятия уполномоченным органом решения об отнесении банка к категории неплатежеспособных банков, о консервации страховой (перестраховочной) организации, о принудительном выкупе ее акций, о лишении лицензии финансовой организации, а также о принудительной ликвидации финансовой организации или признании ее банкротом в установленном законодательством Республики Казахстан порядке. Указанное требование применяется в течение 5 (пяти) лет после принятия уполномоченным органом решения об отнесении банка к категории неплатежеспособных банков, о консервации страховой (перестраховочной) организации, принудительном выкупе ее акций, о лишении лицензии финансовой организации, а также о принудительной ликвидации финансовой организации или признании ее банкротом в установленном законодательством Республики Казахстан порядке;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">4) несоблюдение требований </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьи 17-1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Закона о банках;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5) несоблюдение ограничений, установленных статьей 17 Закона о банках;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6) отказ в выдаче согласия уполномоченным органом на приобретение статуса крупного участника банка, банковского холдинга;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7) отказ в выдаче разрешения на создание (приобретение) дочерней организации банка;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">8) бизнес-план создаваемого банка и иные представленные услугополучателем документы не показывают, что: </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">по истечении первых 3 (трех) финансовых (операционных) лет деятельность банка будет рентабельной; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">банк намерен соблюдать требования к ограничению риска и создать надлежащую структуру управления; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>банк обладает организационной структурой, соответствующей планам его деятельности;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>банк обладает учетной и контрольной структурой, соответствующей планам его деятельности.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">При выдаче разрешения на открытие филиала банка-нерезидента Республики Казахстан: </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1) несоответствие требованиям, указанным в </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пункте 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> статьи 13-1 Закона о банках;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2) несоблюдение требований, установленных подпунктами 8) и 11) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пункта 2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> статьи 13-1 Закона о банках;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) бизнес-план и иные представленные документы не показывают, что:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по истечении первых трех финансовых (операционных) лет деятельность филиала банка-нерезидента Республики Казахстан будет рентабельной;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>филиал банка-нерезидента Республики Казахстан намерен соблюдать требования к ограничению риска и создать надлежащую структуру управления;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>филиал банка-нерезидента Республики Казахстан обладает организационной структурой, соответствующей планам его деятельности;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>филиал банка-нерезидента Республики Казахстан обладает учетной и контрольной структурой, соответствующей планам его деятельности;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">4) несоответствие наименования филиала банка-нерезидента Республики Казахстан требованиям </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пункта 2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> статьи 4-1 Закона о банках;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) неустранение замечаний уполномоченного органа по представленным документам в установленный им срок.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="63"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="391" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1583" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом особенностей оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10326" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z134" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Адрес места оказания государственной услуги размещен на официальном интернет-ресурсе услугодателя.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа через "личный кабинет" портала, а также Единого контакт-центра по вопросам оказания государственных услуг.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Контактные телефоны справочных служб по вопросам оказания государственной услуги размещены на официальном интернет-ресурсе услугодателя. Единый контакт-центр по вопросам оказания государственных услуг: 8-800-080-7777, 1414.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Государственная услуга осуществляется по принципу "одного заявления", предусматривающему оказание совокупности нескольких государственных услуг на основании одного заявления, по выбору услугополучателя. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="64"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7542,892 +8340,930 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Сведения об учредителе – физическом лице с долей в уставном капитале</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          банка менее 10 (десяти) процентов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z142" w:id="67"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z142" w:id="67"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (наименование банка)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">на "___" _____________________ 20___ года  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Учредитель____________________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Дата рождения ________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Место рождения ______________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Гражданство __________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Данные документа, удостоверяющего личность ____________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Индивидуальный идентификационный номер (при наличии)__________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7. Место жительства и юридический адрес____________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8. Номер телефона (код города, рабочий и домашний)___________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">9. Сведения о супруге, близких родственниках (родители, брат, сестра, дети) и  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>свойственниках (родители, брат, сестра, дети супруга (супруги)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1660"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2123"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5195" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, отчество (при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1661" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Год рождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1661" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Родственные отношения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место работы и должность</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5195" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1661" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1661" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5195" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1661" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1661" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z143" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Сведения о трудовой деятельности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z144" w:id="69"/>
@@ -8441,1672 +9277,1712 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В данном пункте указываются сведения о трудовой деятельности учредителя – физического лица, а также членстве в органе управления, в том числе с даты окончания высшего учебного заведения, а также период, в течение которого учредителем – физическим лицом трудовая деятельность не осуществлялась.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="923"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1695"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2633" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Период работы (дата, месяц, год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5201" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место работы (с указанием страны регистрации организации, в случае если организация, является нерезидентом Республики Казахстан)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="924" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Должность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="924" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие дисциплинарных взысканий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Причины увольнения, освобождения от должности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2633" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5201" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="924" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="924" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2633" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5201" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="924" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="924" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z145" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Сведения о юридических лицах, по отношению к которым учредитель – физическое лицо является крупным акционером либо имеет право на соответствующую долю в имуществе</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="641"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="6758"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="641" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1175" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование и место нахождения юридического лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3726" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Данные о государственной регистрации (перерегистрации), уставные виды деятельности юридического лица (перечислить основные виды деятельности)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6758" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доля участия в уставном капитале или соотношение количества акций, принадлежащих учредителю – физическому лицу, к общему количеству размещенных (за вычетом привилегированных и выкупленных) акций юридического лица (в процентах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="641" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1175" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3726" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6758" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="641" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1175" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3726" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6758" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z146" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Примечание: в графе 4 необходимо указывать долю с учетом доли, находящейся в доверительном управлении учредителя – физического лица, а также количества акций (долей), в результате владения которыми учредитель – физическое лицо в совокупности с иными лицами является крупным участником. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z147" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Сведения о том, являлся ли учредитель – физическое лицо ранее руководителем, членом органа управления, руководителем, членом исполнительного органа, главным бухгалтером финансовой организации, руководителем или заместителем руководителя филиала банка-нерезидента Республики Казахстан, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиала страхового брокера-нерезидента Республики Казахстан, крупным участником – физическим лицом, руководителем крупного участника (банковского, страхового холдинга) – юридического лица финансовой организации в период не более чем за 1 (один) год до принятия уполномоченным органом решения об отнесении банка, филиала банка-нерезидента Республики Казахстан к категории неплатежеспособных банков, филиалов банков-нерезидентов Республики Казахстан, о консервации страховой (перестраховочной) организации либо принудительном выкупе ее акций, лишении лицензии финансовой организации, филиала банка-нерезидента Республики Казахстан, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиала страхового брокера-нерезидента Республики Казахстан, повлекших их ликвидацию и (или) прекращение осуществления деятельности на финансовом рынке, либо вступления в законную силу решения суда о принудительной ликвидации финансовой организации или признании ее банкротом в установленном законодательством Республики Казахстан порядке, либо вступления в законную силу решения суда о принудительном прекращении деятельности филиала банка-нерезидента Республики Казахстан, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан в случаях, установленных законодательством Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z148" w:id="73"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z148" w:id="73"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________________________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (да (нет), </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">указать  ___________________________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   наименование организации, должность, период работы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z149" w:id="74"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Сведения о том, являлся ли учредитель – физическое лицо ранее руководителем, членом  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">органа управления, руководителем, членом исполнительного органа, главным бухгалтером  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">финансовой организации, крупным участником (крупным акционером) – физическим лицом, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> руководителем, членом органа управления, руководителем, членом исполнительного органа,  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">главным бухгалтером крупного участника (крупного акционера) – юридического лица – эмитента,  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">допустившего дефолт по выплате купонного вознаграждения по выпущенным эмиссионным ценным  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">бумагам в течение четырех и более последовательных периодов либо сумма задолженности которого  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">по выплате купонного вознаграждения по выпущенным эмиссионным ценным бумагам, по которым  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">был допущен дефолт, составляет четырехкратный и (или) более размер купонного вознаграждения,  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">либо размер дефолта по выплате основного долга по выпущенным эмиссионным ценным бумагам  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">составляет сумму, в десять тысяч раз превышающую месячный расчетный показатель, установленный  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законом о республиканском бюджете на дату выплаты _________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                   (да (нет), </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>указать ___________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               наименование организации, должность, период работы)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">14. Привлекался ли учредитель – физическое лицо к дисциплинарной ответственности за совершение  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">коррупционного правонарушения в течение 3 (трех) лет до даты обращения в уполномоченный орган с  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заявлением о выдаче разрешения на открытие банка ____________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                             (да (нет),  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>краткое описание правонарушения, реквизиты акта о</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">наложении дисциплинарного взыскания  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>с указанием оснований привлечения к ответственности)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z150" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. К сведениям прилагаются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z151" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -10163,109 +11039,121 @@
         <w:t>
       Подтверждаю, что настоящая информация была проверена мною и является достоверной и полной, а также подтверждаю наличие безупречной деловой репутации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z154" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предоставляю согласие на сбор и обработку персональных данных и на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z155" w:id="80"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z155" w:id="80"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Фамилия, имя, отчество (при его наличии) ____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(заполняется учредителем – физическим лицом собственноручно печатными буквами)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Подпись ______________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10553,2259 +11441,2296 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          Сведения об учредителе – юридическом лице  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             с долей в уставном капитале банка менее 10 (десяти) процентов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z160" w:id="82"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z160" w:id="82"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (наименование банка)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">на "___" ___________________ 20___ года  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Учредитель___________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (наименование)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Место нахождения и фактический адрес___________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(почтовый индекс, область, город, улица, номер телефона)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Сведения о государственной регистрации (перерегистрации)_________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование документа, номер и дата выдачи, кем выдан)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Бизнес-идентификационный номер (при наличии) __________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Вид деятельности______________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(указать основные виды деятельности)  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z161" w:id="83"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Резидент или нерезидент Республики Казахстан ____________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Сведения о юридических лицах, по отношению к которым учредитель – </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> юридическое лицо является крупным акционером либо имеет право на соответствующую долю в имуществе</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="641"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="6758"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="641" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1175" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование и место нахождения юридического лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3726" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Данные о государственной регистрации (перерегистрации), уставные виды деятельности юридического лица (перечислить основные виды деятельности) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6758" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доля участия в уставном капитале или соотношение количества акций, принадлежащих учредителю – юридическому лицу, к общему количеству размещенных (за вычетом привилегированных и выкупленных) акций юридического лица (в процентах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="641" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1175" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3726" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6758" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="641" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1175" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3726" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6758" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z162" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: в графе 4 необходимо указывать долю с учетом доли, находящейся в доверительном управлении учредителя – юридического лица, а также количества акций (долей), в результате владения которыми учредитель – юридическое лицо в совокупности с иными лицами является крупным участником.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z163" w:id="85"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z163" w:id="85"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Возникали ли в течение последних 3 (трех) календарных лет у учредителя - </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> юридического лица крупные финансовые проблемы, в том числе банкротство, консервация, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>санация_____________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (причины их возникновения, результаты решения этих проблем) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">9. Первый руководитель исполнительного органа (лицо, единолично  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">осуществляющее функции исполнительного органа) _______________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(фамилия, имя, отчество (при его наличии)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата рождения _______________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место рождения ______________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Гражданство _________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Данные документа, удостоверяющего личность ____________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Индивидуальный идентификационный номер (при наличии) ________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место жительства и юридический адрес__________________________________ ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z164" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Образование</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1443"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="4920"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1443" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1444" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование учебного заведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3049" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Год поступления – год окончания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1444" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специальность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4920" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Реквизиты диплома об образовании (дата и номер при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1443" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1444" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3049" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1444" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4920" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1443" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1444" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3049" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1444" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4920" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z165" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о супруге, близких родственниках (родители, брат, сестра, дети) и свойственниках (родители, брат, сестра, дети супруга (супруги)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1660"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2123"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5195" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, отчество (при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1661" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Год рождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1661" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Родственные отношения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место работы и должность</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5195" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1661" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1661" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5195" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1661" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1661" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z166" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о трудовой деятельности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z167" w:id="89"/>
@@ -12819,1710 +13744,1774 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В данном абзаце указываются сведения о всей трудовой деятельности (также членстве в органе управления), в том числе с момента окончания высшего учебного заведения, а также период, в течение которого трудовая деятельность не осуществлялась.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="923"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1695"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2633" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Период работы (дата, месяц, год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5201" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место работы (с указанием страны регистрации организации, в случае если организация, является нерезидентом Республики Казахстан)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="924" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Должность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="924" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие дисциплинарных взысканий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Причины увольнения, освобождения от должности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2633" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5201" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="924" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="924" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2633" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5201" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="924" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="924" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z168" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения об участии в уставном капитале или владении акциями юридических лиц</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="522"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="7783"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="522" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="958" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование и место нахождения юридического лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3037" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Данные о государственной регистрации (перерегистрации), уставные виды деятельности юридического лица (перечислить основные виды деятельности)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7783" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доля участия в уставном капитале или соотношение количества акций, принадлежащих первому руководителю исполнительного органа (лицу, единолично осуществляющему функции исполнительного органа),  органа управления (в случае его создания) учредителя – юридического лица,  к общему количеству голосующих акций юридического лица  (в процентах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="522" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="958" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3037" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7783" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="522" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="958" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3037" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7783" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z169" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения о том, являлся ли первый руководитель исполнительного органа (лицо, единолично осуществляющее  функции исполнительного органа) учредителя – юридического лица ранее руководителем, членом органа  управления, руководителем, членом исполнительного органа, главным бухгалтером финансовой организации,  крупным участником – физическим лицом, руководителем крупного участника (банковского, страхового холдинга) –  юридического лица финансовой организации в период не более чем за 1 (один) год до принятия уполномоченным  органом решения об отнесении банка к категории неплатежеспособных банков, о консервации финансовой  организации либо принудительном выкупе ее акций, лишении лицензии финансовой организации, повлекших ее  ликвидацию и (или) прекращение осуществления деятельности на финансовом рынке, либо вступления в законную  силу решения суда о принудительной ликвидации финансовой организации или признании ее банкротом в  установленном законодательством Республики Казахстан порядке </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z170" w:id="92"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z170" w:id="92"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">___________________________________________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 (да (нет), указать наименование </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">___________________________________________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">организации, должность, период работы)   </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Сведения о том, являлся ли первый руководитель исполнительного органа (лицо, единолично осуществляющее функции </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">исполнительного органа) учредителя – юридического лица ранее руководителем, членом органа управления, руководителем, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">членом исполнительного органа, главным бухгалтером финансовой организации, крупным участником (крупным акционером) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">– физическим лицом, руководителем, членом органа управления, руководителем, членом исполнительного органа, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">главным бухгалтером крупного участника (крупного акционера) – юридического лица – эмитента, допустившего дефолт </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">по выплате купонного вознаграждения по выпущенным эмиссионным ценным бумагам в течение четырех и более последовательных </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">периодов либо сумма задолженности которого по выплате купонного вознаграждения по выпущенным эмиссионным ценным бумагам, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">по которым был допущен дефолт, составляет  четырехкратный и (или) более размер купонного вознаграждения, либо размер дефолта </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">по выплате основного  долга по выпущенным эмиссионным ценным бумагам составляет сумму, в десять тысяч раз превышающую </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">месячный  расчетный показатель, установленный законом о республиканском бюджете на дату выплаты  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">__________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(да (нет), указать наименование организации, должность, период работы)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Привлекался ли первый руководитель исполнительного органа (лицо, единолично осуществляющее функции исполнительного органа) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">учредителя – юридического лица в качестве ответчика в судебных разбирательствах </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(да (нет), указать дату, наименование организации, ответчика в судебном  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">разбирательстве, рассматриваемый вопрос и решение суда) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Привлекался ли первый руководитель исполнительного органа (лицо, единолично осуществляющее функции исполнительного органа) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">учредителя – юридического лица к дисциплинарной ответственности за  совершение коррупционного правонарушения в течение 3 (трех) лет </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">до даты обращения в уполномоченный  орган учредителя – юридического лица с заявлением о выдаче разрешения на открытие банка </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">___________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(да (нет), краткое описание правонарушения реквизиты акта о наложении  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">дисциплинарного взыскания с указанием оснований привлечения  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>к ответственности)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z171" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. К сведениям прилагаются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:bookmarkStart w:name="z172" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -14639,109 +15628,121 @@
         <w:t>
       Предоставляю согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:bookmarkStart w:name="z178" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "___" _____________ 20___ года  </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z179" w:id="101"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z179" w:id="101"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Подпись первого руководителя исполнительного органа  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (лица, единолично осуществляющего функции исполнительного органа)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> учредителя – юридического лица   </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15631,1104 +16632,1416 @@
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z204" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Сведения о банке-нерезиденте Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z205" w:id="122"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z205" w:id="122"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование банка-нерезидента Республики Казахстан)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">на "___" _____________________ 20___ года  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Место нахождения и фактический адрес___________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(почтовый индекс, страна, область, город, улица, номер телефона)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Сведения о государственной регистрации (перерегистрации) в стране государства,  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">резидентом которого является банк-нерезидент Республики Казахстан </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование документа, номер и дата выдачи, кем выдан)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Бизнес-идентификационный номер или иной уникальный номер, формируемый  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>для юридического лица в стране государства, резидентом которого является банк-нерезидент</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Республики Казахстан (при наличии) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Лицензия на право осуществления _____________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование документа, номер и дата выдачи, кем выдан)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5. Виды деятельности _________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(указать основные виды деятельности в соответствии с лицензией)  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z206" w:id="123"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Долгосрочный кредитный рейтинг банка-нерезидента Республики Казахстан по  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>международной шкале на день представления заявления _____________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(долгосрочный кредитный рейтинг, кем присвоен)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Возникали ли в течение последних 3 (трех) календарных лет у банка-нерезидента  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Республики Казахстан крупные финансовые проблемы, в том числе банкротство,  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">консервация, санация ________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(причины их возникновения, результаты решения этих проблем)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">8. Сведения об акционерах банка-нерезидента Республики Казахстан, владеющих </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10 (десятью) и более процентами акций банка-нерезидента Республики Казахстан:  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(фамилия, имя, отчество (при его наличии) физического лица, дата, место рождения, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">гражданство, данные документа, удостоверяющего личность физического лица, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">индивидуальный идентификационный номер или иной уникальный номер, формируемый </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">для физического лица в стране государства, резидентом которого оно является (при наличии), </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">наименование юридического лица, местонахождения и фактический адрес, сведения </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">о государственной регистрации (перерегистрации) юридического лица с указанием наименования  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">документа, номера и даты выдачи, кем выдан, бизнес-идентификационный номер   </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">или иной уникальный номер, формируемый для юридического лица в стране государства, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">резидентом которого оно является (при наличии), виды деятельности юридического лица)   </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">9. Сведения о руководителе исполнительного органа (лице, единолично осуществляющем </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>функции исполнительного органа) банка-нерезидента Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(фамилия, имя, отчество (при его наличии)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) дата рождения________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) место рождения ______________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) гражданство _________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) данные документа, удостоверяющего личность ___________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">5) индивидуальный идентификационный номер или иной уникальный номер, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> формируемый для физического лица в стране государства, резидентом которого  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>является физическое лицо (при наличии) ______________)____________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">10. Сведения о руководителе органа управления банка-нерезидента Республики Казахстан </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">______________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(фамилия, имя, отчество (при его наличии)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) дата рождения_____________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) место рождения ___________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) гражданство ______________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) данные документа, удостоверяющего личность _________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">5) индивидуальный идентификационный номер или иной уникальный номер,  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">формируемый для физического лица в стране государства, резидентом которого  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">является физическое лицо (при наличии) ________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11. К сведениям прилагается финансовая отчетность за последние 2 (два) завершенных</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> финансовых года (включая консолидированную при наличии), заверенная аудиторской организацией.  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Фамилия, имя, отчество (при его наличии) руководителя исполнительного органа  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(лице, единолично осуществляющем функции исполнительного органа) банка- нерезидента </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Республики Казахстан либо лица, исполняющего его обязанности  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(с приложением подтверждающих документов)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(подпись) (дата)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16990,259 +18303,311 @@
         </w:rPr>
         <w:t xml:space="preserve">                         Республики Казахстан (выбрать нужное)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
     <w:bookmarkStart w:name="z211" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № ______ от " " ____________ __ года</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z212" w:id="127"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z212" w:id="127"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Настоящее разрешение выдано на открытие _______________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">___________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование банка, филиала банка-нерезидента Республики Казахстан) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z213" w:id="128"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Разрешение на открытие ____________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование банка, филиала банка-нерезидента Республики Казахстан)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">имеет юридическую силу до принятия уполномоченным органом по регулированию, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">контролю и надзору финансового рынка и финансовых организаций решения о выдаче </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование банка, филиала банка-нерезидента Республики Казахстан) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">лицензии на проведение банковских операций. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Председатель (заместитель Председателя) ________________________ __________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (подпись или электронная цифровая подпись) (фамилия, инициалы) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место печати (для бумажной формы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19566,2307 +20931,2524 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Стандарт государственной услуги "Выдача лицензии банкам, филиалам банков-нерезидентов Республики Казахстан на проведение банковских и иных операций, предусмотренных банковским законодательством Республики Казахстан"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="499"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="9778"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2023" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9778" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Агентство Республики Казахстан по регулированию и развитию финансового рынка.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2023" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Способы предоставления государственной услуги </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9778" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z303" w:id="215"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Веб-портал "электронного правительства" www.egov.kz (далее – портал); </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="215"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 канцелярия услугодателя.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="215"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2023" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9778" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z304" w:id="216"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Со дня сдачи пакета документов услугодателю, а также со дня обращения на портал:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="216"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) при выдаче лицензии на проведение банковских и иных операций (далее – лицензия):</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в течение 30 (тридцати) рабочих дней;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">для вновь создаваемого банка (открываемого филиала банка-нерезидента Республики Казахстан) – результат оказания государственной услуги направляется услугополучателю в течение 10 (десяти) рабочих дней со дня получения документов, подтверждающих государственную регистрацию (учетную регистрацию) услугополучателя (в случае подачи документов в соответствии с </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пунктом 2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> статьи 26 Закона Республики Казахстан от 31 августа 1995 года "О банках и банковской деятельности в Республике Казахстан" (далее – Закон о банках);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) при переоформлении лицензии:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в течение 3 (трех) рабочих дней;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>при переоформлении лицензии в случае реорганизации услугополучателя в форме выделения или разделения – не позднее 30 (тридцати) рабочих дней;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) при выдаче дубликатов лицензии – в течение 2 (двух) рабочих дней.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="216"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2023" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9778" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Электронная (частично автоматизированная) /бумажная/ оказываемая по принципу "одного заявления" </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 5. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2023" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Результат оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9778" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z311" w:id="217"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уведомление о выдаче лицензии, переоформлении лицензии, выдаче дубликата лицензии с приложением лицензии либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="217"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма результата оказания государственной услуги: электронная или бумажная.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="217"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2023" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9778" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z312" w:id="218"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) лицензионный сбор за выдачу лицензии составляет 800 (восемьсот) месячных расчетных показателей (за каждую банковскую операцию отдельно);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="218"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) лицензионный сбор за переоформление лицензии составляет 10 (десять) процентов от ставки, установленной в подпункте 1) настоящего пункта (за каждую банковскую операцию отдельно);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) лицензионный сбор за выдачу дубликата лицензии составляет 10 (десять) процентов от ставки, установленной в подпункте 1) настоящего пункта.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оплата лицензионного сбора осуществляется в наличной или безналичной форме через банки второго уровня, филиалы банков-нерезидентов Республики Казахстан, открытые на территории Республики Казахстан, или организации, осуществляющие отдельные виды банковских операций, а также в безналичной форме через платежный шлюз "электронного правительства".</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="218"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 7. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2023" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9778" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z315" w:id="219"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) услугодателя - с понедельника по пятницу с 9.00 до 18.30 часов с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней, в соответствии с трудовым законодательством Республики Казахстан;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="219"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>график приема заявлений и выдачи результатов оказания государственной услуги с 9.00 до 17.30 часов с перерывом на обед с 13.00 до 14.30 часов;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) портала - круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлений и направление результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="219"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2023" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Перечень документов, необходимых для оказания государственной услуги </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9778" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z317" w:id="220"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 При обращении вновь создаваемого банка для получения лицензии на проведение банковских и иных операций на портал:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="220"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1) запрос в форме электронного документа, удостоверенного электронной цифровой подписью (далее – ЭЦП) лица, подавшего заявление на открытие банка; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2) документ, подтверждающий оплату уставного капитала (в виде электронных копий документов в формате PDF); </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) копия документа, подтверждающего оплату лицензионного сбора (в виде электронной копии документа), за исключением случаев оплаты через платежный шлюз "электронного правительства";</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">4) документы, подтверждающие выполнение всех организационно-технических мероприятий, необходимых для осуществления деятельности в соответствии с банковским законодательством Республики Казахстан, в том числе подготовку помещения, оборудования и программного обеспечения по автоматизации ведения бухгалтерского учета и главной бухгалтерской книги, наем соответствующего персонала (в виде электронных копий документов в формате PDF); </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">5) проект правил осуществления банковской и иной деятельности (в виде электронных копий документов в формате PDF); </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">6) проект положения о службе внутреннего аудита (в виде электронных копий документов в формате PDF); </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7) проект положения о кредитном комитете (в виде электронных копий документов в формате PDF).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>При обращении открываемого филиала банка-нерезидента Республики Казахстан для получения лицензии на проведение банковских и иных операций на портал:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1) запрос в форме электронного документа, удостоверенного ЭЦП лица, подавшего заявление на открытие филиала банка-нерезидента Республики Казахстан; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2) документ, подтверждающий учетную регистрацию филиала банка-нерезидента Республики Казахстан (в виде электронных копий документов в формате PDF); </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">3) документ, подтверждающий формирование активов, принимаемых в качестве резерва, в соответствии с частью второй пункта 6 статьи 42 Закона о банках (в виде электронных копий документов в формате PDF); </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) копия документа, подтверждающего оплату лицензионного сбора (в виде электронной копии документа), за исключением случаев оплаты через платежный шлюз "электронного правительства";</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">5) документы, подтверждающие выполнение всех организационно-технических мероприятий, необходимых для осуществления деятельности в соответствии с банковским законодательством Республики Казахстан, в том числе подготовку помещения, оборудования и программного обеспечения по автоматизации ведения бухгалтерского учета и главной бухгалтерской книги, наем соответствующего персонала (в виде электронных копий документов в формате PDF); </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">6) проект правил осуществления банковской и иной деятельности (в виде электронных копий документов в формате PDF); </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">7) проект положения о службе внутреннего аудита (в виде электронных копий документов в формате PDF); </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8) проект положения о кредитном комитете (в виде электронных копий документов в формате PDF).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>При обращении услугополучателя для получения лицензии на проведение дополнительных банковских и иных операций в канцелярию услугодателя:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1) заявление о выдаче лицензии на проведение банковских и иных операций, предусмотренных банковским законодательством Республики Казахстан, по форме согласно приложению 3 к Правилам; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) копия документа, подтверждающего оплату лицензионного сбора, за исключением случаев оплаты через платежный шлюз "электронного правительства";</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) правила, определяющие общие условия проведения дополнительных видов банковских операций.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>При обращении услугополучателя для получения лицензии на проведение дополнительных банковских и иных операций на портал:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) запрос в форме электронного документа, удостоверенного ЭЦП первого руководителя услугополучателя либо лица, исполняющего его обязанности (с приложением копии подтверждающего документа о возложении исполнения обязанностей);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) документ, подтверждающий оплату лицензионного сбора (в виде электронной копии документа), за исключением случаев оплаты через платежный шлюз "электронного правительства";</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) правила, определяющие общие условия проведения дополнительных видов банковских операций (в виде электронных копий документов в формате PDF).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>При обращении услугополучателя для получения дубликата лицензии (если ранее выданная лицензия была оформлена в бумажной форме) в канцелярию услугодателя:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) заявление в произвольной форме, подписанное первым руководителем услугополучателя либо лица, исполняющего его обязанности (с приложением копии подтверждающего документа о возложении исполнения обязанностей);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) копия документа, подтверждающего оплату лицензионного сбора за право занятия отдельными видами деятельности при выдаче дубликата лицензии, за исключением случаев оплаты через платежный шлюз "электронного правительства".</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>При обращении услугополучателя для получения дубликата лицензии (если ранее выданная лицензия была оформлена в бумажной форме) на портал:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) запрос в форме электронного документа, удостоверенного ЭЦП первого руководителя услугополучателя либо лица, исполняющего его обязанности (с приложением копии подтверждающего документа о возложении исполнения обязанностей);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) документ, подтверждающий оплату лицензионного сбора за право занятия отдельными видами деятельности при выдаче дубликата лицензии (в виде электронной копии документа), за исключением случаев оплаты через платежный шлюз "электронного правительства".</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>При обращении услугополучателя для переоформления лицензии в канцелярию услугодателя:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) заявление о переоформлении лицензии по форме в соответствии с приложением 9 к Правилам;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) оригинал лицензии, в случае исключения из лицензируемого вида деятельности одной или более банковских и иных операций (если ранее выданная лицензия была оформлена в бумажной форме);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) копия документа, подтверждающего оплату лицензионного сбора за право занятия отдельными видами деятельности при переоформлении лицензии, за исключением случаев оплаты через платежный шлюз "электронного правительства";</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) копии документов, содержащих информацию об изменениях, послуживших основанием для переоформления лицензии, за исключением документов, информация из которых содержится в государственных информационных системах.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>При обращении услугополучателя для переоформления лицензии на портал:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) запрос в форме электронного документа, удостоверенного ЭЦП первого руководителя услугополучателя либо лица, исполняющего его обязанности (с приложением копии подтверждающего документа о возложении исполнения обязанностей);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) документ, подтверждающий оплату лицензионного сбора за право занятия отдельными видами деятельности при переоформлении лицензии (в виде электронной копии документа), за исключением случаев оплаты через платежный шлюз "электронного правительства";</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) копии документов, содержащих информацию об изменениях, послуживших основанием для переоформления лицензии, за исключением документов, информация из которых содержится в государственных информационных системах (в виде электронных копий документов в формате PDF);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 4) оригинал лицензии, в случае исключения из лицензируемого вида деятельности одной или более банковских и иных операций (если ранее выданная лицензия была оформлена в бумажной форме), направляется в канцелярию услугополучателя. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="220"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2023" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9778" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z357" w:id="221"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -21895,591 +23477,655 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> статьи 26 Закона о банках; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="221"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) несоблюдение банковским конгломератом, в состав которого входит банк, установленных пруденциальных нормативов и других обязательных к соблюдению норм и лимитов в период за 6 (шесть) месяцев до подачи заявления о выдаче лицензии на проведение банковских и иных операций;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">3) невыполнение требования по формированию активов филиала банка-нерезидента Республики Казахстан, принимаемых в качестве резерва, в соответствии с частью второй </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пункта 6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> статьи 42 Закона о банках;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) отсутствие у банка-нерезидента Республики Казахстан действующей лицензии на проведение аналогичной по существу банковской или иной операции, выданной органом финансового надзора государства, резидентом которого является банк-нерезидент Республики Казахстан;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">5) несоответствие размера, состава и структуры уставного капитала банка требованиям </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьи 16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Закона о банках; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6) несоответствие представленных документов требованиям законодательства Республики Казахстан;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7) несогласование руководящего работника из числа кандидатов, предлагаемых к назначению (избранию) (для вновь создаваемого банка, открываемого филиала банка-нерезидента Республики Казахстан);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">8) несоблюдение требования, указанного в </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пункте 1-1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> статьи 20 Закона о банках, по наличию в числе руководящих работников филиала банка-нерезидента Республики Казахстан не менее двух руководящих работников-резидентов Республики Казахстан; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9) не внесен лицензионный сбор за право занятия отдельными видами деятельности в случае подачи заявления на выдачу лицензии на вид деятельности;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о приостановлении или запрещении деятельности или отдельных видов деятельности, подлежащих лицензированию;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11) судом на основании представления судебного исполнителя временно запрещено выдавать услугополучателю-должнику лицензию;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12) занятие видом деятельности запрещено законами Республики Казахстан для данной категории юридических лиц;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13) установлена недостоверность документов, представленных услугополучателем для получения лицензии, и (или) данных (сведений), содержащихся в них.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугодатель отказывает в переоформлении лицензии в случае ненадлежащего оформления документов, указанных в частях седьмой и восьмой пункта 8 Стандарта государственной услуги "Выдача лицензии банкам, филиалам банков-нерезидентов Республики Казахстан на проведение банковских и иных операций, предусмотренных банковским законодательством Республики Казахстан".</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="221"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2023" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9778" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z370" w:id="222"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Адрес места оказания государственной услуги размещен на официальном интернет-ресурсе услугодателя. </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="222"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также Единого контакт-центра по вопросам оказания государственных услуг. </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Контактные телефоны справочных служб по вопросам оказания государственной услуги размещены на официальном интернет-ресурсе услугодателя. Единый контакт-центр по вопросам оказания государственных услуг: 8-800-080-7777, 1414.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выдача лицензии банкам, филиалам банков-нерезидентов Республики Казахстан на проведение банковских и иных операций, предусмотренных банковским законодательством Республики Казахстан, предусмотренной в рамках получения услугополучателем разрешения на открытие банка, филиала банка-нерезидента Республики Казахстан, осуществляется услугодателем по принципу "одного заявления", предусматривающему оказание совокупности нескольких государственных услуг на основании одного заявления.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="222"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -22670,2643 +24316,2916 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Стандарт государственной услуги "Выдача лицензии на проведение банковских и иных операций, осуществляемых исламскими банками, филиалами исламских банков-нерезидентов Республики Казахстан"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="576"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="9744"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9744" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Агентство Республики Казахстан по регулированию и развитию финансового рынка.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Способы предоставления государственной услуги </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9744" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z375" w:id="224"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Веб-портал "электронного правительства" www.egov.kz (далее – портал); </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="224"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 канцелярия услугодателя.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="224"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9744" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z376" w:id="225"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Со дня сдачи пакета документов услугодателю, а также со дня обращения на портал:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="225"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) при выдаче лицензии на проведение банковских и иных операций, осуществляемых исламскими банками (далее – лицензия):</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в течение 30 (тридцати) рабочих дней;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">для вновь создаваемого исламского банка (открываемого филиала исламского банка-нерезидента Республики Казахстан) – результат оказания государственной услуги направляется услугополучателю в течение 10 (десяти) рабочих дней со дня получения документов, подтверждающих государственную регистрацию (учетную регистрацию) услугополучателя (в случае подачи документов в соответствии с </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пунктом 2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> статьи 26 Закона Республики Казахстан от 31 августа 1995 года "О банках и банковской деятельности в Республике Казахстан" (далее – Закон о банках);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) при переоформлении лицензии:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в течение 3 (трех) рабочих дней;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>при переоформлении лицензии в случае реорганизации услугополучателя в форме выделения или разделения - не позднее 30 (тридцати) рабочих дней;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) при выдаче дубликатов лицензии – в течение 2 (двух) рабочих дней.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="225"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9744" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электронная (частично автоматизированная) /бумажная/ оказываемая по принципу "одного заявления"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 5. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Результат оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9744" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z383" w:id="226"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уведомление о выдаче лицензии, переоформлении лицензии, выдаче дубликата лицензии с приложением лицензии либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="226"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма результата оказания государственной услуги: электронная или бумажная.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="226"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9744" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z384" w:id="227"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) лицензионный сбор за выдачу лицензии составляет 800 (восемьсот) месячных расчетных показателей (за каждую банковскую операцию отдельно);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="227"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) лицензионный сбор за переоформление лицензии составляет 10 (десять) процентов от ставки, установленной в подпункте 1) настоящего пункта;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) лицензионный сбор за выдачу дубликата лицензии составляет 10 (десять) процентов от ставки, установленной в подпункте 1) настоящего пункта.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оплата лицензионного сбора осуществляется в наличной или безналичной форме через банки второго уровня, филиалы банков-нерезидентов Республики Казахстан, открытые на территории Республики Казахстан, или организации, осуществляющие отдельные виды банковских операций, а также в безналичной форме через платежный шлюз "электронного правительства".</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="227"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 7. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9744" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z387" w:id="228"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) услугодателя – с понедельника по пятницу с 9.00 до 18.30 часов с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней, в соответствии с трудовым законодательством Республики Казахстан;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="228"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>график приема заявлений и выдачи результатов оказания государственной услуги с 9.00 до 17.30 часов с перерывом на обед с 13.00 до 14.30 часов;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлений и направление результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="228"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов, необходимых для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9744" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z389" w:id="229"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 При обращении вновь создаваемого исламского банка для получения лицензии на проведение банковских и иных операций на портал: </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="229"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1) запрос в форме электронного документа, удостоверенного электронной цифровой подписью (далее – ЭЦП) лица, подавшего заявление на открытие исламского банка; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2) документ, подтверждающий оплату уставного капитала (в виде электронных копий документов в формате PDF); </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) копия документа, подтверждающего оплату лицензионного сбора (в виде электронной копии документа), за исключением случаев оплаты через платежный шлюз "электронного правительства";</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">4) документы, подтверждающие выполнение всех организационно-технических мероприятий, необходимых для осуществления деятельности в соответствии с банковским законодательством Республики Казахстан, в том числе подготовку помещения, оборудования и программного обеспечения по автоматизации ведения бухгалтерского учета и главной бухгалтерской книги, наем соответствующего персонала (в виде электронных копий документов в формате PDF); </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">5) проект правил осуществления банковской и иной деятельности (в виде электронных копий документов в формате PDF); </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">6) проект положения о службе внутреннего аудита (в виде электронных копий документов в формате PDF); </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7) проект положения о кредитном комитете (в виде электронных копий документов в формате PDF).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>При обращении открываемого филиала исламского банка-нерезидента Республики Казахстан для получения лицензии на проведение банковских и иных операций на портал:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1) запрос в форме электронного документа, удостоверенного ЭЦП лица, подавшего заявление на открытие филиала исламского банка-нерезидента Республики Казахстан; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2) документ, подтверждающий учетную регистрацию филиала исламского банка-нерезидента Республики Казахстан (в виде электронных копий документов в формате PDF); </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">3) документ, подтверждающий формирование активов, принимаемых в качестве резерва, в соответствии с частью второй пункта 6 статьи 42 Закона о банках (в виде электронных копий документов в формате PDF); </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) копия документа, подтверждающего оплату лицензионного сбора (в виде электронной копии документа), за исключением случаев оплаты через платежный шлюз "электронного правительства";</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">5) документы, подтверждающие выполнение всех организационно-технических мероприятий, необходимых для осуществления деятельности в соответствии с банковским законодательством Республики Казахстан, в том числе подготовку помещения, оборудования и программного обеспечения по автоматизации ведения бухгалтерского учета и главной бухгалтерской книги, наем соответствующего персонала (в виде электронных копий документов в формате PDF); </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">6) проект правил осуществления банковской и иной деятельности (в виде электронных копий документов в формате PDF); </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">7) проект положения о службе внутреннего аудита (в виде электронных копий документов в формате PDF); </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8) проект положения о кредитном комитете (в виде электронных копий документов в формате PDF).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">При обращении услугополучателя для получения лицензии на проведение дополнительных банковских и иных операций в канцелярию услугодателя: </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1) заявление о выдаче лицензии на проведение банковских и иных операций, осуществляемых исламскими банками, филиалами исламских банков-нерезидентов Республики Казахстан по форме согласно приложению 4 к Правилам; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) копия документа, подтверждающего оплату лицензионного сбора, за исключением случаев оплаты через платежный шлюз "электронного правительства";</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) правила об общих условиях проведения дополнительных видов банковских операций.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>При обращении услугополучателя для получения лицензии на проведение дополнительных банковских и иных операций на портал:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) запрос в форме электронного документа, удостоверенного ЭЦП первого руководителя услугополучателя либо лица, исполняющего его обязанности (с приложением копии подтверждающего документа о возложении исполнения обязанностей);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) документ, подтверждающий оплату лицензионного сбора (в виде электронной копии документа), за исключением случаев оплаты через платежный шлюз "электронного правительства";</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) правила об общих условиях проведения дополнительных видов банковских операций (в виде электронных копий документов в формате PDF).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">При обращении услугополучателя для получения лицензии при добровольной реорганизации банка в форме конвертации в исламский банк в канцелярию услугодателя: </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1) заявление о выдаче лицензии на проведение банковских и иных операций, осуществляемых исламскими банками, филиалами исламских банков-нерезидентов Республики Казахстан по форме согласно приложению 4 к Правилам; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) копия устава исламского банка, в случае отсутствия его на интернет-ресурсе депозитария финансовой отчетности или возможности получения его услугодателем через портал (нотариально засвидетельствованная в случае непредставления оригинала устава для сверки);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) копия документа, подтверждающего оплату в бюджет лицензионного сбора на право занятия отдельными видами деятельности, за исключением случаев оплаты через платежный шлюз "электронного правительства";</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) положение о совете по принципам исламского финансирования банка;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5) правила об общих условиях проведения операций исламского банка;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6) правила о внутренней кредитной политике исламского банка.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>При обращении услугополучателя для получения лицензии при добровольной реорганизации банка в форме конвертации в исламский банк на портал:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1) запрос в форме электронного документа, удостоверенного ЭЦП первого руководителя услугополучателя либо лица, исполняющего его обязанности (с приложением копии подтверждающего документа о возложении исполнения обязанностей); </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) устав исламского банка в случае отсутствия его на интернет-ресурсе депозитария финансовой отчетности или возможности получения его услугодателем через портал (в виде электронной копии документа в формате PDF);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) документ, подтверждающий оплату в бюджет лицензионного сбора на право занятия отдельными видами деятельности (в виде электронной копии документа), за исключением случаев оплаты через платежный шлюз "электронного правительства";</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) положение о совете по принципам исламского финансирования банка (в виде электронной копии документа в формате PDF);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5) правила об общих условиях проведения операций исламского банка (в виде электронной копии документа в формате PDF);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6) правила о внутренней кредитной политике исламского банка (в виде электронной копии документа в формате PDF).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">При обращении услугополучателя для получения дубликата лицензии (если ранее выданная лицензия была оформлена в бумажной форме) в канцелярию услугодателя: </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) заявление в произвольной форме, подписанное первым руководителем услугополучателя либо лица, исполняющего его обязанности (с приложением копии подтверждающего документа о возложении исполнения обязанностей);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) копия документа, подтверждающего оплату лицензионного сбора за право занятия отдельными видами деятельности при выдаче дубликата лицензии, за исключением случаев оплаты через платежный шлюз "электронного правительства".</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>При обращении услугополучателя для получения дубликата лицензии (если ранее выданная лицензия была оформлена в бумажной форме) на портал:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) запрос в форме электронного документа, удостоверенного ЭЦП первого руководителя услугополучателя либо лица, исполняющего его обязанности (с приложением копии подтверждающего документа о возложении исполнения обязанностей);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) документ, подтверждающий оплату лицензионного сбора за право занятия отдельными видами деятельности при выдаче дубликата лицензии (в виде электронной копии документа), за исключением случаев оплаты через платежный шлюз "электронного правительства".</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>При обращении услугополучателя для переоформления лицензии в канцелярию услугодателя:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) заявление о переоформлении лицензии (для исламского банка, филиала исламского банка-нерезидента Республики Казахстан) по форме в соответствии с приложением 10 к Правилам;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) оригинал лицензии, в случае исключения из лицензируемого вида деятельности одной или более банковских и иных операций (если ранее выданная лицензия была оформлена в бумажной форме);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) копия документа, подтверждающего оплату лицензионного сбора за право занятия отдельными видами деятельности при переоформлении лицензии, за исключением случаев оплаты через платежный шлюз "электронного правительства";</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) копии документов, содержащих информацию об изменениях, послуживших основанием для переоформления лицензии, за исключением документов, информация из которых содержится в государственных информационных системах.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>При обращении услугополучателя для переоформления лицензии на портал:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) запрос в форме электронного документа, удостоверенного ЭЦП первого руководителя услугополучателя либо лица, исполняющего его обязанности (с приложением копии подтверждающего документа о возложении исполнения обязанностей);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) документ, подтверждающий оплату лицензионного сбора за право занятия отдельными видами деятельности при переоформлении лицензии (в виде электронной копии документа), за исключением случаев оплаты через платежный шлюз "электронного правительства";</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) копии документов, содержащих информацию об изменениях, послуживших основанием для переоформления лицензии, за исключением документов, информация из которых содержится в государственных информационных системах (в виде электронных копий документов в формате PDF);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) оригинал лицензии, в случае исключения из лицензируемого вида деятельности одной или более банковских и иных операций (если ранее выданная лицензия была оформлена в бумажной форме), направляется в канцелярию услугополучателя.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="229"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9744" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z443" w:id="230"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -25355,551 +27274,615 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> статьи 26, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пунктом 5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> статьи 52-17 Закона о банках; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="230"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) несоблюдение банковским конгломератом, в состав которого входит банк, установленных пруденциальных нормативов и других обязательных к соблюдению норм и лимитов в период за 6 (шесть) месяцев до подачи заявления о выдаче лицензии на проведение банковских и иных операций;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) невыполнение требования по формированию активов филиала исламского банка-нерезидента Республики Казахстан, принимаемых в качестве резерва, в соответствии с частью второй пункта 6 статьи 42 Закона о банках;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) отсутствие у исламского банка-нерезидента Республики Казахстан действующей лицензии на проведение аналогичной по существу банковской или иной операции, выданной органом финансового надзора государства, резидентом которого является исламский банк-нерезидент Республики Казахстан;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">5) несоответствие размера, состава и структуры уставного капитала банка требованиям статьи 16 Закона о банках; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6) несоответствие представленных документов требованиям законодательства Республики Казахстан;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7) несогласование руководящего работника из числа кандидатов, предлагаемых к назначению (избранию) (для вновь создаваемого банка, открываемого филиала банка-нерезидента Республики Казахстан);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">8) несоблюдение требования, указанного в </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пункте 1-1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> статьи 20 Закона о банках, по наличию в числе руководящих работников филиала исламского банка-нерезидента Республики Казахстан не менее двух руководящих работников-резидентов Республики Казахстан; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9) не внесен лицензионный сбор за право занятия отдельными видами деятельности в случае подачи заявления на выдачу лицензии на вид деятельности;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о приостановлении или запрещении деятельности или отдельных видов деятельности, подлежащих лицензированию;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11) судом на основании представления судебного исполнителя временно запрещено выдавать услугополучателю-должнику лицензию;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12) занятие видом деятельности запрещено законами Республики Казахстан для данной категории юридических лиц;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13) установлена недостоверность документов, представленных услугополучателем для получения лицензии, и (или) данных (сведений), содержащихся в них.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугодатель отказывает в переоформлении лицензии в случае ненадлежащего оформления документов, указанных в частях девятой и десятой пункта 8 Стандарта государственной услуги "Выдача лицензии на проведение банковских и иных операций, осуществляемых исламскими банками, филиалами исламских банков-нерезидентов Республики Казахстан".</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="230"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9744" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z456" w:id="231"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Адрес места оказания государственной услуги размещен на официальном интернет-ресурсе услугодателя. </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="231"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также Единого контакт-центра по вопросам оказания государственных услуг. </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Контактные телефоны справочных служб по вопросам оказания государственной услуги размещены на официальном интернет-ресурсе услугодателя. Единый контакт-центр по вопросам оказания государственных услуг: 8-800-080-7777, 1414.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выдача лицензии на проведение банковских и иных операций, осуществляемых исламскими банками, филиалами исламских банков-нерезидентов Республики Казахстан, предусмотренной в рамках получения услугополучателем разрешения на открытие исламского банка, филиала исламского банка-нерезидента Республики Казахстан, осуществляется услугодателем по принципу "одного заявления", предусматривающему оказание совокупности нескольких государственных услуг на основании одного заявления.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="231"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -26297,623 +28280,787 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Заявление о выдаче лицензии на проведение банковских и иных операций, </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             предусмотренных банковским законодательством Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z463" w:id="233"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z463" w:id="233"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу выдать лицензию на проведение (указать вид валюты – в национальной и (или) иностранной):</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">банковских операций: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">иных операций, предусмотренных банковским законодательством Республики Казахстан: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Сведения о банке, филиале банка-нерезидента Республики Казахстан:  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z464" w:id="234"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Наименование, место нахождения и фактический адрес  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(индекс, область, город, район, улица, номер дома, офиса, номер телефона, номер факса, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">адрес электронной почты, интернет-ресурс)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Данные о лицензии на проведение банковских и иных операций, предусмотренных </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">банковским законодательством Республики Казахстан, полученной впервые: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(номер, дата, наименование государственного органа, выдавшего лицензию)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Перечень направляемых документов, количество экземпляров и листов по каждому из них: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Банк, филиал банка-нерезидента Республики Казахстан подтверждают достоверность  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">прилагаемых к заявлению документов (информации), а также своевременное представление  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">уполномоченному органу дополнительной информации и документов, запрашиваемых в  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">связи с рассмотрением заявления.  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Банк, филиал банка-нерезидента Республики Казахстан предоставляют согласие на  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">использование сведений, составляющих охраняемую законом тайну, содержащихся в  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">информационных системах.  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Фамилия, имя, отчество (при его наличии) руководителя исполнительного органа банка,  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">руководителя филиала банка-нерезидента Республики Казахстан либо лица, уполномоченного  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>на подачу заявления (с приложением подтверждающих документов)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________________________________ _______________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (подпись)                   (дата)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -27320,655 +29467,835 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             осуществляемых исламскими банками, филиалами </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             исламских банков-нерезидентов Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z469" w:id="236"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z469" w:id="236"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Прошу выдать лицензию на проведение (указать вид валюты – в национальной и </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (или) иностранной):  банковских операций, осуществляемых исламскими банками, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">филиалами исламских  банков-нерезидентов Республики Казахстан: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> иных операций, осуществляемых исламскими банками, филиалами исламских  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">банков-нерезидентов Республики Казахстан: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Сведения об исламском банке, филиале исламского банка-нерезидента  Республики Казахстан:  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Наименование, место нахождения и фактический адрес: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(индекс, область, город, район, улица, номер дома, офиса, номер телефона,  номер факса, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">адрес электронной почты, интернет-ресурс)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Данные о лицензии на проведение банковских и иных операций, осуществляемых  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">исламскими банками, филиалами исламских банков-нерезидентов Республики Казахстан,  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">полученной впервые: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(номер, дата, наименование государственного органа, выдавшего лицензию)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Перечень направляемых документов, количество экземпляров и листов  по каждому из них: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Исламский банк, филиал исламского банка-нерезидента Республики Казахстан  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">подтверждают достоверность прилагаемых к заявлению документов (информации), а  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">также своевременное представление уполномоченному органу дополнительной  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">информации и документов, запрашиваемых в связи с рассмотрением заявления.  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Исламский банк, филиал исламского банка-нерезидента Республики Казахстан  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">предоставляют согласие на использование сведений, составляющих охраняемую  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">законом тайну, содержащихся в информационных системах.  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Фамилия, имя, отчество (при его наличии) руководителя исполнительного органа  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">исламского банка, руководителя филиала исламского банка-нерезидента Республики Казахстан </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">либо лица, уполномоченного на подачу заявления (с приложением подтверждающих документов). </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">______________________________________________ ______________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (подпись)                         (дата)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -28281,446 +30608,531 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             предусмотренных банковским законодательством Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4572"/>
-        <w:gridCol w:w="7728"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4572" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Номер лицензии __________ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7728" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата выдачи "___" ________ ____ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z475" w:id="240"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z475" w:id="240"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (наименование банка, филиала банка-нерезидента Республики Казахстан)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Настоящая лицензия дает право на проведение следующих видов операций  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(в национальной и (или) иностранной валюте): </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> банковских операций: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">иных операций, предусмотренных банковским законодательством Республики Казахстан: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Данные о лицензии на проведение банковских и иных операций, полученной  впервые: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z476" w:id="241"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (номер, дата, наименование государственного органа, выдавшего лицензию)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Председатель   (заместитель Председателя) _________________ ___________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">              (подпись или электронная цифровая подпись ) (фамилия и инициалы)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Место печати (для бумажной формы) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> город Алматы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -29052,428 +31464,532 @@
         </w:rPr>
         <w:t xml:space="preserve">             и осуществление деятельности на рынке ценных бумаг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
     <w:bookmarkStart w:name="z482" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Номер лицензии__________ Дата выдачи "___" ______ ____ года </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z483" w:id="246"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z483" w:id="246"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование банка, филиала банка-нерезидента Республики Казахстан)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Настоящая лицензия дает право:  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">на проведение банковских операций (в национальной и (или) иностранной валюте): </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________;  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">на проведение иных операций, предусмотренных банковским законодательством  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Республики Казахстан (в национальной и (или) иностранной валюте): </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________;  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>на осуществление деятельности на рынке ценных бумаг:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________;  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Данные о лицензии, полученной впервые:  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">на проведение банковских и иных операций, предусмотренных банковским  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">законодательством Республики Казахстан, _______________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(номер, дата, наименование государственного органа, выдавшего лицензию)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">на осуществление деятельности на рынке ценных бумаг_______________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z484" w:id="247"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (номер, дата, наименование государственного органа, выдавшего лицензию)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Председатель   (заместитель Председателя) _________________ ___________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (подпись или электронная цифровая подпись ) (фамилия и инициалы)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Место печати (для бумажной формы)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>город Алматы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -29785,697 +32301,850 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>филиалами исламских банков-нерезидентов Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3167"/>
-        <w:gridCol w:w="9133"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3167" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Номер лицензии _____ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9133" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата выдачи "___" ________ ____года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z490" w:id="251"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z490" w:id="251"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">__________________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование исламского банка, филиала исламского банка-нерезидента Республики Казахстан)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Настоящая лицензия дает право на проведение следующих видов операций  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(в национальной и (или) иностранной валюте):  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1) банковских операций исламского банка в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">52-5 Закона Республики Казахстан от 31 августа 1995 года "О банках и банковской  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">деятельности в Республике Казахстан", банковских операций филиала исламского  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">банка-нерезидента Республики Казахстан в соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">статьи 52-5 Закона Республики Казахстан от 31 августа 1995 года "О банках и </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> банковской деятельности в Республике Казахстан": </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) банковских и иных операций в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> от 31 августа 1995 года "О банках и банковской деятельности в Республике Казахстан":  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>банковских операций:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">иных операций: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Данные о лицензии на проведение банковских и иных операций,  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">осуществляемых исламскими банками, филиалами исламских банков-нерезидентов  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Республики Казахстан, полученной впервые: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(номер, дата, наименование государственного органа, выдавшего лицензию)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Председатель   (заместитель Председателя) _________________ ___________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (подпись или электронная цифровая подпись ) (фамилия и инициалы)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Место печати (для бумажной формы)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>город Алматы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -30758,810 +33427,991 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензия на проведение банковских и иных операций, осуществляемых исламскими банками, филиалами исламских банков-нерезидентов Республики Казахстан, и осуществление деятельности на рынке ценных бумаг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3600"/>
-        <w:gridCol w:w="8700"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Номер лицензии _____ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8700" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата выдачи "___" _________ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z495" w:id="254"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z495" w:id="254"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование исламского банка, филиала исламского банка-нерезидента Республики Казахстан)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Настоящая лицензия дает право: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> на проведение банковских операций, осуществляемых исламскими банками,  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">филиалами исламских банков-нерезидентов Республики Казахстан в соответствии с </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктами 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 52-5 Закона Республики Казахстан от 31 августа 1995 года </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">"О банках и банковской деятельности в Республике Казахстан" (в национальной и (или) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> иностранной валюте):</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________;  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">на проведение банковских и иных операций, осуществляемых исламскими банками и </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">филиалами исламских банков-нерезидентов Республики Казахстан в соответствии со </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 31 августа 1995 года "О банках и </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">банковской деятельности в Республике Казахстан" (в национальной  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">и (или) иностранной валюте):  банковских операций: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________;  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">иных операций: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z496" w:id="255"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
         на осуществление деятельности на рынке ценных бумаг: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________.  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Данные о лицензии, полученной впервые:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  на проведение банковских и иных операций, осуществляемых исламскими банками, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">филиалами исламских банков-нерезидентов Республики Казахстан </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (номер, дата, наименование государственного органа, выдавшего лицензию)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">на проведение банковских и иных операций, осуществляемых исламскими банками, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">филиалами исламских банков-нерезидентов Республики Казахстан и осуществление </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">деятельности на рынке ценных бумаг: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(номер, дата, наименование государственного органа, выдавшего лицензию)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Председатель   </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(заместитель Председателя) _________________ ___________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(подпись или электронная цифровая подпись ) (фамилия и инициалы)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Место печати (для бумажной формы) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> город Алматы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -31944,512 +34794,648 @@
               </w:rPr>
               <w:t>Республики Казахстан)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z500" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          Заявление о переоформлении лицензии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z501" w:id="257"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z501" w:id="257"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Прошу переоформить лицензию ___________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(указать наименование лицензии, вид валюты – национальная и (или) иностранная)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в связи с_____________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(указать причину переоформления лицензии) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Сведения о банке, филиале банка-нерезидента Республики Казахстан  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1. Наименование, место нахождения ____________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(индекс, область, город, район, улица, номер дома, офиса</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">номер телефона, номер факса, адрес электронной почты, интернет-ресурс)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Данные о лицензии на проведение банковских и иных операций,  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">предусмотренных банковским законодательством Республики Казахстан, и (или)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">осуществление деятельности на рынке ценных бумаг, полученной впервые </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(номер, дата, наименование государственного органа, выдавшего лицензию)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Перечень направляемых документов, количество экземпляров и листов по каждому из них: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Банк, филиал банка-нерезидента Республики Казахстан подтверждают достоверность</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> прилагаемых к заявлению документов (информации).  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Банк, филиал банка-нерезидента Республики Казахстан предоставляют согласие  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">на использование сведений, составляющих охраняемую законом тайну, содержащихся  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">в информационных системах.  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Фамилия, имя, отчество (при его наличии) руководителя исполнительного органа банка,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> руководителя филиала банка-нерезидента Республики Казахстан либо лица,  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">уполномоченного на подачу заявления (с приложением подтверждающих документов). </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________________________________ ________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (подпись)                   (дата)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -32844,538 +35830,682 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Заявление о переоформлении лицензии (для исламского банка,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">       филиала исламского банка-нерезидента Республики Казахстан)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z506" w:id="259"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z506" w:id="259"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Прошу переоформить лицензию ___________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(указать наименование лицензии, вид валюты – национальная и (или) иностранная)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в связи с______________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (указать причину переоформления лицензии)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Сведения об исламском банке, филиале исламского банка-нерезидента Республики Казахстан </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Наименование, место нахождения ____________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(индекс, область, город, район, улица, номер дома, офиса, номер телефона,  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________   </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">номер факса, адрес электронной почты, интернет-ресурс)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Данные о лицензии на проведение банковских и иных операций,  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">осуществляемых исламскими банками, филиалами исламских банков-нерезидентов  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Республики Казахстан, полученной впервые </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(номер, дата, наименование государственного органа, выдавшего лицензию)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Перечень направляемых документов, количество экземпляров и листов по каждому из них: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Исламский банк, филиал исламского банка-нерезидента Республики Казахстан  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">подтверждают достоверность прилагаемых к заявлению документов (информации).   </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Исламский банк, филиал исламского банка-нерезидента Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> предоставляют согласие на использование сведений, составляющих охраняемую  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">законом тайну, содержащихся в информационных системах.  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Фамилия, имя, отчество (при его наличии) руководителя исполнительного органа  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">исламского банка, руководителя филиала исламского банка-нерезидента </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Республики Казахстан либо лица, уполномоченного на подачу заявления </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(с приложением  подтверждающих документов) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________________________________ _________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (подпись)                         (дата)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -33770,592 +36900,758 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        Заявление о прекращении действия лицензии на проведение всех </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             или отдельных банковских и (или) иных операций</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z511" w:id="261"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z511" w:id="261"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование банка, филиала банка-нерезидента Республики Казахстан) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> просит в соответствии с решением общего собрания акционеров банка/ решением банка-нерезидента</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан  _________________________ № _____ от "____" _____________ _____________ года, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________ ____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (место проведения) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осуществить (нужное выбрать):  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">прекращение действия лицензии на проведение всех банковских и иных операций,  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">предусмотренных банковским законодательством Республики Казахстан  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">от "____" _______________________ 20_________года №__________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (для банков) ____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование лицензии)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">прекращение действия лицензии на проведение отдельных банковских и (или) иных операций, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">предусмотренных банковским законодательством Республики Казахстан  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">от "____" ____________ 20___ года № _______________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(для банков, филиалов банков-нерезидентов Республики Казахстан)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование операции и (или) подвида деятельности) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Банк, филиал банка-нерезидента Республики Казахстан подтверждают достоверность  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">прилагаемых к заявлению документов (информации), а также своевременное  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">представление уполномоченному органу дополнительной информации и документов,  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">запрашиваемых в связи с рассмотрением заявления.  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Прилагаемые документы (указать поименный перечень направляемых документов,  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">количество экземпляров и листов по каждому из них): </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Банк, филиал банка-нерезидента Республики Казахстан предоставляют согласие  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">на использование сведений, составляющих охраняемую законом тайну, содержащихся в  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">информационных системах.  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Фамилия, имя, отчество (при его наличии) руководителя исполнительного органа банка, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">руководителя филиала банка-нерезидента Республики Казахстан либо лица, уполномоченного </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">на подачу заявления (с приложением подтверждающих документов). </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________________________________ _______________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (подпись)                         (дата)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId5"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -34677,35 +37973,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId5"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>