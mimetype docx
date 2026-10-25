--- v0 (2025-11-13)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bcef479" w14:textId="bcef479">
+    <w:p w14:paraId="ede4f7d" w14:textId="ede4f7d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1614,51 +1614,51 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Сумма затрат на технологическое присоединение электрических установок с установленной мощностью до 200 кВт субъектов предпринимательства к электрическим сетям энергопередающих организаций, приведенных в заключении, определяются по следующей формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkStart w:name="z107" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1699,434 +1699,478 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkStart w:name="z108" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkStart w:name="z109" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="381000" cy="419100"/>
+            <wp:extent cx="406400" cy="419100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="381000" cy="419100"/>
+                      <a:ext cx="406400" cy="419100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – сумма затрат на технологическое присоединение электрических установок с установленной мощностью до 200 кВт, тенге;</w:t>
+        <w:t xml:space="preserve"> – сумма затрат на технологическое присоединение электрических установок с установленной мощностью до 200 кВт, теңге;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkStart w:name="z110" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="406400" cy="368300"/>
+            <wp:extent cx="393700" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="406400" cy="368300"/>
+                      <a:ext cx="393700" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – сумма стоимости всех материалов, тенге;</w:t>
+        <w:t xml:space="preserve"> – сумма стоимости всех материалов, теңге;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkStart w:name="z111" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="317500" cy="342900"/>
+            <wp:extent cx="368300" cy="406400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="317500" cy="342900"/>
+                      <a:ext cx="368300" cy="406400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – сумма стоимости всех работ, тенге;</w:t>
+        <w:t>– сумма стоимости всех работ, теңге;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkStart w:name="z112" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="304800" cy="279400"/>
+            <wp:extent cx="635000" cy="368300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="304800" cy="279400"/>
+                      <a:ext cx="635000" cy="368300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - сумма затрат на государственную услугу согласование эскиза и эскизного проекта.</w:t>
+        <w:t xml:space="preserve"> – сумма затрат на государственную услугу согласование эскиза и эскизного проекта.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 – в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -2176,155 +2220,155 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение к Правилам </w:t>
+              <w:t>Приложение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">определения затрат на </w:t>
+              <w:t>к Правилам определения затрат</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">технологическое присоединение </w:t>
+              <w:t>на технологическое</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">электрических установок с </w:t>
+              <w:t>присоединение электрических</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">установленной мощностью до </w:t>
+              <w:t>установок с установленной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">200 кВт субъектов </w:t>
+              <w:t>мощностью до 200 кВт субъектов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">предпринимательства к </w:t>
+              <w:t>предпринимательства к электрическим</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">электрическим сетям </w:t>
+              <w:t>сетям энергопередающих</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>энергопередающих организаций</w:t>
+              <w:t>организаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -2375,79 +2419,117 @@
     </w:tbl>
     <w:bookmarkStart w:name="z54" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение обоснованных затрат на технологическое присоединение электрических установок с установленной мощностью до 200 кВт субъектов предпринимательства к электрическим сетям энергопередающих организаций</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение – в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:bookmarkStart w:name="z55" w:id="47"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      На заявление №___от ______________________________________________  </w:t>
+        <w:t>
+      На заявление №___от ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       (Фамилия, имя, отчество (при его наличии) заявителя или   наименование организации)</w:t>
+        <w:t xml:space="preserve">       (Фамилия, имя, отчество (при его наличии) заявителя или наименование организации)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -2564,335 +2646,207 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование материалов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:tbl>
-[...231 lines deleted...]
-          </w:tcPr>
+          <w:bookmarkStart w:name="z685" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стоимость 1-единицы, тенге</w:t>
-[...19 lines deleted...]
-          </w:tcPr>
+Количество</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Общая стоимость, тенге</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(шт., кг. (т.),</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+м. (м.2, м.3), л.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z687" w:id="49"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стоимость</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="49"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1-единицы, теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общая стоимость, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4201,87 +4155,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стоимость 1-часа, тенге</w:t>
+Стоимость 1-часа, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Общая стоимость, тенге</w:t>
+Общая стоимость, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5517,51 +5471,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Итого: Сумма стоимости всех работ S r , тенге</w:t>
+Итого: Сумма стоимости всех работ S r , теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5635,116 +5589,113 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z58" w:id="48"/>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkStart w:name="z688" w:id="50"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                         (Фамилия, имя, отчество (при его наличии) (подпись) (дата)</w:t>
+        <w:t xml:space="preserve">       (Фамилия, имя, отчество (при его наличии) (подпись) (дата</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z59" w:id="49"/>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="49"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(Занимаемая должность и название организации)</w:t>
+        <w:t xml:space="preserve">       (Занимаемая должность и название организации)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -5752,55 +5703,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>