--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ae51964" w14:textId="ae51964">
+    <w:p w14:paraId="eecee8e" w14:textId="eecee8e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -664,1426 +664,1292 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бокейординского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 2 ноября 2020 года №14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательные участки на территории Бокейординского района</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение – в редакции решения акима Бокейординского района Западно-Казахстанской области от 24.04.2025 </w:t>
+      Сноска. Приложение – в редакции решения акима Бокейординского района Западно-Казахстанской области от 15.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 2</w:t>
+        <w:t>№ 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 53</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Сайхин, улица Т.Жарокова, дом 2, здание государственного коммунального казенного предприятия "Бокейординский районный центр досуга отдела культуры, развития языков, физической культуры и спорта Бокейординского района".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница: село Сайхин, улицы Казахстан, Т.Масина, Жамбыла, М. Маметовой, М. Насимуллина, Жангелдина, Азербаева, Урдинская, Б.Жанекешова, Тайманова, Бейбiтшiлiк, Казахстана, Машдвор, Ш.Жексенбаева и жители Аэропорта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 54</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Шонай, улица 1 У, дом 29, здание Шонайского сельского клуба при государственном коммунальном казенном предприятии "Бокейординский районный центр досуга отдела культуры, развития языков, физической культуры и спорта Бокейординского района".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница: село Шонай, зимовки Золотой, Жолдыбай, Тайгара, Первомай, Казарма 390, Казарма 372, Казарма 365, Сундет, Сарыбасты, Шонайколь 1, Шонайколь 2, Шонайколь 3, Шонайкол 4, Кандыбулак, Талап, Каракол.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 55</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Мамбет, улица 1 У, дом 10, здание Мамбетской сельской библиотеки филиала Бокейординской районной централизованной библиотечной системы отдела культуры, развития языков, физической культуры и спорта Бокейординского района.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница: село Мамбет, зимовки Гришка, Казарма 340, Сатан, Жанадвор, Шолтыр, Кумак, Сад, Муса, Узынкол, Саралжын, Сарбасты 1, Сарбасты 2, Бруцеллез, Сертек шалаш, Молотов 1, Молотов 2, Аксай, Далбын, Кумкудук, Туйекыстау, Унгысын, Комплекс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 56</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Жарменке, улица 1 У, дом 4, здание Жарменкинского сельского клуба при государственном коммунальном казенном предприятии "Бокейординский районный центр досуга отдела культуры, развития языков, физической культуры и спорта Бокейординского района".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница: село Жарменке, зимовки Аканкол 1, Аканкол 2, Бригада 3, Бригада 4, Курманбай, Жумагелди, Имангали, Шунгил, Полустанка, Акбулак, Коктерек, Копадай, Айдырали, Акиык, Лукпанкол, Ситали.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 57</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Муратсай, улица Абая, дом 14, здание Муратсайского сельского дома культуры государственного коммунального казенного предприятия "Бокейординский районный культурно-досуговый центр отдела культуры, развития языков, физической культуры и спорта Бокейординского района".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница: село Муратсай, улицы Т.Аубакирова, А.Кунанбаева, А.Кусаинова, Х.Чурина, М,Утемисова, И,Тайманова, А.Оразбаевой, М.Маметовой, зимовки Купка, Гиззат, Куаншали, Ивановка, Даулет, Магзом, Султанияр, Болат, Гизат 2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 58</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Ажен, улица 1У, дом 12, здание Аженского сельского клуба при государственном коммунальном казенном предприятии "Бокейординский районный центр досуга отдела культуры, развития языков, физической культуры и спорта Бокейординского района".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Граница: село Ажен, зимовки Магзом, Терек, Мукат, Косжан, Каракул, Апет.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 59</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Тайгара, улица 1 У, дом 22, здание коммунального государственного учреждения "Начальная школа Тайғара" отдела образования Бокейординского района управления образования акимата Западно-Казахстанской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница: село Тайгара, зимовки Майгара-1, Майгара-2, Кубаш, Мазилбек, Косбайтал, Кабдир.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 60</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Хан Ордасы, улица Жангирхана, дом 37, здание Хан Ордасы сельского дома культуры государственного коммунального казенного предприятия "Бокейординский районный культурно-досуговый центр отдела культуры, развития языков, физической культуры и спорта Бокейординского района".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Граница: село Хан Ордасы и западная сторона улицы А. Оразбаевой в селе Хан Ордасы, зимовки Макар, Жигер, Саткан, Хамит, Игилик, Сокыр карт, Сокыр карт 2, Абай, Курорт, Максот, Бескарта, Копмола, Бозай, Суинали, Айтали, Куанали, Сахауов, Ергай, Жарас, Быкыш, Бармак, Жигер, Набиолла, Шайтан, Галымжан, Арон.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 61</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Карасу, улица 1 У, дом 15, здание Карасуского сельского клуба при государственном коммунальном казенном предприятии "Бокейординский районный центр досуга отдела культуры, развития языков, физической культуры и спорта Бокейординского района".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница: село Карасу, зимовки Караорыс, Ахметов, Каракул, Ж.Еркин, И.Жарас, Ысык, Сапар, Адок, Самат, Мат, Мешиткум, Бесбала, Кандыагаш, Жарошев, Майлы куыс, Сату, Бибол, Тимук, Солдат жиде, Сыралы, Карабала, Малтик, Жана талап, Бекес, Каки, Кадеми, Жанадвор, Хан Ордасы, Бабай сад, Арсан, Жыра, Камеш-1, Камеш-2, Стан, Батен, Кареке, Карес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 62</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Уштерек, улица 1 У, дом 21, здание Уштерекской сельской библиотеки филиала Бокейординской районной централизованной библиотечной системы отдела культуры, развития языков, физической культуры и спорта Бокейординского района.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница: село Уштерек, зимовки Аксай, Кауыс, Кауыс-2, Стрижка, Заготскот, Сырым, Кожахмет, Ески мектеп-1, Ески мектеп-2, Улмекен, Стан, Аксор, Караболтек, Жокер, Шау, Батя, Ескендир, Абдол, Ырсалы, Сансызбай, Жанадвор, Алпыстау, Аккыстау, Ебин, Конырбай.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 63</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Сейткали, улица 1 У, дом 9/1, здание Сейткалинской сельской библиотеки филиала Бокейординской районной централизованной библиотечной системы отдела культуры, развития языков, физической культуры и спорта Бокейординского района.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница: село Сейткали, зимовки Жасан, Шумный, Менай, Малый Менай, Ризуан, Бекен, пункт № 1, пункт № 2, пункт № 3, Фангерей, Кадырбек, Берик, Биржан, Кабес, Есмагул, Актенге, Уап, Сырга, Арыстангай, Сайын, Шамиш, пункт № 6, Елтай, Ташу, Раушан, Р.Махсот, Фарух, Дорба, Еркин, Тнали, дом 40, Комплекс, Серик, Таскали, Айтен, К.Амангелди, Аманжол, Темирхан, Курес, восточная сторона улицы А. Оразбаевой в селе Хан Ордасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 65</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Бисен, улица 1 У, дом 1, здание Бисенского сельского дома культуры государственного коммунального казенного предприятия "Бокейординский районный культурно-досуговый центр отдела культуры, развития языков, физической культуры и спорта Бокейординского района".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница: село Бисен и зимовки Ушкудук, Комплекс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 66</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Жиеккум, улица 2 У, дом 10 А, здание Жиеккумского сельского клуба при государственном коммунальном казенном предприятии "Бокейординский районный центр досуга отдела культуры, развития языков, физической культуры и спорта Бокейординского района".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница: село Жиеккум, зимовки Ескали, Ески мектеп, Мурадым, Хамза, Ырзалы, Жакия, Кушкин, Айткали, Бескудык, Апакай, Нияз-1, Нияз-2, Туйе олген, Склад, Каракул, Кесикбай, Мергенбай, Айбас, Мысык, Курмангазы, Бегали, Жулдыз, Пайда, Топжиде, Сансызбай, Акай, Минаж, Аккемпир, Шамел, Аксор, Айтжан сундет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 67</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Жетибай, здание Жетибайской сельской библиотеки филиала Бокейординской районной централизованной библиотечной системы отдела культуры, развития языков, физической культуры и спорта Бокейординского района.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница: село Жетибай, зимовки Уайс, Шангерей, Ерке атан, Жолабай, Ракима, Жамбыл, Кызыл кабак, Досым-1, Досым-2, Досым-3, Караой, Пушпалак, Жалкаш, Кидибай, Бруцеллез, Сакау, Кашар, Садыр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 68</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Коктерек, улица 1 У, дом 4А, здание Коктерекского сельского клуба при государственном коммунальном казенном предприятии "Бокейординский районный центр досуга отдела культуры, развития языков, физической культуры и спорта Бокейординского района".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница: село Коктерек, зимовки Сатыбалды, Кара унгир, Мухамбетши, Шукиргали, Кайролла, Нурпейс, Ески ферма, Бигали, Ойдахан, Коккамыс, № 26 нукте, Жумагали, Насимолла, Жазагали, Макай, Бай, Шапи, Шандыр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z58" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 69</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z59" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Борли, улица Б. Губашева, дом 7, здание Бурлинского сельского дома культуры государственного коммунального казенного предприятия "Бокейординский районный культурно-досуговый центр отдела культуры, развития языков, физической культуры и спорта Бокейординского района".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z60" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница: село Борли, зимовки Жетижылдык, Строй, Танкиш, Карабай, Балбай, Бабас Кадим, Мырзагали-1, Мырзагали-2, Жумат, Сарсен, Токсанали, Зулкаш, Кошкар, Жанаорын, Куйбышев, Кадырбек, Шакен, Сумагул, Магжан, Дола, Дуйсегали, Саламат, Игибай, Хамза, Карабас, Утали, Каракенже, Мырзагерей, Аккыстау, Мухамбеткали-1, Казисакып, Хасайын, Абдыгали, Камелден, Калекеш, Кажыгали, Мухамбеткали-2, Сатай, Жуан, Акбузау, Кушек, Сырмак, Андаш, Ботантай, Тай, Шахман, Коныршеген, Мукай, Солташ-1, Солташ-2, Тогызкудык, Склад.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z61" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 70</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z62" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Теренкудык, здание Теренкудуксой сельской библиотеки филиала Бокейординской районной централизованной библиотечной системы отдела культуры, развития языков, физической культуры и спорта Бокейординского района.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z63" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница: село Теренкудык, зимовки Шандыкол, Аксарай, Какпасор, Даулеткали, Жанаорын, Куаныш, Каскыртобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z67" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 71</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z68" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Саралжин, улица М.Маметовой, дом 19, здание Саралжинского сельского дома культуры государственного коммунального казенного предприятия "Бокейординский районный культурно-досуговый центр отдела культуры, развития языков, физической культуры и спорта Бокейординского района".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z69" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница: село Саралжин, зимовки Мустаки, Суйекти жыра, Мол жыра, Шукир богети, Керебай, Лайкол, Бозколмек, Кызыл ой, Енбидайык, Теректи жыра-1, Теректи жыра-2, Каракудык, Ак ой, Ысык ой, Караой, Каженкудык, Бесколь, Кокмола, Кара ой, Сары ой, Кабан жыра, Курманкол-1, Курманкол-2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z70" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 73</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Уялы, улица Т.Аубакирова, дом 7, здание Уялинского сельского дома культуры государственного коммунального казенного предприятия "Бокейординский районный культурно-досуговый центр отдела культуры, развития языков, физической культуры и спорта Бокейординского района".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница: село Уялы, зимовки Омирбек, Мусир, Темиреш, Тажиман, Байконак, Кызыл уй, Ески серпе, Арыстан, Жанали, Жунис-1, Базарбай, Зулкарнай, Орак, Сары, Шамбет-1, Шамбет-2, Донгелек, Кази, Миялы ой, Бирлик, Дуйсемәли.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z73" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 74</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z74" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Кеной, улица 1 У, дом 15, здание коммунального государственного учреждения "Начальная школа Кеңой" отдела образования Бокейординского района управления образования акимата Западно-Казахстанской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z75" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница: село Кеной, зимовки Амангали, Жумабек, Построй, Дуйсенгали, Акмектеп, Каражума, Илал, Имаш, Кабеш, Жазик, Кенже кара, Арал, Тукбет, Куат, Ебес, Адик, Ес казы, Андаш, Науша, Толыбай, Жумали, Файзолла.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z76" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 75</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Сайхин, улица Г.Азербаева, дом 10/1, здание Бокейординской районной централизованной библиотечной системы отдела культуры, развития языков, физической культуры и спорта Бокейординского района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Граница: село Сайхин, улицы М.Бегалиевой, С.Сейфуллина, А.Оразбаевой, А.Молдагуловой, Чагирова, Х. Чурина, Абая, Х.Доспановой, Алаш Орда, Тауелсиздик, Астана.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 76</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z80" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Сайхин, улица Т. Жарокова, дом 22, здание коммунального государственого учреждения "Детско-юношеская спортивная школа Бокейординского района" Управления физической культуры и спорта акимата Западно-Казахстанской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z81" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница: село Сайхин, улицы Бокейханова, Егизбаева, М. Утемисова, Бергалиева, Т. Жарокова и жители западной стороны железной дороги села Сайхин (улицы А.Кусаинов, К.Сагырбаев и М.Абдолов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2162,242 +2028,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бокейординского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 2 ноября 2020 года № 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z86" w:id="74"/>
+    <w:bookmarkStart w:name="z86" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых утративших силу решений акима Бокейординского района</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z87" w:id="75"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z87" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> акима Бокейординского района Западно-Казахстанской области от 28 февраля 2014 года №4 "Об образовании избирательных участков на территории Бокейординского района" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов за № 3447, опубликованное 12 апреля 2014 года в газете "Орда жұлдызы");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z88" w:id="76"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z88" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> акима Бокейординского района Западно-Казахстанской области от 27 октября 2015 года № 13 "О внесении изменения в решение акима Бокейординского района от 28 февраля 2014 года № 4 "Об образовании избирательных участков на территории Бокейординского района" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов за № 4138, опубликованное 10 декабря 2015 года в информационно-правовой системе "Әділет");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z89" w:id="77"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z89" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> акима Бокейординского района Западно-Казахстанской области от 8 мая 2019 года № 8 "О внесении изменения в решение акима Бокейординского района от 28 февраля 2014 года № 4 "Об образовании избирательных участков на территории Бокейординского района" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов за № 5659, опубликованное 24 мая 2019 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>