--- v0 (2025-11-07)
+++ v1 (2026-06-14)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7b189e2" w14:textId="7b189e2">
+    <w:p w14:paraId="c095687" w14:textId="c095687">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,351 +85,485 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об образовании избирательных участков</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Решение акима города Риддера Восточно-Казахстанской области от 28 сентября 2020 года № 1. Зарегистрировано Департаментом юстиции Восточно-Казахстанской области 30 сентября 2020 года № 7611</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решение акима города Риддера Восточно-Казахстанской области от 28 сентября 2020 года № 1. Зарегистрировано Департаментом юстиции Восточно-Казахстанской области 30 сентября 2020 года № 7611. Утратило силу - решением акима города Риддера Восточно-Казахстанской области от 10 февраля 2026 № 66</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z5" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Примечание ИЗПИ.</w:t>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу - решением акима города Риддера Восточно - Казахстанской области от 10.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 66</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Примечание ИЗПИ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>В тексте документа сохранена пунктуация и орфография оригинала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Конституционного Закона Республики Казахстан от 28 сентября 1995 года "О выборах в Республике Казахстан", аким города Риддера РЕШИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Образовать избирательные участки, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившим силу некоторые решения акима города Риддера согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z10" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Государственному учреждению "Аппарат акима города Риддера" в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z11" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего решения в территориальном органе юстиции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z12" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в течение десяти календарных дней после государственной регистрации настоящего решения направление его копии на официальное опубликование в периодические печатные издания, распространяемые на территории города Риддера;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
-[...15 lines deleted...]
-      3. Государственному учреждению "Аппарат акима города Риддера" в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+    <w:bookmarkStart w:name="z13" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) размещение настоящего решения на интернет-ресурсе акимата города Риддера после его официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
-[...15 lines deleted...]
-      1) государственную регистрацию настоящего решения в территориальном органе юстиции;</w:t>
+    <w:bookmarkStart w:name="z14" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Контроль за исполнением настоящего решения оставляю за собой.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
-[...15 lines deleted...]
-      2) в течение десяти календарных дней после государственной регистрации настоящего решения направление его копии на официальное опубликование в периодические печатные издания, распространяемые на территории города Риддера;</w:t>
+    <w:bookmarkStart w:name="z15" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Настоящее решение вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -842,9036 +978,9036 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">акима города Риддера </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 сентября 2020 года № 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z465" w:id="10"/>
+    <w:bookmarkStart w:name="z465" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Границы избирательных участков города Риддера</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 в редакции решения акима города Риддера Восточно-Казахстанской области от 28.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z466" w:id="11"/>
+    <w:bookmarkStart w:name="z466" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 122</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z467" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: город Риддер, улица Индустриальная, № 15, здание коммунального государственного учреждения "Основная средняя школа № 9" отдела образования по городу Риддеру Управления образования Восточно-Казахстанской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z468" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Сокольная – дома № 1, 21, 24, 25, 26, 28, 37, 39, 54, 64;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z469" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Октябрьская – дома № 3, 19;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z467" w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Пролетарская – дома № 1, 5, 6, 8, 9, 10, 11, 13, 14, 16, 17, 18, 21, 22, 23, 25, 26, 27, 29, 30, 31, 34, 35, 36, 37, 38, 40, 44, 46, 49, 50, 51, 53, 54, 57, 59, 61, 62, 63, 64, 65, 66, 67, 68, 71, 72, 75, 76, 81, 81/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тюменская – дома № 3, 5, 6, 12, 14, 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Боковая – дома № 1, 2, 3, 4, 5, 6, 9, 10, 11, 12, 14, 15, 16, 21, 23, 25, 27, 29, 31, 33;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ойротская – дома № 1, 2, 4, 5, 7, 8, 9, 10, 11, 12, 14, 15, 17, 19, 21, 22, 23, 24, 27, 29, 30, 34, 35, 36, 37, 41, 43, 44, 45, 46, 48, 49, 50, 51, 52, 54, 56, 65, 67, 71, 91, 93, 95;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Малая Таловка – дома № 2, 5, 6, 7, 8, 9, 11, 12, 14, 15, 16, 19, 20, 21, 22, 23, 24, 25, 27, 28, 29, 31, 33, 34, 38, 41, 56, 64;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Таловская – дома № 1, 5, 6, 7, 8, 9, 10, 19, 41;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Пушкина – дома № 1, 3, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Трудовая – дома № 1, 2, 4, 6, 7, 9, 10, 11, 12, 14, 16, 17, 18, 19, 20, 21, 22, 24, 29, 31, 34, 35, 37, 39, 41, 43, 45, 47, 49, 55;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Крупской – дома № 1, 2, 6, 8, 9, 10, 11, 12, 13, 15, 16, 17, 19, 20, 23, 24, 25, 26, 27, 28, 28/1, 29, 30, 31, 32, 34, 35, 36, 38, 39, 40, 42, 43, 44, 45, 46, 47, 49, 50, 51, 52, 53, 54, 55, 57, 59, 60, 63, 65, 66, 67, 68, 69, 72, 73, 79, 81, 87, 91, 93;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сергея Гуляева – дома № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 19, 20, 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 44;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Восточная – дома № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 13, 14, 16, 18, 19, 20, 22, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 35а, 36, 37, 39, 40, 42, 44, 46, 48;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Индустриальная – дома № 3, 4, 5, 6, 7, 8, 9, 10, 11, 14, 15, 17, 18, 19, 20, 21, 23, 25, 27, 28, 29, 30, 31, 32, 33, 35, 36, 38, 40, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Западная – дома № 1, 2, 2/1, 4, 5, 6, 7, 8, 9, 11, 13, 14, 15, 16, 17, 18, 20, 21, 23, 24, 25, 26, 27, 28, 29, 31, 32, 33, 35, 36, 37, 39, 40, 42, 43, 44, 45, 46, 47, 48, 49, 50, 52, 54;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Севастопольская – дома № 1, 2, 3, 4, 5, 6, 7, 8, 10, 11, 12, 13, 15, 16, 16а, 17, 18, 18а, 19, 20, 21, 22, 23, 24 по улице Севастопольской;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Чайковского – дома № 1, 2, 3, 4, 5, 6, 7, 8, 11, 12, 13, 14, 16, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Вавилова – дома № 2, 3, 4, 8, 9, 10, 11, 12, 13, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Первомайская – дома № 2, 4, 6, 11, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Репина – дома № 1, 2, 3, 4, 6, 7, 9, 10, 11, 12, 13, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Дачная – дома № 1, 3, 9, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Северная – дома № 2, 3, 5, 6, 11, 13, 15, 17, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кирпичная – дома № 3, 4, 5, 6, 8, 9, 11, 12, 13, 14, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Южная– дома № 3, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Буденного – дома № 1, 3, 4, 6, 8, 10, 11, 12, 14, 15, 16, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 39, 40, 41, 43, 44, 45, 46, 48, 49, 51, 52, 54, 55, 58, 59, 60, 61, 62, 65, 66, 69, 71, 73, 77, 85, 89;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Зыряновская – дома № 1, 3, 4, 5, 6, 9, 11, 11/1, 12, 13, 14, 16, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сакмариха – дом № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Пролетарский – дома № 5, 8, 9, 10, 11, 14, 16, 22, 26, 28, 30, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Первомайский – дома № 1, 3, 4, 9, 10, 11, 12, 13, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Зыряновский – дома № 1, 3, 4, 5, 6, 9, 10, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Восточный – дома № 3, 4, 5, 6, 7, 8, 9, 10, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Школьный – дома № 2, 3, 4, 5, 6, 7, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Индустриальный – дома № 1, 3, 4, 5, 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Вавилова – дома № 1, 2, 3, 4, 5, 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Малый Таловский – дома № 1, 3, 4, 5, 13, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      урочище Таловка – дом № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Промышленная зона Северная – дома № 2, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      село Ливино: улица Шубинская – дома № 1, 2, 4а, 6, 8, 11, 12, 15, 18, 19, 20, 22, 25, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Солнечная – дома № 1, 6, 11/1, 12, 16, 17, 29, 40, 42, 44, 50, 53, 53/1, 7764;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Таежная – дома № 5, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Убинская – дом № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Белоубинская – дом № 3/5;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Березовая – дом № 9789;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Прохладный – дом № 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      крестьянское хозяйство Попова – дом № 3;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      урочище Стрежная яма – дом № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      село Пригородное: участок подхоз – дома № 4, 9, 16.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 123</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: город Риддер, улица Индустриальная, № 15, здание коммунального государственного учреждения "Основная средняя школа № 9" отдела образования по городу Риддеру Управления образования Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-[...918 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z63" w:id="59"/>
-[...15 lines deleted...]
-      село Пригородное: участок подхоз – дома № 4, 9, 16.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Хабаровская – дома № 1, 2, 3, 3а, 5, 6, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 39, 40, 41, 42, 43, 45;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z64" w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Татарская – дома № 1, 2, 3, 4, 6, 7, 8, 9, 10, 11, 12, 13, 16, 17, 18, 19, 20, 21, 24, 26, 27, 30, 33, 36, 38, 39, 40, 41, 42, 43, 44, 46, 47, 48, 49, 50, 52, 53, 54, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 67, 69, 70, 71, 72, 76, 77, 78, 79, 80, 82, 83, 84, 85, 86, 88, 89, 90, 91, 93, 99, 100, 102, 103, 104, 105, 106, 108, 110, 111, 113, 114, 115, 117, 122, 124, 125, 126, 128, 129, 130, 131, 133, 134, 135, 136, 138, 139, 142;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица 1-ая Нагорная – дома № 2, 4, 6, 7, 7а, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 24, 25, 26, 27, 28, 29, 30, 31, 36, 37, 38, 39, 42, 50, 52, 54, 56, 58, 62, 64, 66, 68, 72, 76, 78, 80, 86, 89;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сибирская – дома № 2, 6, 10, 12, 14, 18, 20, 24 по улице Сибирской;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Загородная – дома № 1, 3, 4, 5, 6, 7, 9, 11, 12, 13, 15, 17, 18, 19, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 45, 46, 47, 49, 51, 55, 56, 58, 59, 60, 61, 63, 64, 65, 66, 67, 69;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Панфилова – дома № 4, 5, 7, 10, 12, 16, 18, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Радищева – дома № 2, 4, 6, 7, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 30, 32, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Парижской Коммуны – дома № 1, 4, 6, 8, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Нурсеитова – дома № 1, 3, 5, 7, 8, 9, 10, 11, 13, 14, 15, 16, 18, 22, 22а, 24, 25, 27, 28, 29, 30, 31, 32, 34, 35, 37, 37а, 39, 40, 41, 43, 44, 45, 46, 47, 48, 49, 51, 52, 53, 55, 56, 57, 58, 60, 61, 63, 65, 67, 69, 71, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 97, 99, 103, 105, 107, 109, 111, 113, 115, 117, 119, 123, 125, 127, 129, 131;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Полярная – дома № 4, 7, 14, 15, 16, 19, 23, 26, 27, 28, 29, 31, 32, 33, 34, 35, 36, 37, 38, 40, 41, 42, 43, 45, 46, 47, 48, 49, 51, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 70, 71, 72, 73, 74, 76, 77, 78, 80, 81, 82, 83, 84, 86, 87, 88, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 120, 122, 124;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Советская – дома № 1, 2, 3, 5, 8, 10, 13, 15, 16, 17, 18, 24, 26, 27, 28, 33, 36, 38, 42, 43, 44, 46, 50, 51, 52, 54, 56, 58, 60, 64, 66, 68, 70, 72, 74, 80, 82;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бірлік – дома № 1, 3, 7, 10, 12, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица 2-ая Стахановская – дома № 1, 2, 3, 4, 5, 6, 7, 8, 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица 3-я Стахановская – дома № 1, 6, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ударная – дома № 2, 3, 4, 5, 7, 8, 11, 13, 14, 16, 17, 18, 19, 20, 21, 23, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Достоевского – дома № 1, 2, 4, 5, 7, 8, 9, 10, 11, 12, 13, 15, 16, 18, 20, 24, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Коминтерна – дома № 1, 3, 4, 9, 10, 11, 13, 15, 17, 18, 19, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Красноармейская – дома № 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Байкальская – дома № 2, 3, 4, 5, 6, 7, 9, 10, 13, 16, 19, 20, 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица 8 Марта – дома № 1, 4, 5, 6, 7, 8, 12, 13, 15, 18, 20, 23, 24, 25, 26, 28, 30, 31, 32, 35, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Интернациональная – дома № 3, 4, 5, 6, 8, 9, 11, 13, 14, 15, 16, 18, 19, 20, 22, 24, 26, 32, 33, 34, 35, 36, 37, 40, 44, 46, 50, 52, 56;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Суворова – дома № 2, 3, 9, 11, 13, 14, 16, 19, 20, 21, 22, 23, 26, 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Свинцовая – дома № 1, 2, 4, 8, 10, 12, 14, 18, 26, 30, 34, 36, 40, 42, 44, 46, 50, 54, 56, 58, 60, 62, 64;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица 1-ая Свинцовая – дома № 11, 12, 15, 17, 18, 19, 22, 23, 25, 27, 28, 29, 30, 33, 34, 35, 36, 38, 40, 41, 42, 44, 47, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Лесопильная – дома № 3, 5, 7;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Гранитная – дома № 2, 4, 6, 7, 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Рудная – дома № 6, 8, 10, 12, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Татарский – дома № 1, 2, 3, 4, 6, 8, 12, 14, 16, 18, 20, 22а;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Загородный – дома № 2, 6, 8, 10, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Полярный – дома № 1, 2, 3, 4, 5, 7, 8, 9, 10, 11, 12, 13, 15, 16, 17, 19, 21, 23, 25, 27, 29, 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Свинцовый – дома № 2, 3, 4, 5, 7, 12, 14, 15, 16, 19, 23.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 123</w:t>
-[...599 lines deleted...]
-      переулок Загородный – дома № 2, 6, 8, 10, 12;</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 124.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z95" w:id="91"/>
-[...15 lines deleted...]
-      переулок Полярный – дома № 1, 2, 3, 4, 5, 7, 8, 9, 10, 11, 12, 13, 15, 16, 17, 19, 21, 23, 25, 27, 29, 31;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: город Риддер, улица Горноспасательная, № 25, здание Восточно-Казахстанского филиала товарищества с ограниченной ответственностью "Республиканский центральный штаб профессиональных аварийно-спасательных служб".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z96" w:id="92"/>
-[...15 lines deleted...]
-      переулок Свинцовый – дома № 2, 3, 4, 5, 7, 12, 14, 15, 16, 19, 23.</w:t>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Горноспасательная – дома № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 12а, 14, 15, 16, 17, 18, 19, 19а, 20, 21, 22, 24, 26, 27, 28, 29, 30, 31, 32, 34, 36, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z97" w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Рабочая – дома № 1, 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 18, 19, 20, 21, 23, 24, 25, 26, 28, 29, 30, 31, 32, 33, 34, 35, 36, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Пионерская – дома № 46, 47, 49, 50, 51, 52, 53, 54, 55, 56, 57, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 73, 75;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Базовая – дома № 61, 62, 63, 64, 65, 66, 67, 69, 70, 72, 74, 76, 78, 79, 80, 81, 82, 84, 88, 90, 91, 92, 93, 95, 133, 137, 139, 141, 147, 151, 155, 170, 172, 176, 178, 180, 182, 184, 190, 194, 198, 202, 206;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Журавлихинская – дома № 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 20, 22, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тишинская – дома № 3, 5, 6, 7, 8, 9, 10, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 27, 28, 29, 33;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Озерная – дома № 1, 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 24, 26, 28, 30</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Заречная – дома № 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 47, 48, 50, 52;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Карла Маркса – дома № 1, 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 15, 17, 18, 19, 21, 22, 23, 24, 26, 28, 31, 32, 33, 35, 36, 37, 38, 39, 40, 41, 43, 45, 47, 51;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Фридриха Энгельса – дома № 1, 2, 3, 4, 6, 8, 9, 10, 11, 12, 13, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26, 27, 29, 30, 31, 32, 33, 34, 35, 36, 38, 39, 40, 41, 42, 43, 44, 45, 49, 51, 53, 57, 59, 61, 63, 73, 79;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Водопьянова – дома № 3, 5, 6, 8, 10, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 24, 26, 29, 32, 34, 36, 38, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ушакова – дома № 3, 4, 5, 6, 7, 8, 11, 12, 14, 16, 18, 20, 22, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Лениногорская – дома 1, 5, 7, 11, 12, 17, 24, 26, 27, 28, 29, 30, 31, 33, 34, 35, 36, 38, 39, 40, 41, 42, 43, 44, 45, 47, 48, 49, 50, 51, 53, 56, 57, 59, 60, 61, 62, 63, 64, 65, 66, 69, 70, 71, 72, 73, 74, 76, 77, 78, 78а, 80, 83, 84, 85, 86, 87, 88, 89, 90, 90а, 92, 93, 94, 95, 97, 98, 99, 100, 101, 102, 103, 105, 107, 108, 109, 112, 113, 114, 115, 116, 117, 118, 120, 121, 122, 123, 127, 129, 131, 133, 135;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кавказская – дома № 2, 4, 6, 7, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Лесная – дома № 2, 3, 7, 8, 9, 17, 21, 24, 28, 30, 33, 35, 36, 38, 40, 42, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Подгорная – дома № 3, 4, 5, 6, 7, 9, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Пугачева– дома № 2, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Средняя – дома № 1, 2, 3, 16, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Марата – дома № 4, 6, 7, 9, 10, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Крольчатник – дом № 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Тишинский – дома № 3, 5, 6, 9, 10, 13, 14, 15, 39</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Рабочий – дома № 2, 4, 5, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Пугачева – дома № 4, 5, 6, 8, 10, 12, 13, 14, 16, 18, 22, 24, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z122" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Лениногорский – дома № 1, 2, 8, 10, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z123" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Лесной – дом № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z124" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Пионерский – дома № 2, 4, 6, 8, 14, 16, 18, 22, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z125" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Фридриха Энгельса – дома № 2, 4, 6, 8, 10, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z126" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Карла Маркса – дома № 1, 2, 3, 4, 5, 6, 8, 17, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z127" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Тупой – дома № 6, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z128" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      промышленная зона Центральная – дом № 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z129" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      село Пригородное: улица Леспромхозовская – дома № 1, 21, 25, 26, 34, 39, 48, 49.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z130" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 124.</w:t>
-[...589 lines deleted...]
-      переулок Тупой – дома № 6, 10;</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 125</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z128" w:id="119"/>
-[...15 lines deleted...]
-      промышленная зона Центральная – дом № 5;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: город Риддер, улица Курека, № 45, здание коммунального государственного учреждения "Средняя школа № 12", отдела образования по городу Риддеру Управления образования Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z129" w:id="120"/>
-[...15 lines deleted...]
-      село Пригородное: улица Леспромхозовская – дома № 1, 21, 25, 26, 34, 39, 48, 49.</w:t>
+    <w:bookmarkStart w:name="z132" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Пионерская – дома № 2, 4, 5, 6, 8, 11, 13, 14, 15, 16, 21;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z130" w:id="121"/>
+    <w:bookmarkStart w:name="z133" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Пожарная – дом № 3;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z134" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Новая – дома № 6, 8, 10, 12, 13, 16, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z135" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Розы Люксембург – дома № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 26, 27, 28, 29, 30, 31, 32, 33, 35, 36, 37, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z136" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Карла Либкнехта – дома № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z137" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шишкина – дома № 1, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 16, 17, 18, 19, 21, 23, 27, 29, 31, 33, 35, 37а, 41;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z138" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тойчибаева – дома № 3, 4, 5, 7, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z139" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Базарная – дома № 4, 5, 7, 10, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z140" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Чкалова – дома № 1, 5, 7;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z141" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Курека – дома № 3, 4, 5, 7, 9, 9/2, 11, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 38, 39, 40, 42, 44, 46, 48, 50, 52;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z142" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица 9 Мая – дома № 5, 8, 9, 10, 13, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z143" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Рудничная – дома № 2, 3, 4, 5, 7, 8, 9, 12, 14, 16, 18:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z144" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Калинина – дома № 2, 3, 4, 5, 8, 9, 10, 11, 12, 13, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 46, 48, 50, 52, 54, 56;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z145" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Куйбышева – дома № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 14, 16, 18, 20, 21, 22, 24, 26, 28, 29, 30, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z146" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кузнечная – дома № 3, 4, 5, 6, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z147" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Клары Цеткин – дома № 3, 4, 5, 6, 7, 8, 15, 16, 17, 18, 19, 21, 22, 23, 24, 25, 26, 27, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 52, 54, 56, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z148" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Боровая – дома № 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 28, 30, 32, 34, 36, 38, 40, 42, 44, 44/1, 44а, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z149" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Клубная – дом № 4;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z150" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Вокзальная – дома № 1, 2, 5, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z151" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Гостиной – дом № 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z152" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Филипповский - дома № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z153" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Нижний – дома № 4, 6, 8, 10, 16, 18, 20, 22, 24, 30, 36, 38, 40, 42, 44, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z154" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Кузнечный – дома № 3, 4, 5, 6, 8.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z155" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 125</w:t>
-[...439 lines deleted...]
-      переулок Филипповский - дома № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13;</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 126</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z153" w:id="144"/>
-[...15 lines deleted...]
-      переулок Нижний – дома № 4, 6, 8, 10, 16, 18, 20, 22, 24, 30, 36, 38, 40, 42, 44, 46;</w:t>
+    <w:bookmarkStart w:name="z156" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: город Риддер, улица Безголосова, № 16, здание коммунального государственного учреждения "Многопрофильная школа-гимназия "Шаңырақ" отдела образования по городу Риддеру Управления образования Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z154" w:id="145"/>
-[...15 lines deleted...]
-      переулок Кузнечный – дома № 3, 4, 5, 6, 8.</w:t>
+    <w:bookmarkStart w:name="z157" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: проспект Независимости – дома № 1, 2, 3, 4, 4а;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z155" w:id="146"/>
+    <w:bookmarkStart w:name="z158" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Безголосова – дома № 4, 6, 10, 10а;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z159" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Пионерская – дома № 23, 24, 25, 27, 28, 29, 30, 31, 32, 33, 34, 34а, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z160" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Садовая – дома № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 58, 60, 62, 64, 66, 68;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z161" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ташкентская – дома № 1, 2, 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 43;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z162" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Колхозная – дома № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26, 30, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z163" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Быструшинская – дома № 2, 4, 5, 6, 7, 8, 12, 13, 14, 16, 18, 20, 22, 23, 25, 26, 27, 28, 29, 30, 32, 33, 34, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 73а, 74, 75, 75а, 76, 77, 78, 79, 80, 81, 81а, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 96, 98, 100, 102, 104, 106, 108, 110;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z164" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Котовского – дома № 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z165" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Хариузовская – дома № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 19/1, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 29/1, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 63а, 64, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z166" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Змеиногорская – дома № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15/1, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 60, 61, 62, 63, 64, 65, 66, 67, 69, 71;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z167" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Базовая – дома № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z168" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Комсомольская – дома № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13,15, 16, 16/1, 17, 17а, 18, 19, 20, 21, 22, 23, 24, 25, 27, 29, 30, 31, 33;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z169" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Гризодубовой – дома № 1, 2, 3, 4, 5, 7, 8, 9, 10, 11, 12, 13, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z170" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Осипенко – дома № 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z171" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Степная – дома № 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 21, 22, 23, 24, 25, 26, 27, 27а, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z172" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Риддерская – дома № 2, 3, 4, 5, 6, 7, 8, 9, 14, 15, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z173" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кирова – дома № 2, 4, 5, 6, 7, 8, 8а, 14, 17, 23, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 47, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z174" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Некрасова – дома № 1, 1а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 17а, 18, 19, 20, 20/1, 21, 22, 23, 24, 26, 28, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z175" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Большевистская – дома № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22/1, 22а, 23, 24, 25, 26, 27, 28, 29, 30, 31, 34, 35, 36, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z176" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Краевая – дома № 1/1, 3, 5, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 29, 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z177" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Серова – дома № 1, 3, 4, 4/1, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z178" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Владивостокская– дома № 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 18, 20, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z179" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Угловая – дома № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 24, 25, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z180" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алтайская – дома № 1/1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 16/1, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 59, 59/2, 61, 63, 65, 67, 69, 70, 71, 77, 79, 81, 83, 85, 89, 89/1, 91, 93, 95, 97, 99, 101, 103, 105, 107;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z181" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Авиационная – дома № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 20, 21, 22, 24, 25, 28, 29, 30, 32, 34, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z182" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Речная – дома № 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 28а;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z183" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Володарского – дома № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 12а, 13, 14, 15, 16, 17, 18, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z184" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Садовый – дома № 2, 3, 4, 5, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 29, 30, 32, 34, 36, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z185" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Колхозный – дома № 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15а, 16, 17, 18, 19, 20, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z186" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Речной – дома № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 27, 29, 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z187" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Усть - Каменогорский – дома № 1, 2, 3, 4, 5, 6, 7, 8, 9, 9а, 10, 10/1, 11, 12, 14, 15, 17, 18, 19, 20, 21, 22, 23, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z188" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Садовый – дома</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z189" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Малый – дома № 1, 3, 4, 6, 7, 7/2, 8, 9, 10, 11, 12, 12а, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z190" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Большевистский – дома № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z191" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Степной – дома № 2, 3, 4, 5, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 28а, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z192" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Базовый – дома № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 23, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z193" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Некрасова – дома № 3, 4, 5, 6, 7, 8, 10, 12, 14, 16, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z194" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Хариузовский – дома № 1, 3, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 48, 49, 51, 53, 55, 79;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z195" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Комсомольский – дома № 1, 3, 4, 6, 7, 8, 9, 11, 13, 15, 16, 17, 18, 19, 20, 21, 23, 24, 26, 28, 30, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z196" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Алтайский – дома № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 16, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z197" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Быструшинский – дома № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z198" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Риддерский – дома № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 16, 17, 18, 19, 20, 21, 22, 24, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z199" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Змеиногорский – дома № 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z200" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Пионерский – дома № 1, 3, 5, 7, 11, 13, 15.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z201" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 126</w:t>
-[...859 lines deleted...]
-      переулок Риддерский – дома № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 16, 17, 18, 19, 20, 21, 22, 24, 26;</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 127</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z199" w:id="190"/>
-[...15 lines deleted...]
-      переулок Змеиногорский – дома № 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+    <w:bookmarkStart w:name="z202" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: город Риддер, улица Ермакова, № 1, здание республиканского государственного предприятия на праве хозяйственного ведения "Алтайский ботанический сад" Комитета науки Министерства образования и науки Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z200" w:id="191"/>
-[...15 lines deleted...]
-      переулок Пионерский – дома № 1, 3, 5, 7, 11, 13, 15.</w:t>
+    <w:bookmarkStart w:name="z203" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Пригородная – дома № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 52, 54, 56, 58, 60, 60а, 62, 64, 68, 70;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z201" w:id="192"/>
+    <w:bookmarkStart w:name="z204" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Полевая – дома № 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13а, 14, 15, 16, 17, 18, 19, 20, 21, 21а, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 35/1, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 62/1, 63, 64, 64/1, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 104а, 104/1, 105, 106, 107, 108, 109, 110, 111, 111а, 112, 113, 113б, 114, 115, 116, 118, 119, 119а, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 129а, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 145а, 146, 147, 148, 149, 150, 151, 152, 153, 154, 154а, 155, 156, 157, 158, 159, 160, 161, 161а, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 171а, 172, 173, 173а, 174, 175, 176, 177, 178, 178а, 179, 179б, 179/1, 180, 181, 181в, 181/1, 181/4, 182, 183, 184, 185, 186, 187, 188, 190, 190а, 190б, 192, 194, 196, 198, 200, 202, 204, 204а, 206а, 208, 210, 216;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z205" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ульбинская – дома № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14/1, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 28/1, 29, 30, 30а, 31, 32, 33, 34, 36, 37, 38, 39, 40, 40/1, 41, 42, 43, 44, 44а, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 60а, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 129, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 161а;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z206" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Папанина – дома № 1, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 61, 62, 63, 64, 64а, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 87, 89, 91, 93, 95, 95/1, 95/2, 97, 99, 101, 103;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z207" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Луначарского – дома № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 39а, 40, 40а, 41, 42, 43, 44, 45, 46, 48, 50, 52, 54, 55, 56, 57, 58, 58/1, 59, 60, 60/1, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 73, 74, 76, 78, 80, 84, 86, 88, 90, 94;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z208" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ермакова– дома № 1, 1а, 2, 4, 6, 8, 10, 12, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z209" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ботаническая – дома № 1, 2, 3, 3а, 4, 4а, 5, 7, 9, 10, 11, 13, 14, 15, 17, 19, 24, 35, 37, 37/1, 38, 39, 40, 41, 45, 49, 54, 55, 56, 56а, 57, 58, 59, 60, 60а, 60/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z210" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Полевой – дома № 1, 1/1, 1/3, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11б, 12, 13, 14, 15, 15а, 16, 17, 18, 19, 19а, 20, 21, 22, 24, 26, 28, 30, 32, 34, 34/1, 36, 38, 40, 42, 44, 44а, 46, 48, 50, 52, 54, 56, 58, 58а, 58в, 58г, 60, 60а, 64, 66, 70;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z211" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квартал 3 жилого района – дома № 6, 7, 8, 9, 10, 11, 13, 14, 15, 16, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 38, 39, 40, 41, 42, 43, 44, 45, 47, 48, 49, 50, 54, 145, 198, 198/1, 199, 201, 219.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z212" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      село Коноваловка: улица Фермерская – дома № 1, 2, 3, 4, 5, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z213" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Дорожная – дома № 1, 2, 3, 4, 5, 6, 6/1, 8, 10, 11, 13, 14, 15, 15/3, 16, 17, 18, 19, 20, 21, 22, 23, 24, 24/1, 26, 28, 30, 38, 42, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z214" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мирная – дома № 1, 2, 3, 5, 6, 7, 8, 9, 10, 11, 14, 20, 23, 23/4, 25, 27, 28, 29, 30/1, 31, 32, 33, 35, 36, 37, 38а, 40, 41, 42/1, 43, 7338, 7400, 7743, 7751, 7753;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z215" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садовое общество "Медик-1" - дома № 9, 10, 18, 75, 78.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z216" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 127</w:t>
-[...239 lines deleted...]
-      улица Дорожная – дома № 1, 2, 3, 4, 5, 6, 6/1, 8, 10, 11, 13, 14, 15, 15/3, 16, 17, 18, 19, 20, 21, 22, 23, 24, 24/1, 26, 28, 30, 38, 42, 46;</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 128</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z214" w:id="205"/>
-[...15 lines deleted...]
-      улица Мирная – дома № 1, 2, 3, 5, 6, 7, 8, 9, 10, 11, 14, 20, 23, 23/4, 25, 27, 28, 29, 30/1, 31, 32, 33, 35, 36, 37, 38а, 40, 41, 42/1, 43, 7338, 7400, 7743, 7751, 7753;</w:t>
+    <w:bookmarkStart w:name="z217" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: город Риддер, улица Семипалатинская, № 10, здание коммунального государственного казенного предприятия "Дом школьников" отдела образования по городу Риддеру Управления образования Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z215" w:id="206"/>
-[...15 lines deleted...]
-      садовое общество "Медик-1" - дома № 9, 10, 18, 75, 78.</w:t>
+    <w:bookmarkStart w:name="z218" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: проспект Гагарина – дома № 10, 15;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z216" w:id="207"/>
+    <w:bookmarkStart w:name="z219" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Хорева – дома № 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13а, 14, 15, 16, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z220" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Горького – дома № 1, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 42, 44, 46, 48, 49, 50, 52, 54, 56, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z221" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Казахстанская – дома № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z222" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Речная – дома № 32, 33, 35, 37а, 39, 40, 41, 43, 45, 47, 47а, 49, 51, 53, 55, 57, 58, 59, 60, 61;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z223" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Короткая – дома № 1, 3, 5, 7, 9, 11, 13, 15, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z224" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      микрорайон "Геолог" – дома № 1, 2, 2/1, 3, 4, 5, 5/1, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 40/1, 41, 41/1, 41/2, 42, 43, 44, 45, 49, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z225" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Черепанова – дома № 2, 4, 6, 8, 10, 11, 12, 14, 16, 18, 20, 22, 22а, 24, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z226" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Хариузовская – дома № 66, 67, 68, 69, 70, 71, 71/1, 71/2, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 110а, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 123а, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 148;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z227" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Семипалатинская – дома № 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 52а, 53, 54, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 85а, 87, 89, 91, 93, 95, 95/1, 97, 99, 101, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z228" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Боровая – дома № 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z229" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Больничная – дома № 1, 2, 5, 9, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z230" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Лазо – дома № 1, 2, 3, 4, 5, 6, 7, 7а, 8, 9, 10, 11, 12, 13, 14, 16, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z231" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Семашко – дома № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z232" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Щорса – дома № 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 20, 22, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z233" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Семипалатинский – дома № 1, 1а, 1г, 3, 5, 5/1, 7, 9, 9/1, 11, 13, 15, 17, 19, 21, 23, 25, 27, 31, 34, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z234" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Казахстанский– дом № 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z235" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок 1-ый Казахстанский – дома № 1, 3, 5, 7, 9, 10, 11, 12, 13, 16, 24, 28, 30, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z236" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок 2-ой Казахстанский – дома № 1, 2, 3, 4, 4а, 5, 6, 6б, 7, 8, 9, 10, 11, 11а, 12, 14, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z237" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Хариузовский – дома № 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 137;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z238" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Щорса – дома № 1, 2, 3, 4, 5, 6, 7, 8, 10, 12, 14, 16, 18, 20, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z239" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Горького – дома № 2, 3, 4, 9, 12, 14, 15, 16, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z240" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Больничный – дом № 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z241" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 128</w:t>
-[...439 lines deleted...]
-      переулок Щорса – дома № 1, 2, 3, 4, 5, 6, 7, 8, 10, 12, 14, 16, 18, 20, 22;</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 129</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z239" w:id="230"/>
-[...15 lines deleted...]
-      переулок Горького – дома № 2, 3, 4, 9, 12, 14, 15, 16, 20;</w:t>
+    <w:bookmarkStart w:name="z242" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: город Риддер, микрорайон Шестой, № 8, здание коммунального государственного учреждения "Общеобразовательная школа №11" отдела образования по городу Риддеру Управления образования Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z240" w:id="231"/>
-[...15 lines deleted...]
-      переулок Больничный – дом № 4.</w:t>
+    <w:bookmarkStart w:name="z243" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Гоголя – дом № 77;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z241" w:id="232"/>
+    <w:bookmarkStart w:name="z244" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      микрорайон Шестой – дома № 10, 11, 12, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z245" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      село Пригородное: микрорайон Седьмой – дома № 1, 1а, 2, 2а, 2б, 3, 3/1, 4, 4/1, 5а, 6, 7, 8, 15, 16, 18, 19, 31, 36, 44, 45, 46, 47, 48, 49, 50, 53, 58, 59, 60, 61, 69, 70, 71, 72, 73, 96, 117а, 118, 120, 121, 123, 124, 126, 127, 128, 130, 132, 134, 142, 142а, 144;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z246" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      микрорайон Совхозный – дома ; № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26а, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z247" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Звездная – дома № 1, 2, 5, 6, 7, 7/1, 8, 9, 19, 20, 21, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z248" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Изобильная – дома № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z249" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Колчина – дома № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 10а, 11, 11а, 12, 12а, 13, 14, 15, 16, 17, 18, 20, 22, 24, 26, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z250" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Урожайная – дома № 1, 2, 3, 4, 5, 6, 7, 7а, 8, 9, 10, 11, 11а, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 43а, 44, 45, 46, 47, 48, 49, 51, 53/1, 65, 65/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z251" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Совхозная – дом № 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z252" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      село Верхняя Хариузовка: улица Энергетиков – дома № 1, 1а, 1б, 1/1, 2, 2б, 2в, 3, 3а, 3б, 4, 4а, 4/1, 5, 8, 9, 10, 18, 23, 25, 27, 37, 41;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z253" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Дачная – дома № 1, 2, 3, 5, 7, 9, 10, 11, 12, 16, 17, 21, 22, 23, 25, 27, 31, 87;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z254" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садовое общество "Победа" - дом № 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z255" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садовое общество "Металлист" - дом № 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z256" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 129</w:t>
-[...239 lines deleted...]
-      улица Дачная – дома № 1, 2, 3, 5, 7, 9, 10, 11, 12, 16, 17, 21, 22, 23, 25, 27, 31, 87;</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 130</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z254" w:id="245"/>
-[...15 lines deleted...]
-      садовое общество "Победа" - дом № 34;</w:t>
+    <w:bookmarkStart w:name="z257" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: город Риддер, улица Кирова, № 90, здание коммунального государственного учреждения "Школа-лицей № 1" отдела образования по городу Риддеру Управления образования Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z255" w:id="246"/>
-[...15 lines deleted...]
-      садовое общество "Металлист" - дом № 6.</w:t>
+    <w:bookmarkStart w:name="z258" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: проспект Гагарина – дома № № 2, 4;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z256" w:id="247"/>
+    <w:bookmarkStart w:name="z259" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Семипалатинская – дома № 1, 2, 3, 4, 5, 5/1, 7, 8, 10, 11, 13, 14, 17, 20, 21, 22, 23, 24, 25, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z260" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Безголосова – дома № 7, 10/3, 13, 17, 19, 20, 21, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z261" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Станционный городок – дома № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z262" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тохтарова – дома № 3, 5, 7;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z263" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Независимости – дома 5, 8, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z264" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кирова – дома № 91, 93;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z265" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Безголосова – дома № 1, 4, 10, 14, 16, 20, 22, 24, 26, 28, 30, 32, 34.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z266" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 130</w:t>
-[...139 lines deleted...]
-      проспект Независимости – дома 5, 8, 10;</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 131</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z264" w:id="255"/>
-[...15 lines deleted...]
-      улица Кирова – дома № 91, 93;</w:t>
+    <w:bookmarkStart w:name="z267" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: город Риддер, улица Тохтарова, № 17а, здание коммунального государственного учреждения "Средняя школа № 10" отдела образования по городу Риддеру Управления образования Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z265" w:id="256"/>
-[...15 lines deleted...]
-      переулок Безголосова – дома № 1, 4, 10, 14, 16, 20, 22, 24, 26, 28, 30, 32, 34.</w:t>
+    <w:bookmarkStart w:name="z268" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Чапаева – дома № 17, 23, 25;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z266" w:id="257"/>
+    <w:bookmarkStart w:name="z269" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Семеновой – дома № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 12а, 13, 14, 15, 20, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z270" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проезд Космонавтов – дома № 3, 4, 6, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z271" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Гагарина – дома № 16, 16а, 16б;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z272" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Независимости – дома № 6, 6а, 9, 11, 12, 12а, 13, 15, 16, 17, 18, 20, 22.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z273" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 131</w:t>
-[...79 lines deleted...]
-      проезд Космонавтов – дома № 3, 4, 6, 8;</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 132</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z271" w:id="262"/>
-[...15 lines deleted...]
-      проспект Гагарина – дома № 16, 16а, 16б;</w:t>
+    <w:bookmarkStart w:name="z274" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: город Риддер, улица Владимира Клинка, № 11, коммунального государственного учреждения "Средняя школа № 5" отдела образования по городу Риддеру Управления образования Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z272" w:id="263"/>
-[...15 lines deleted...]
-      проспект Независимости – дома № 6, 6а, 9, 11, 12, 12а, 13, 15, 16, 17, 18, 20, 22.</w:t>
+    <w:bookmarkStart w:name="z275" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Мухтара Ауэзова – дома № 1, 5;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z273" w:id="264"/>
+    <w:bookmarkStart w:name="z276" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Владимира Клинка – дома № 1, 3, 4, 5, 6, 9, 9а, 12, 13, 15, 16, 18, 20, 21, 22, 23, 24, 26, 28, 30, 32, 34, 38, 40, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z277" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Чапаева – дома № 27, 33, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z278" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Свердлова – дома № 2, 2а, 3, 4, 4а, 5, 6, 7, 7а, 8, 9, 9а, 10, 11, 11а, 12, 13, 13а, 14, 14а, 15а, 16, 18, 18а, 20, 22, 24, 24а;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z279" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шевченко – дома № 1, 2, 3, 4, 5, 5/2, 5/3, 6, 7а, 9/1, 9а, 10, 10у, 11, 12, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z280" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Белинского – дома № 3, 4, 5, 6, 7, 8, 11, 13, 15, 21, 23, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z281" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Независимости – дома № 16а, 18а, 19, 21, 23, 24, 25, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z282" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Гагарина – дома № 14, 20, 22, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z283" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ушанова – дома № 4, 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z284" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кунаева – дома № 2, 3, 4, 6, 7, 8, 10, 12, 14, 16, 18, 20, 22а, 22в.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z285" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 132</w:t>
-[...179 lines deleted...]
-      проспект Гагарина – дома № 14, 20, 22, 24;</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 133</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z283" w:id="274"/>
-[...15 lines deleted...]
-      улица Ушанова – дома № 4, 6;</w:t>
+    <w:bookmarkStart w:name="z286" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: город Риддер, поселок Лениногорский лесхоз, улица Лесхозная, № 32, здание коммунального государственного учреждения "Риддерское лесное хозяйство" Управления природных ресурсов и регулирования природопользования Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z284" w:id="275"/>
-[...15 lines deleted...]
-      улица Кунаева – дома № 2, 3, 4, 6, 7, 8, 10, 12, 14, 16, 18, 20, 22а, 22в.</w:t>
+    <w:bookmarkStart w:name="z287" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Лениногорский лесхоз: улица Лесхозная – дома № 1, 2, 3, 4, 4а, 4б, 4в, 5, 5а, 6, 8, 8а, 9, 13, 13а, 14, 15, 15а, 16, 17, 17а, 18, 19, 20, 21, 21а, 22, 23, 23а, 24, 25, 27, 27/1, 29, 29/1, 30, 31, 32, 34, 34/1, 35, 36, 37, 38, 39, 40, 40/1, 41, 42а, 43, 45, 57;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z285" w:id="276"/>
+    <w:bookmarkStart w:name="z288" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тихая – дома № 4, 5, 9, 14, 21, 36, 39, 41;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z289" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садовое общество "Алтай" - дома № 118, 141, 174, 181, 203/у, 224, 229;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z290" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      территория Центрального лесничества – дома № 1, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z291" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      урочище Познопаловка – дом №1/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z292" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 133</w:t>
-[...79 lines deleted...]
-      садовое общество "Алтай" - дома № 118, 141, 174, 181, 203/у, 224, 229;</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 134</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z290" w:id="281"/>
-[...15 lines deleted...]
-      территория Центрального лесничества – дома № 1, 24;</w:t>
+    <w:bookmarkStart w:name="z293" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: город Риддер, улица Кунаева, № 27, здание коммунального государственного учреждения "Средняя школа № 2" отдела образования по городу Риддеру Управления образования Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z291" w:id="282"/>
-[...15 lines deleted...]
-      урочище Познопаловка – дом №1/2.</w:t>
+    <w:bookmarkStart w:name="z294" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Кунаева – дома № 24, 26, 28, 30, 32, 34, 36, 38, 46/1, 48;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z292" w:id="283"/>
+    <w:bookmarkStart w:name="z295" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мухтара Ауэзова – дома № 6, 8, 9, 11, 12, 13, 14, 15, 17, 18, 19, 20, 21, 23, 24, 25, 26, 27, 28, 29, 30, 39, 40, 73;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z296" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Орджоникидзе – дома № 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 17, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z297" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тельмана – дома № 1, 3, 4, 5, 10, 12, 13, 18, 19, 20, 20а, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 38, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z298" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Проходческая – дома № 1, 2, 4, 5, 6, 8, 9, 10, 11, 12, 13, 13а, 14, 15а, 16, 17, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z299" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Свердлова – дома № 15, 17, 17а, 19, 19а, 21, 23, 25, 26, 26а, 27, 28, 28а, 28 б, 29, 30, 30а, 30б, 32, 32а, 34, 36, 38, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z300" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Крылова – дома № 8, 10, 12, 13, 14, 15, 17, 18, 19, 20, 21, 22, 28, 33;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z301" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Герцена – дома № 3, 4, 6, 6/1, 8, 16, 20, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z302" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Гоголя – дома № 11, 13, 15, 17, 19, 21, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z303" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Чапаева – дома № 12а, 14а, 16а, 18а, 37, 43, 45, 46/1, 47, 48, 53, 55, 57, 59, 61;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z304" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Чокана Валиханова – дома № 3, 4, 6, 9, 11, 13, 16, 18, 19, 24, 25, 27, 29, 30, 34</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z305" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Зои Космодемьянской – дома № 3, 4, 5, 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z306" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 134</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z293" w:id="284"/>
+        <w:t xml:space="preserve"> Избирательный участок № 135</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z307" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: город Риддер, улица Кунаева, № 27, здание коммунального государственного учреждения "Средняя школа № 2" отдела образования по городу Риддеру Управления образования Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-[...218 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z305" w:id="296"/>
-[...15 lines deleted...]
-      улица Зои Космодемьянской – дома № 3, 4, 5, 6.</w:t>
+    <w:bookmarkStart w:name="z308" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Гоголя – дома № 29, 33, 35, 37, 41, 41а, 43, 55;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z306" w:id="297"/>
+    <w:bookmarkStart w:name="z309" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проспект Гагарина – дома № 26, 28, 30, 36, 36/1, 36/2, 38, 38/1, 40, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z310" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Белинского – дома № 14, 16, 18, 24, 26, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z311" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кунаева – дома № 11, 13, 15, 17, 19, 21, 23, 25, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z312" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Независимости – дома № 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 40, 42, 44;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z313" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Чокана Валиханова – дома № 35, 36, 37, 40, 43, 45, 46, 47;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z314" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ушанова – дома № 12, 14, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z315" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Герцена – дома № 33, 34.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z316" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 135</w:t>
-[...139 lines deleted...]
-      улица Чокана Валиханова – дома № 35, 36, 37, 40, 43, 45, 46, 47;</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 136</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z314" w:id="305"/>
-[...15 lines deleted...]
-      улица Ушанова – дома № 12, 14, 16;</w:t>
+    <w:bookmarkStart w:name="z317" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: город Риддер, микрорайон Третий, № 23, здание коммунального государственного учреждения "Средняя школа № 14" отдела образования по городу Риддеру Управления образования Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z315" w:id="306"/>
-[...15 lines deleted...]
-      улица Герцена – дома № 33, 34.</w:t>
+    <w:bookmarkStart w:name="z318" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: микрорайон Третий – дома № 1, 2, 3, 4, 5, 6, 29, 31, 35, 36;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z316" w:id="307"/>
+    <w:bookmarkStart w:name="z319" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бике Айдарханова – дома № 1, 2, 4, 4а, 5, 6, 7, 8, 9, 11, 13, 15, 17, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z320" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Орджоникидзе – дома № 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z321" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Урицкого – дома № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z322" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Гоголя – дома № 2/1, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z323" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мухтара Ауэзова – дома № 34, 36, 38, 42, 44, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z324" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Андреевский – дома № 2, 4, 5, 7, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z325" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Шахтостроительный – дома № 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z326" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Проходческий – дома № 1, 3, 5, 7, 9, 11, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z327" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Металлистов – дома № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z328" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 136</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z317" w:id="308"/>
+        <w:t xml:space="preserve"> Избирательный участок № 137</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z329" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: город Риддер, микрорайон Третий, № 23, здание коммунального государственного учреждения "Средняя школа № 14" отдела образования по городу Риддеру Управления образования Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-[...178 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z327" w:id="318"/>
-[...15 lines deleted...]
-      переулок Металлистов – дома № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16.</w:t>
+    <w:bookmarkStart w:name="z330" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: микрорайон Третий – дома № № 7, 8, 9, 10, 11, 12, 15, 16, 17, 18, 19, 20, 20/1, 21, 22, 24, 25, 26, 27, 28, 30, 32, 32/1, 33, 33/1, 34;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z328" w:id="319"/>
+    <w:bookmarkStart w:name="z331" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Микрорайон Четвертый – дома № 1, 35, 38.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z332" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 137</w:t>
-[...19 lines deleted...]
-      Местонахождение: город Риддер, микрорайон Третий, № 23, здание коммунального государственного учреждения "Средняя школа № 14" отдела образования по городу Риддеру Управления образования Восточно-Казахстанской области.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 138</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z330" w:id="321"/>
-[...15 lines deleted...]
-      Границы: микрорайон Третий – дома № № 7, 8, 9, 10, 11, 12, 15, 16, 17, 18, 19, 20, 20/1, 21, 22, 24, 25, 26, 27, 28, 30, 32, 32/1, 33, 33/1, 34;</w:t>
+    <w:bookmarkStart w:name="z333" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: город Риддер, микрорайон Четвертый, № 28, здание коммунального государственного учреждения "Средняя школа № 3 имени Динмухамеда Кунаева" отдела образования по городу Риддеру Управления образования Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z331" w:id="322"/>
-[...15 lines deleted...]
-      Микрорайон Четвертый – дома № 1, 35, 38.</w:t>
+    <w:bookmarkStart w:name="z334" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: микрорайон Четвертый – дома № 2, 6, 6а, 6б, 6в, 6/2, 7, 14, 15, 16, 16а, 22, 23, 24, 24а, 26.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z332" w:id="323"/>
+    <w:bookmarkStart w:name="z335" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 138</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 139</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z333" w:id="324"/>
+    <w:bookmarkStart w:name="z336" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: город Риддер, микрорайон Четвертый, № 28, здание коммунального государственного учреждения "Средняя школа № 3 имени Динмухамеда Кунаева" отдела образования по городу Риддеру Управления образования Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z334" w:id="325"/>
-[...15 lines deleted...]
-      Границы: микрорайон Четвертый – дома № 2, 6, 6а, 6б, 6в, 6/2, 7, 14, 15, 16, 16а, 22, 23, 24, 24а, 26.</w:t>
+    <w:bookmarkStart w:name="z337" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: микрорайон Четвертый – дома № 3, 4, 5, 8, 30, 31, 32, 34, 36, 37, 39, 40.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z335" w:id="326"/>
+    <w:bookmarkStart w:name="z338" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 139</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 140</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z336" w:id="327"/>
-[...15 lines deleted...]
-      Местонахождение: город Риддер, микрорайон Четвертый, № 28, здание коммунального государственного учреждения "Средняя школа № 3 имени Динмухамеда Кунаева" отдела образования по городу Риддеру Управления образования Восточно-Казахстанской области.</w:t>
+    <w:bookmarkStart w:name="z339" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: город Риддер, микрорайон Четвертый, № 33, здание коммунального государственного казенного предприятия "Ясли-сад "Балапан" отдела образования по городу Риддеру Управления образования Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z337" w:id="328"/>
-[...15 lines deleted...]
-      Границы: микрорайон Четвертый – дома № 3, 4, 5, 8, 30, 31, 32, 34, 36, 37, 39, 40.</w:t>
+    <w:bookmarkStart w:name="z340" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: микрорайон Четвертый – дома № 9, 10, 11, 17, 18, 19, 20, 21, 21/1.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z338" w:id="329"/>
+    <w:bookmarkStart w:name="z341" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 140</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 141</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z339" w:id="330"/>
-[...15 lines deleted...]
-      Местонахождение: город Риддер, микрорайон Четвертый, № 33, здание коммунального государственного казенного предприятия "Ясли-сад "Балапан" отдела образования по городу Риддеру Управления образования Восточно-Казахстанской области.</w:t>
+    <w:bookmarkStart w:name="z342" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: город Риддер, микрорайон Пятый, № 7, здание коммунального государственного казенного предприятия "Ясли-сад № 41 "Теремок" отдела образования по городу Риддеру Управления образования Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z340" w:id="331"/>
-[...15 lines deleted...]
-      Границы: микрорайон Четвертый – дома № 9, 10, 11, 17, 18, 19, 20, 21, 21/1.</w:t>
+    <w:bookmarkStart w:name="z343" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: микрорайон Пятый – дома № 1, 2, 3, 4, 5, 6, 8, 9, 10, 17.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z341" w:id="332"/>
+    <w:bookmarkStart w:name="z344" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 141</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 142</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z342" w:id="333"/>
-[...15 lines deleted...]
-      Местонахождение: город Риддер, микрорайон Пятый, № 7, здание коммунального государственного казенного предприятия "Ясли-сад № 41 "Теремок" отдела образования по городу Риддеру Управления образования Восточно-Казахстанской области.</w:t>
+    <w:bookmarkStart w:name="z345" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: город Риддер, проспект Абай, № 86, здание коммунального государственного учреждения "Риддерский многопрофильный колледж" Управления образования Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z343" w:id="334"/>
-[...15 lines deleted...]
-      Границы: микрорайон Пятый – дома № 1, 2, 3, 4, 5, 6, 8, 9, 10, 17.</w:t>
+    <w:bookmarkStart w:name="z346" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Шаравка – дома № 1, 2, 3, 4, 8, 13а, 14, 20, 23, 28, 32, 51;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z344" w:id="335"/>
+    <w:bookmarkStart w:name="z347" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91-ый квартал – дома № 1, 35, 35/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z348" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93-ый квартал – дома № 1, 1/1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 18, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z349" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94-ый квартал – дома № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 54, 55, 56, 57, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z350" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95-ый квартал – дома № 1, 2, 3, 4, 8, 10, 11, 13, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 38, 40, 41, 42, 43, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z351" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проспект Абай – дома № 70, 72, 74, 76, 84, 86, 86а;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z352" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Войкова – дома № 3, 3б;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z353" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Толстого – дом № 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z354" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Маяковского – дом № 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z355" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тишинская гидроэлектростанция – дома № 2, 6, 7, 8, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 33, 34; 43;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z356" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садовое общество "Казцинк" – дом № 73;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z357" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садовое общество "Радуга" – дом № 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z358" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садовое общество "Шаравка" – дома № 2, 69.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z359" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 142</w:t>
-[...239 lines deleted...]
-      садовое общество "Казцинк" – дом № 73;</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 143</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z357" w:id="348"/>
-[...15 lines deleted...]
-      садовое общество "Радуга" – дом № 40;</w:t>
+    <w:bookmarkStart w:name="z360" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: город Риддер, улица Толстого, № 24а, здание коммунального государственного учреждения "Средняя школа № 16" отдела образования по городу Риддеру Управления образования Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z358" w:id="349"/>
-[...15 lines deleted...]
-      садовое общество "Шаравка" – дома № 2, 69.</w:t>
+    <w:bookmarkStart w:name="z361" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Мичурина – дом № 1;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z359" w:id="350"/>
+    <w:bookmarkStart w:name="z362" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Толстого – дома № 10, 11, 13, 18, 18а, 19, 21, 22, 23, 25, 27, 28, 30, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z363" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Маяковского – дома № 4, 6, 10, 12, 13, 14, 15, 16, 17, 18, 20, 25, 27, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z364" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Лермонтова – дома № 14, 15, 16, 17, 18, 24, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z365" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Вильгельма Пика – дома № 2, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26, 30, 32, 34, 36, 38, 40, 42, 44;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z366" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Джамбула – дома № 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26, 27, 28, 29, 31, 32, 34, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z367" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ломоносова – дома № 3, 4, 6, 7, 8, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 32, 34, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z368" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Грибоедова – дома № 1, 2, 2а, 2б, 2в, 2г, 2д, 3, 4, 5, 6, 7, 8, 9, 10, 12, 13, 14, 15, 16, 16/1, 17, 18, 20, 21, 22, 23, 25, 26, 27, 28, 30, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z369" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бажова – дома № 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z370" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Разина – дома № 1, 3, 5, 6, 7, 7а, 8, 9, 11, 12, 14, 16, 18, 22, 28, 30, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z371" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Матросова – дома № 1, 2, 3, 4, 5, 7, 9, 10, 12, 13, 15, 16, 19, 21, 23, 24, 25, 26, 27, 28, 29, 30, 34, 38, 44, 47, 49, 51, 52, 55, 56, 57, 58, 59, 62, 63, 65, 66, 66а, 68, 69, 70, 71, 72, 74, 76, 77, 78, 79, 81, 84, 86, 88, 90, 92, 94</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z372" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Курчатова – дома № 2, 4, 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z373" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жуковского – дома № 1, 3, 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z374" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Барнаульская – дома № 1, 2;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z375" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Лихачева – дома № 1, 2, 3, 3а, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 17а, 18, 19, 19/2, 20, 21, 22, 23, 24, 24/1, 25, 26, 26а, 27, 28, 29, 30, 31, 32, 32а, 32/1, 33;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z376" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Коммунальная – дома № 2, 4, 6, 8, 10, 12, 16, 16а, 18, 20, 22, 26, 28, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z377" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бакинских Комиссаров – дома № 1, 1а, 1б, 1в, 1г, 3, 4, 5, 5б, 7, 9, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z378" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Карагандинская – дом № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z379" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Абай – дома № 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 30, 32, 34, 36, 38, 40/1, 42, 64, 66, 68;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z380" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Самоквитова – дома № 1, 2, 4, 5, 6, 7, 9, 10, 11, 13, 15, 17, 19, 23, 25, 27, 28, 35, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z381" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Спортивная – дома № 1, 2, 4, 6, 7, 9, 10, 12, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 29, 31, 33, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z382" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сосновый бор – дома № 1, 2, 3, 4, 5, 6, 7, 8, 10, 11, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z383" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Гаражная – дом № 3;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z384" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бухтарминская – дома № 3, 4, 5, 6, 8, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z385" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Амбулаторный – дома № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z386" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Котельный – дома № 2, 3, 4, 5, 6, 7, 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z387" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Водопроводный – дома № 1, 3, 4, 6, 7, 8, 9, 10, 11, 13, 16, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 29, 31, 32, 34, 35, 36, 37, 38, 39, 41, 43, 44;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z388" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      село Пригородное: улица Объездная – дома № 2, 3, 4, 5, 5/1, 6, 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z389" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 143</w:t>
-[...539 lines deleted...]
-      переулок Котельный – дома № 2, 3, 4, 5, 6, 7, 9;</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 144</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z387" w:id="378"/>
-[...15 lines deleted...]
-      переулок Водопроводный – дома № 1, 3, 4, 6, 7, 8, 9, 10, 11, 13, 16, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 29, 31, 32, 34, 35, 36, 37, 38, 39, 41, 43, 44;</w:t>
+    <w:bookmarkStart w:name="z390" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: город Риддер, проспект Абай, № 65, здание коммунального государственного казенного предприятия "Риддерский аграрно-технический колледж" Управления образования Восточно-Казахстанского областного акимата.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z388" w:id="379"/>
-[...15 lines deleted...]
-      село Пригородное: улица Объездная – дома № 2, 3, 4, 5, 5/1, 6, 7.</w:t>
+    <w:bookmarkStart w:name="z391" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: проспект Абай – дома № 1, 3, 5, 13а, 15, 17, 19, 19а, 19б, 21, 23, 25, 25/1, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 61а, 63, 65, 67, 67/1, 69, 71, 71/1, 73, 73а, 77, 79, 81, 89, 91, 93;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z389" w:id="380"/>
+    <w:bookmarkStart w:name="z392" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Юбилейная – дома № 4, 6, 8, 8б, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z393" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кутузова – дома № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 17а, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z394" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Халтурина – дома № 1, 2, 3, 5, 6, 6а, 7, 8, 9, 10, 10а, 11, 12, 12а, 13, 14, 15, 17, 19, 21, 23, 25, 27, 31, 33, 35, 37, 38, 39, 41, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z395" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Братская – дома № 2, 3, 4, 4а, 7а;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z396" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Красноярская – дома № 1, 1а, 2, 2а, 2б, 2в, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z397" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мичурина – дома № 3, 3/3, 5, 5а, 7;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z398" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садовое общество "Урожай" - дом № 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z399" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 144</w:t>
-[...139 lines deleted...]
-      улица Красноярская – дома № 1, 1а, 2, 2а, 2б, 2в, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 145</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z397" w:id="388"/>
-[...15 lines deleted...]
-      улица Мичурина – дома № 3, 3/3, 5, 5а, 7;</w:t>
+    <w:bookmarkStart w:name="z400" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: город Риддер, поселок Ульба, улица Луговая, № 4, здание коммунального государственного учреждения "Основная средняя школа имени М. Горького" отдела образования по городу Риддеру Управления образования Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z398" w:id="389"/>
-[...15 lines deleted...]
-      садовое общество "Урожай" - дом № 7.</w:t>
+    <w:bookmarkStart w:name="z401" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Дружбы – дома № 1, 2, 3, 4, 6;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z399" w:id="390"/>
+    <w:bookmarkStart w:name="z402" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Центральная – дома № 1, 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 12а, 14, 15, 17, 19, 21, 23, 25, 27, 27а, 29, 29а, 29/1, 29/2, 31, 31/1, 33, 33/1, 35, 35/1, 37, 39, 41, 43, 43/1, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z403" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Волочаевская – дома № 1, 3, 4, 4а, 5, 7, 9, 10, 11, 12, 14, 16, 21, 23, 24, 25, 26, 27, 28, 30, 32, 33, 34, 35, 36, 37, 39, 41, 43, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z404" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Попова – дома № 1, 3, 4, 5, 6, 8, 10, 12, 14, 16, 18, 18а, 22, 24, 28, 32, 34, 36, 38, 40, 42, 44, 48;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z405" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Набережная – дома № 1, 3, 3а, 5, 6, 7, 9, 10, 11, 12, 13, 13/1, 14, 15, 16, 18, 19, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31, 32, 33, 34, 35, 36, 37, 41, 44, 45, 46, 46а, 46/1, 47, 48, 50, 52, 54, 55, 56, 57, 59, 60, 62;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z406" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Громатушинская – дома № 1, 2, 3, 4, 5, 7, 8, 8/1, 9, 10, 12, 14, 16, 18, 20, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z407" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кедровская – дома № 1, 1/1, 2, 2/1, 2/2, 3, 3/1, 4, 5, 5/1, 7, 7/1, 8, 9, 9/1, 9/2, 12/1, 15, 20, 21, 21а, 27, 27в, 29, 31, 32, 33, 37, 42, 49, 59, 69б, 71;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z408" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Почтовая – дома № 4, 4а, 6, 8, 10, 12, 16, 16а, 18, 20, 22, 24, 26, 28, 30, 32, 32а, 34, 34а, 35, 36, 38, 40, 42, 44, 45, 46, 48, 48а, 50, 52, 54, 56, 58, 62, 64, 64а, 66, 66а, 66/2, 70, 72, 74, 78;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z409" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Луговая – дома № 1, 2, 3, 5, 7, 9, 11, 13а, 16, 18, 20, 22, 24, 28, 30, 32, 34, 36, 37, 37/1, 40, 42, 43, 44, 45, 46, 47, 48, 49, 51, 52, 53, 54, 55, 57, 58, 59, 60, 61, 62, 63, 63а, 66, 67, 68, 69, 70, 72, 73, 74, 75, 76, 78, 80, 82, 84, 88, 90, 94, 94а, 96, 106, 107, 110, 116, 120, 122, 124, 126, 128, 130, 132, 134, 134а, 136, 138, 140, 142, 144, 146, 146/1, 148, 150, 152, 154, 156, 160, 162, 164, 172, 174, 176, 178, 182, 188, 190, 192, 196, 198, 200, 202, 204, 208, 210, 212, 214, 220, 222, 224;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z410" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Заводская – дома № 2, 3, 6, 8, 9, 11, 12, 14, 16, 18, 20, 22, 24, 25, 27, 32, 33, 35, 37, 38, 40, 43, 44, 46, 48, 49, 51, 54, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z411" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Пихтовская – дома № 1, 2, 6, 8, 12, 14, 16, 18, 20, 22, 26, 28, 32, 32а, 34, 36, 36/3, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z412" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шоссейная – дома № 1, 2, 3, 4, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 19, 19а, 20, 21, 22, 23, 24, 26, 27, 29, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 71а, 73, 74, 75, 76, 77, 78, 80, 81, 82, 83, 84, 85, 86, 87, 87/1, 88, 90, 92, 94, 98;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z413" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Заводской – дома № 2, 3, 5, 6, 8, 9, 10, 10/1, 11, 12, 13, 14, 16, 18, 18а, 20, 22, 24, 26, 28/1, 30, 32, 34, 36, 38, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z414" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садовое общество "Ульбинское" - дома № 6, 9, 19, 20, 21, 30а, 35, 40, 64, 76, 224;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z415" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садовое общество "Строитель" - дом № 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z416" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садовое общество "Шахтостроитель" - дома № 76а, 77;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z417" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садовое общество "Литейщик" - дома № 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z418" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садовое общество "Черемушки" - дом № 3;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z419" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      урочище "Сержиха" - дом № 1/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z420" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 145</w:t>
-[...359 lines deleted...]
-      садовое общество "Литейщик" - дома № 15;</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 146</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z418" w:id="409"/>
-[...15 lines deleted...]
-      садовое общество "Черемушки" - дом № 3;</w:t>
+    <w:bookmarkStart w:name="z421" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: город Риддер, поселок Ульба, улица Буровая, № 3, здание коммунального государственного учреждения "Средняя школа № 17" отдела образования по городу Риддеру Управления образования Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z419" w:id="410"/>
-[...15 lines deleted...]
-      урочище "Сержиха" - дом № 1/2.</w:t>
+    <w:bookmarkStart w:name="z422" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Дреймана – дома № 3, 3/1, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z420" w:id="411"/>
+    <w:bookmarkStart w:name="z423" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Гэсовская – дома № 1, 2, 3, 4, 5, 6, 7, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 27, 29, 31, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z424" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Буровая – дома № 2, 5, 8, 9, 10, 11, 12, 18, 19, 25, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z425" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Перспективная – дома № 1, 1/1, 2, 3/1, 4, 5, 6, 8, 8/1, 10, 12, 14, 16, 18</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z426" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Весенняя – дома № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 19, 22, 24, 26, 30, 32, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z427" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Солнечная – дома № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 13, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z428" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Николаевская – дома № 3, 5, 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z429" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Горный – дома № 2, 4;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z430" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Банный – дома № 1, 1/1, 2;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z431" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садовое общество "Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z432" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садовое общество "Лог" - дом № 44.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z433" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 146</w:t>
-[...199 lines deleted...]
-      переулок Банный – дома № 1, 1/1, 2;</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 147</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z431" w:id="422"/>
-[...15 lines deleted...]
-      садовое общество "Казахстан";</w:t>
+    <w:bookmarkStart w:name="z434" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: город Риддер, село Лесное, улица Сосновая, № 45А, здание республиканского государственного учреждения "Республиканская специализированная школа-интернат-колледж олимпийского резерва в городе Риддер" Комитета по делам спорта и физической культуры Министерства культуры и спорта Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z432" w:id="423"/>
-[...15 lines deleted...]
-      садовое общество "Лог" - дом № 44.</w:t>
+    <w:bookmarkStart w:name="z435" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Лесное: улица Синюшинская – дома № 2, 3, 5, 6, 7, 8, 9, 10, 12, 12а, 13, 14, 16, 20, 22, 26, 28, 29, 32, 33, 33а, 34, 41, 46, 48, 52;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z433" w:id="424"/>
+    <w:bookmarkStart w:name="z436" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сосновая – дома № 1а, 2а, 3, 3б, 4, 4а, 5, 5а, 6, 6/1, 6а, 7, 7а, 7/1, 8, 8а, 9, 9а, 10, 11, 12, 12а, 12б, 12в, 13, 14а, 15/1, 16, 17, 18, 18а, 19, 20, 20/1, 21, 22, 22а, 23, 24, 25, 26, 27, 28, 30, 31, 32, 32а, 33, 34, 36, 38, 39, 40, 44, 45, 46, 47, 52;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z437" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      село Ульбастрой: улица Лесная – дома № 1/1, 2, 2а, 2б, 2/1, 2/4, 3, 4, 7, 8, 9, 10, 12, 14, 14б, 17а, 19, 20, 20а, 20б, 23, 23а, 24, 25, 26, 27, 27а, 28, 29, 30, 31, 33, 35, 36, 43, 46, 47, 53, 56, 61, 63, 65, 67, 69, 73, 81, 83, 85, 87, 87а, 89, 90/4, 91, 97, 7420;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z438" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Станционная – дома № 1, 1/1, 2, 2/1, 3, 4, 4а, 5, 5/1, 6, 8, 9, 10, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z439" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квартал 32 – дом № 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z440" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садовое общество "Мир" - дома № 7/б, 21, 46.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z441" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 147</w:t>
-[...99 lines deleted...]
-      улица Станционная – дома № 1, 1/1, 2, 2/1, 3, 4, 4а, 5, 5/1, 6, 8, 9, 10, 24;</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 148</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z439" w:id="430"/>
-[...15 lines deleted...]
-      квартал 32 – дом № 15;</w:t>
+    <w:bookmarkStart w:name="z442" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: город Риддер, село Бутаково, улица Целинная, № 33/1, здание коммунального государственного учреждения "Основная средняя школа села Бутаково" отдела образования по городу Риддеру Управления образования Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z440" w:id="431"/>
-[...15 lines deleted...]
-      садовое общество "Мир" - дома № 7/б, 21, 46.</w:t>
+    <w:bookmarkStart w:name="z443" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Бутаково: улица Урожайная – дома № 1, 2, 3, 4, 4в, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z441" w:id="432"/>
+    <w:bookmarkStart w:name="z444" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Лизы Чайкиной – дома № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 22, 23, 24, 25, 26, 26а, 27, 28, 29, 30, 31, 32, 33, 34, 35, 35а, 36, 40а, 43а;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z445" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Луговая – дома № 1, 3, 4, 6, 7, 7а, 8, 9, 10, 11, 12, 12а, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 28, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z446" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Целинная – дома № 2, 3, 4, 5, 7, 8, 11, 14, 16, 17, 18, 19, 20, 22, 24, 26, 28, 30, 32, 33, 34, 36, 38, 40, 42, 44, 48;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z447" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Дорожная – дома № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 61, 66а, 68, 70, 72, 76, 78;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z448" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Верхняя – дома № 1, 2, 3, 4, 5, 7, 9, 11, 13, 15, 17, 19, 19а, 21, 23, 25, 27, 29, 31, 35, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z449" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Косой – дома № 1, 3, 3а, 5, 7, 9, 11, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z450" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садовое общество "Ульба" - дом № 137.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z451" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 148</w:t>
-[...139 lines deleted...]
-      улица Верхняя – дома № 1, 2, 3, 4, 5, 7, 9, 11, 13, 15, 17, 19, 19а, 21, 23, 25, 27, 29, 31, 35, 37;</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 1126</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z449" w:id="440"/>
-[...15 lines deleted...]
-      переулок Косой – дома № 1, 3, 3а, 5, 7, 9, 11, 13;</w:t>
+    <w:bookmarkStart w:name="z452" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: город Риддер, село Поперечное, улица Новая, № 1/1, здание коммунального государственного учреждения "Основная средняя школа села Поперечное" отдела образования по городу Риддеру Управления образования Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z450" w:id="441"/>
-[...15 lines deleted...]
-      садовое общество "Ульба" - дом № 137.</w:t>
+    <w:bookmarkStart w:name="z453" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Поперечное: улица Новая – дома № 1, 2, 3, 4, 6, 7, 8, 9, 11, 12, 12а, 13, 13а, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 28, 29, 30, 31;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z451" w:id="442"/>
+    <w:bookmarkStart w:name="z454" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Центральная – дома № 2, 3, 4, 5, 5/1, 7, 8, 9, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23, 24, 27, 29, 31, 33, 35, 35а, 36, 37, 38, 39, 41, 45, 46, 47, 48, 50, 52, 53, 54, 56, 61, 62, 63, 64, 65, 67, 69, 70, 73, 75, 79, 81;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z455" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Заречная – дома № 1, 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z456" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Зеленый клин – дома № 1, 2, 5, 6, 7, 8, 9, 11, 12, 13, 14, 15, 17, 18, 20а, 16655;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z457" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      урочище Разливанка – дома № 1, 15.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z458" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 1126</w:t>
-[...79 lines deleted...]
-      улица Заречная – дома № 1, 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 1127</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z456" w:id="447"/>
-[...15 lines deleted...]
-      улица Зеленый клин – дома № 1, 2, 5, 6, 7, 8, 9, 11, 12, 13, 14, 15, 17, 18, 20а, 16655;</w:t>
+    <w:bookmarkStart w:name="z459" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: город Риддер, улица Тохтарова, № 4а, здание коммунального государственного предприятия на праве хозяйственного ведения "Риддерская городская больница" Управления здравоохранения Восточно-Казахстанского областного акимата.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z457" w:id="448"/>
-[...15 lines deleted...]
-      урочище Разливанка – дома № 1, 15.</w:t>
+    <w:bookmarkStart w:name="z460" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Тохтарова - дом № 4а;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z458" w:id="449"/>
+    <w:bookmarkStart w:name="z461" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Независимости – дом № 6а.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z462" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 1127</w:t>
-[...19 lines deleted...]
-      Местонахождение: город Риддер, улица Тохтарова, № 4а, здание коммунального государственного предприятия на праве хозяйственного ведения "Риддерская городская больница" Управления здравоохранения Восточно-Казахстанского областного акимата.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 1141</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z460" w:id="451"/>
-[...15 lines deleted...]
-      Границы: улица Тохтарова - дом № 4а;</w:t>
+    <w:bookmarkStart w:name="z463" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: город Риддер, улица Тохтарова, № 8, здание государственного учреждения "Отдел полиции города Риддер Департамента полиции Восточно-Казахстанской области Министерства внутренних дел Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z461" w:id="452"/>
-[...15 lines deleted...]
-      проспект Независимости – дом № 6а.</w:t>
+    <w:bookmarkStart w:name="z464" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Тохтарова - дом № 8.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z462" w:id="453"/>
-[...56 lines deleted...]
-    <w:bookmarkEnd w:id="455"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9937,242 +10073,301 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от "28" сентября 2020 года </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z117" w:id="456"/>
+    <w:bookmarkStart w:name="z117" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых решений акима города Риддера признанных утратившим силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z118" w:id="457"/>
+    <w:bookmarkEnd w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> акима города Риддера от 02 сентября 2013 года № 2 "Об образовании избирательных участков" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 3066, опубликовано 17 октября 2013 года в газете "Мой город Риддер").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z119" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> акима города Риддера от 12 октября 2015 года № 1 "О внесении изменения в решение акима города Риддера от 02 сентября 2013 года № 2 "Об образовании избирательных участков" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 4225, опубликовано 10 ноября 2015 года в газете "Лениногорская правда", 3 декабря 2015 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z120" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> акима города Риддера от 20 ноября 2018 года № 1 "О внесении изменения в решение акима города Риддера от 2 сентября 2013 года № 2 "Об образовании избирательных участков" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 5-4-182, опубликовано 27 декабря 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10494,35 +10689,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>