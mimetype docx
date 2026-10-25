--- v0 (2025-11-08)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bd34d47" w14:textId="bd34d47">
+    <w:p w14:paraId="9cd0797" w14:textId="9cd0797">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об определении мест для размещения агитационных печатных материалов и предоставлении кандидатам помещений для встреч с избирателями на территории Павлодарского района</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Павлодарского района Павлодарской области от 10 сентября 2020 года № 293/9. Зарегистрировано Департаментом юстиции Павлодарской области 28 сентября 2020 года № 6965</w:t>
+        <w:t>Постановление акимата Павлодарского района Павлодарской области от 10 сентября 2020 года № 293/9. Зарегистрировано Департаментом юстиции Павлодарской области 28 сентября 2020 года № 6965.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с пунктами 4, 6 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -348,62 +348,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее постановление вводится в действие со дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7797"/>
-        <w:gridCol w:w="4203"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7797" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -411,51 +412,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Аким Павлодарского района </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4203" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -468,51 +469,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ж. Шугаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7797" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -525,51 +526,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      "СОГЛАСОВАНО"</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7797" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -582,51 +583,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Председатель Павлодарской районной </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7797" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -634,51 +635,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      территориальной избирательной комиссии</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4203" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -691,51 +692,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С. Акимбеков</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7797" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -892,799 +893,769 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 293/9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Места для размещения агитационных печатных материалов на территории</w:t>
-[...2 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Павлодарского района</w:t>
+        <w:t>Места для размещения агитационных печатных материалов на территории Павлодарского района</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции постановления акимата Павлодарского района Павлодарской области от 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 195/6 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти каледнарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1328"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="856"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1328" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="855" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Наименование населенного пункта </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Место размещения агитационных печатных материалов </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество стендов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1328" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="855" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 село Пресное </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9261" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 улица Ауэзова, 3 (возле здания государственного казенного коммунального предприятия "Дом культуры села Чернорецк аппарата акима Чернорецкого сельского округа Павлодарского района") </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="856" w:type="dxa"/>
-[...29 lines deleted...]
-1</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1328" w:type="dxa"/>
-[...139 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Ауэзова, 2 (возле автобусной остановки)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1328" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="855" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Караколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-село Достык </w:t>
-[...41 lines deleted...]
-            <w:tcW w:w="856" w:type="dxa"/>
+улица Абая, 10 (возле магазина "Тулпар") </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1328" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="855" w:type="dxa"/>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...34 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-улица Трунова, 20 (возле магазина "Фарида") </w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="856" w:type="dxa"/>
+село Достык </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Школьная, 41 (возле магазина "Достық") </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -1708,215 +1679,215 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9261" w:type="dxa"/>
-[...29 lines deleted...]
-улица 1 Мая, 78 (возле магазина "Азиза")</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Школьная, 28 (возле автобусной остановки)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1328" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="855" w:type="dxa"/>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+село Чернорецк</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-село Набережное </w:t>
-[...41 lines deleted...]
-            <w:tcW w:w="856" w:type="dxa"/>
+улица Трунова, 20 (возле магазина "Фарида") </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -1940,5599 +1911,7077 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9261" w:type="dxa"/>
-[...29 lines deleted...]
-на пересечении улиц Целинная и Аульная (возле здания государственного учреждения "Чернорецкая средняя общеобразовательная школа № 2 Павлодарского района")</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица 1 Мая, 82/1 (возле магазина)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1328" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="9261" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-улица Центральная (возле магазина "Қарлығаш") </w:t>
-[...35 lines deleted...]
-1</w:t>
+село Набережное </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Украинская, 40 (возле магазина "Мадис") </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1328" w:type="dxa"/>
-[...139 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+на пересечении улиц Целинная и Аульная (возле здания коммунального государственного учреждения "Чернорецкая средняя общеобразовательная школа № 2" отдела образования Павлодарского района, управления образования Павлодарской области)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1328" w:type="dxa"/>
-[...139 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Мира, 18 А (возле здания коммунального госудаственного казенного предприятия "Ясли-сад "Балбөбек" села Набережное" отдела образования Павлодарского района, управления образования Павлодарской области)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1328" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="9261" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Жана кала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-улица Школьная, 32/1 (возле магазина "Радуга") </w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="856" w:type="dxa"/>
+улица Центральная (возле магазина "Қарлығаш") </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1328" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="9261" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-улица Тәуелсіздік, 2/2 (возле магазина "Глебушка") </w:t>
-[...35 lines deleted...]
-1</w:t>
+село Сычевка </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Набережная, 29 (возле жилого дома)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1328" w:type="dxa"/>
-[...139 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Целинная, 1 (возле магазина "Центральный")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1328" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="855" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Новочерноярка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-село Үміт апа </w:t>
-[...41 lines deleted...]
-            <w:tcW w:w="856" w:type="dxa"/>
+улица Юбилейная, 2 (возле магазина "Гурман") </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1328" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="855" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Черноярка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-село Зангар </w:t>
-[...41 lines deleted...]
-            <w:tcW w:w="856" w:type="dxa"/>
+улица Школьная, 32/1 (возле магазина "Радуга") </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1328" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="9261" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Мичурино</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-улица Ветеранов, 1 (возле здания государственного учреждения "Коряковская начальная школа Павлодарского района") </w:t>
-[...35 lines deleted...]
-1</w:t>
+улица Тәуелсіздік, 2/2 (возле магазина "Глебушка") </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1328" w:type="dxa"/>
-[...139 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Тәуелсіздік, 15 (возле центральной остановки)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1328" w:type="dxa"/>
-[...137 lines deleted...]
-1</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Госплемстанция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Октябрьская, 16/1 (возле торгового дома "Самал") </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1328" w:type="dxa"/>
-[...142 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Октябрьская, 24/1 (возле минимаркета)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...70 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+село Үміт апа </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z16" w:id="7"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Абая, 10 (возле здания </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="7"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+коммунального государственного учреждения "Жамбылская начальная школа" отдела образования Павлодарского района, управления образования Павлодарской области)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1328" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="855" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-село Рождественка </w:t>
-[...71 lines deleted...]
-1</w:t>
+село Зангар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Школьная, 1 (возле здания коммунального государственного учреждения "Зангарская средняя общеобразовательная школа" отдела образования Павлодарского района, управления образования Павлодарской области)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1328" w:type="dxa"/>
-[...139 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица 1 Мая (возле остановочного павильона) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1328" w:type="dxa"/>
-[...107 lines deleted...]
-            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Коряковка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Ветеранов, 1 (возле здания коммунального государственного учреждения "Коряковская начальная школа" отдела образования Павлодарского района, управления образования Павлодарской области) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1328" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="855" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-село Ефремовка </w:t>
-[...41 lines deleted...]
-            <w:tcW w:w="856" w:type="dxa"/>
+село Аккудык </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Целинная, 20/2 (возле здания клуба государственного казенного коммунального предприятия "Дом культуры села Луганск аппарата акима Луганского сельского округа Павлодарского района")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1328" w:type="dxa"/>
-[...107 lines deleted...]
-            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Богдановка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Чапаева, 111/1 (возле здания клуба государственного казенного коммунального предприятия "Дом культуры села Луганск аппарата акима Луганского сельского округа Павлодарского района")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1328" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="855" w:type="dxa"/>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+село Луганск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-село Кемеңгер </w:t>
-[...41 lines deleted...]
-            <w:tcW w:w="856" w:type="dxa"/>
+улица Тәуелсіздік, 54 (возле здания Дома культуры производственного кооператива "Луганск") </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9261" w:type="dxa"/>
-[...29 lines deleted...]
-улица Кубанская, 14 (возле магазина "Ас-Ай")</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Советская, 43 (возле здания дома быта)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9261" w:type="dxa"/>
-[...29 lines deleted...]
-улица Достық, 31 (возле магазина "Дархан")</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Тәуелсіздік, 48 (возле здания врачебной амбулатории села Луганск "Поликлиника Павлодарского района" акимата Павлодарской области)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...70 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+село Рождественка </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Абая, 51 (возле здания государственного казенного коммунального предприятия "Дом культуры села Розовка аппарата акима Рождественского сельского округа Павлодарского района") </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...70 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Розовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Абая, 38 Б (возле здания государственного казенного коммунального предприятия "Дом культуры села Розовка аппарата акима Рождественского сельского округа Павлодарского района")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1328" w:type="dxa"/>
-[...139 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Каирбека Жусупова, 27 (возле здания государственного казенного коммунального предприятия "Дом культуры села Розовка аппарата акима Рождественского сельского округа Павлодарского района")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1328" w:type="dxa"/>
-[...139 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Абая, 38 А (возле здания государственного учреждения "Аппарат акима Рождественского сельского округа Павлодарского района")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1328" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="855" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-село Коктобе </w:t>
-[...71 lines deleted...]
-1</w:t>
+село Ефремовка </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Абая, 30 А (возле здания государственного учреждения "Аппарат акима села Ефремовка Павлодарского района")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1328" w:type="dxa"/>
-[...139 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Школьная, 7 (возле жилого дома)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1328" w:type="dxa"/>
-[...142 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Абая, 45 (возле магазина "Сигнал")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...70 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+село Кемеңгер </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Тәуелсіздік, 30 (возле здания государственного казенного коммунального предприятия "Павлодарский районный Дом культуры" отдела культуры, физической культуры и спорта Павлодарского района)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1328" w:type="dxa"/>
-[...139 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Кубанская, 14 (возле магазина "Ас-Ай")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1328" w:type="dxa"/>
-[...142 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Достық, 31 (возле магазина "Дархан")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9261" w:type="dxa"/>
-[...29 lines deleted...]
-улица Гагарина, 13/1 (возле здания сельского отделения почтовой связи)</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Тәуелсіздік, 23 (возле здания сельского отделения почтовой связи)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1328" w:type="dxa"/>
-[...139 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Тәуелсіздік (возле автобусной остановки № 1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1328" w:type="dxa"/>
-[...137 lines deleted...]
-1</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+станция Красноармейка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица имени К. Сарсекеева, 28 (возле здания железнодорожного вокзала)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1328" w:type="dxa"/>
-[...139 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+станция Красноармейка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица имени К. Сарсекеева (возле автобусной остановки)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1328" w:type="dxa"/>
-[...137 lines deleted...]
-1</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Шанды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Абая, 17/2 (возле здания клуба села Шанды государственного казенного коммунального предприятия "Павлодарский районный Дом культуры" отдела культуры, физической культуры и спорта Павлодарского района)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1328" w:type="dxa"/>
-[...139 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ улица Абая (возле автобусной остановки)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1328" w:type="dxa"/>
-[...107 lines deleted...]
-            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+село Коктобе </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дом № 13 (возле жилого дома)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1328" w:type="dxa"/>
-[...121 lines deleted...]
-            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Заозерное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Бижана, 33 (возле жилого дома)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1328" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="855" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Шакат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Ауэзова, 38 (возле здания государственного учреждения "Аппарат акима Шакатского сельского округа Павлодарского района") </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица К. Абдикова, 5 (возле здания коммунального государственного учреждения "Шакатская средняя общеобразовательная школа" отдела образования Павлодарского района, управления образования Павлодарской области)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Ермагамбетова, 14 (возле магазина "Ниязбек")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Толыбай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дом № 34 (возле здания государственного казенного коммунального предприятия "Павлодарский районный Дом культуры" отдела культуры, физической культуры и спорта Павлодарского района)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Маралды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Гагарина, 13 (возле здания государственного казенного коммунального предприятия "Павлодарский районный Дом культуры" отдела культуры, физической культуры и спорта Павлодарского района)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Гагарина, 13/1 (возле здания сельского отделения почтовой связи)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+село Заря </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Абая, 13А (возле здания государственного учреждения "Аппарат акима Заринского сельского округа Павлодарского района")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица С. Рымжанова, 10, кв.2 (возле жилого дома)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Молдагуловой, 1 (возле здания государственного казенного коммунального предприятия "Клуб села Заря аппарата акима Заринского сельского округа Павлодарского района")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Бирлик</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Толе би, 12 (возле здания коммунального государственного учреждения "Заринская средняя общеобразовательная школа" отдела образования Павлодарского района, управления образования Павлодарской области)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Жертумсык</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Исы Байзакова, 10 (возле здания государственного казенного коммунального предприятия "Клуб села Заря аппарата акима Заринского сельского округа Павлодарского района")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Подстепное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Потанина, 41 (возле жилого дома) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+село Каратогай </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Жанкумыс Акишевой, 1 (возле здания коммунального государственного учреждения "Каратогайская начальная школа" отдела образования Павлодарского района, управления образования Павлодарской области)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Айтім</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z17" w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Шонай Асанбайулы, 1 (возле здания </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+коммунального государственного учреждения "Кенесская основная общеобразовательная школа" отдела образования Павлодарского района, управления образования Павлодарской области)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Темирханова, 20 (возле здания клуба села Айтім государственного казенного коммунального предприятия "Дом культуры села Новоямышево аппарата акима Кенесского сельского округа Павлодарского района")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Новоямышево</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z18" w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица имени Д. Кунаева, 10 (возле здания государственного казенного коммунального предприятия "Дом культуры села</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Новоямышево аппарата акима Кенесского сельского округа Павлодарского района") </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица имени Д. Кунаева, 4 (возле здания государственного учреждения "Аппарат акима Кенесского сельского округа Павлодарского района") </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Ольгинка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9261" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 улица Тәуелсіздік, 7 (возле здания центральной конторы крестьянского хозяйства "Маяк")</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="856" w:type="dxa"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Абая, 15 (возле здания государственного учреждения "Аппарат акима села Ольгинка Павлодарского района")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7627,1647 +9076,1674 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 10 сентября 2020 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 293/9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Помещения для встреч кандидатов с избирателями на территории</w:t>
+        <w:t xml:space="preserve"> Помещения для встреч кандидатов с избирателями на территории Павлодарского района</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции постановления акимата Павлодарского района Павлодарской области от 04.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Павлодарского района</w:t>
+        <w:t xml:space="preserve">№ 195/6 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти каледнарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1556"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="9742"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1002" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование населенного пункта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9742" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место встречи</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1002" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Чернорецк</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9742" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственное казенное коммунальное предприятие "Дом культуры села Чернорецк аппарата акима Чернорецкого сельского округа Павлодарского района" (улица Трунова, 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1002" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Новочерноярка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9742" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственное казенное коммунальное предприятие "Дом культуры села Новочерноярка аппарата акима Черноярского округа Павлодарского района" (улица Юбилейная, 11)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1002" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Мичурино</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9742" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственное казенное коммунальное предприятие "Клуб села Мичурино аппарата акима Мичуринского сельского округа Павлодарского района" (улица Молодежная, 13)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1002" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Зангар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9742" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственное учреждение "Аппарат акима Зангарского сельского округа Павлодарского района" (улица Абылай хана, 4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1002" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Луганск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9742" w:type="dxa"/>
-[...29 lines deleted...]
-Государственное казенное коммунальное предприятие "Дом культуры села Луганск аппарата акима Луганского сельского округа Павлодарского района" (улица Тәуелсіздік, 54)</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Дом культуры производственного кооператива "Луганск" (улица Тәуелсіздік, 54) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1002" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Розовка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9742" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственное казенное коммунальное предприятие "Дом культуры села Розовка аппарата акима Рождественского сельского округа Павлодарского района" (улица Абая, 38 Б)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1002" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Ефремовка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9742" w:type="dxa"/>
-[...29 lines deleted...]
-Государственное учреждение "Аппарат акима Ефремовского сельского округа Павлодарского района" (улица Абая, 30)</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственное учреждение "Аппарат акима села Ефремовка" (улица Абая, 30)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1002" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Кемеңгер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9742" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственное казенное коммунальное предприятие "Павлодарский районный Дом культуры" отдела культуры, физической культуры и спорта Павлодарского района (улица Тәуелсіздік, 30)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1002" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Шакат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9742" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственное учреждение "Аппарат акима Шакатского сельского округа Павлодарского района" (улица Ауэзова, 38)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1002" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Заря</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9742" w:type="dxa"/>
-[...29 lines deleted...]
-Государственное казенное коммунальное предприятие "Клуб села Заря аппарата акима Заринского сельского округа Павлодарского района" (улица Маметовой, 1 Б)</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственное казенное коммунальное предприятие "Клуб села Заря аппарата акима Заринского сельского округа Павлодарского района" (улица Маметовой, 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1002" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Новоямышево</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9742" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Государственное казенное коммунальное предприятие "Дом культуры села Новоямышево аппарата акима Кенесского сельского округа Павлодарского района" (улица имени Д. Кунаева, 10) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1002" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Ольгинка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9742" w:type="dxa"/>
-[...29 lines deleted...]
-Коммунальное государственное казенное предприятие "Детско-юношеская спортивная школа Павлодарского района" отдела культуры, физической культуры и спорта Павлодарского района (улица Тимирязева, 6/1)</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственное учреждение "Аппарат акима села Ольгинка Павлодарского района" (улица Абая, 15)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1002" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Набережное</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9742" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9279,105 +10755,112 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>