--- v0 (2025-11-08)
+++ v1 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f19176a" w14:textId="f19176a">
+    <w:p w14:paraId="ec1c05f" w14:textId="ec1c05f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1132,104 +1132,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       границы избирательного участка: улицы 2-Набережная 39, 39А, 41, 45, 46, 47, 48, 50, 52, 54, 56, 58; Карел-Полка 65, 67, 73, 75, 75А, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 87, 87А, 88, 89, 92, 98, 100, 102, 104, 106, 108, 110, 112, 118, 120, 122, 124, 126, 128, 130, 134; Астана 93, 95, 96, 97, 99, 100, 101, 102, 103, 110, 111, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 131, 133, 135, 137, 140, 142, 143, 145, 147, 148, 149, 150, 151, 152; Желтоксан 78, 80, 82, 84, 88, 90, 92, 100, 102, 111, 112, 114, 115, 116, 117, 118, 120, 121, 122, 123, 128, 133, 135, 137, 145, 147, 149, 151, 157, 161, 163, 165, 167, 169; Қажымұқан 74, 76, 80, 81, 82, 83, 84, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 104, 105, 106, 108, 110, 111, 113, 114, 115, 117, 119, 121, 122, 123, 124, 125, 126, 127, 129, 130; Богенбая 55, 57, 59, 61, 63, 65, 67, 69, 70, 71, 72, 73, 74, 75, 76, 78, 79, 80, 81, 83, 84, 85, 87, 88, 89, 90, 91, 93, 94, 95, 98, 99, 100, 102, 104; Гагарина 63, 65, 66, 67, 68, 69, 70, 71, 73, 74, 76, 77, 78, 80, 81, 81А, 82, 83, 84, 86, 88, 89, 90, 92, 93, 94, 96, 98, 100, 102, 104, 108, 110, 112, 114, 118, 120, 122, 124; Искакова 58, 60, 61, 62, 63, 64, 65, 66, 67, 70, 71, 72, 73, 74, 75, 76, 77, 80, 81, 82, 83, 85, 86, 87, 89, 90, 99, 103, 105, 107, 109, 111, 113; Тугель батыра 71, 77, 78А, 79, 80, 81, 82, 84, 85, 88, 89, 91, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112; Кудайберген Батыра 38, 40, 41, 43, 44, 46, 47, 48, 49, 50, 52, 53, 54, 55, 56, 57, 58, 59, 60, 63, 64, 65, 66, 67, 68, 69, 71, 73, 75, 79, 81; Жалаулы 29, 31, 35, 39, 41, 43, 45; Серікбай Мүткенов*1, 2, 3, 4, 6, 8, 10, 13, 15, 16, 17, 18, 19, 21, 22, 24, 32, 34, 36; Исы Байзакова 1, 2, 3, 4, 5, 6, 8, 9, 12, 15, 20, 22, 24, 26, 28; Оразбая Куанышева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17; Б.Рамазанова 1, 2, 3, 4, 6, 7, 8, 9, 10, 11, 12, 15, 16, 17, 18, 19, 20, 22, 23, 24, 25, 26, 27, 28, 29, 31, 33; Пристань 1.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 255</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Иртышск, улица Қажымұқан, 134, здание коммунального государственного учреждения "Иртышская средняя общеобразовательная школа № 3" отдела образования Иртышского района, управления образования Павлодарской области";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      границы избирательного участка: улицы 1-Набережная 13, 15, 17, 19, 21, 23, 27, 29, 31, 32, 33, 35, 36, 37, 39, 40, 41, 42, 43, 44, 46, 47, 48, 49, 50, 52, 54, 56, 60, 62, 66; 2-Набережная 51, 53, 55, 57, 58А, 59, 60, 60А, 61, 62, 63, 64, 67, 71, 72, 73, 74, 75, 76, 77, 78, 84, 86, 88, 90; Карел-Полка 91, 93, 93А, 95, 97, 136, 140, 144, 146, 148, 150, 154, 156, 158, 160, 162, 166, 168, 170, 172, 174; Астана 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 172, 174, 175, 176, 177, 179, 180, 181, 182, 183, 185, 186, 187, 188, 191, 194, 195, 196, 198, 199; Желтоксан 130, 132, 136, 142, 144, 148, 150, 152, 154, 156, 160, 162, 164, 166, 168, 171, 177, 179, 181, 183, 185, 187, 189, 191, 193, 195, 199, 203, 211, 213; Қажымұқан 133, 135, 136, 137, 138, 139, 140, 141, 143, 144, 145, 147, 148, 150, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 163, 164, 167, 169, 171, 173; Богенбая 101, 103, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 132, 134, 136, 138; Гагарина 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 148, 150, 152, 154, 156, 158, 160, 162, 166, 168, 174, 176, 178; Искакова 100, 102, 104, 108, 112, 114, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 128, 129, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 143, 145, 146, 147, 148, 149, 150, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 165, 167, 169, 171, 173, 175, 177; Тугель батыра 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 116, 117, 119, 120, 121, 122, 123, 126, 127, 128, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 154, 155, 157, 158, 160, 164, 166, 168, 170, 172, 174, 176; Кудайберген Батыра 70, 72, 74, 78, 80, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 93, 94, 95, 97, 98, 99, 101, 105, 107, 111, 113, 117, 119, 121; Марқа Мақауов 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28, 30, 31, 34, 35, 37, 39, 43, 45, 47, 49, 51, 53, 55; Қазына 1, 2, 3, 4, 5, 6, 7; Островского 1, 2, 2А, 4, 5, 6, 7, 8, 9, 10, 12, 13, 15, 16, 18, 19, 20, 21, 22, 23, 25, 26, 27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Избирательный участок № 255 в редакции решения акима Иртышского района Павлодарской области от 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 256</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Иртышск, улица Бурягина, 14, здание коммунального государственного учреждения "Иртышская средняя общеобразовательная школа № 4" отдела образования Иртышского района, управления образования Павлодарской области";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2388,70 +2450,132 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 283</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Центр избирательного участка: село Буланбай, улица Кобетей Батыра, 9 (по согласованию);</w:t>
+        <w:t xml:space="preserve">
+      Центр избирательного участка: село Буланбай, улица Кобетей Батыра, 2А, здание коммунального государственного учреждения "Буланбайская основная общеобразовательная школа" отдела образования Иртышского района, управления образования Павлодарской области"; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       границы избирательного участка: территория села Буланбай Селетинского сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Избирательный участок № 283 в редакции решения акима Иртышского района Павлодарской области от 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -2459,55 +2583,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>