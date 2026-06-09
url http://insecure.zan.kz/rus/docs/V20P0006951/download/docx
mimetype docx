--- v0 (2025-11-07)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a26245d" w14:textId="a26245d">
+    <w:p w14:paraId="753b699" w14:textId="753b699">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -689,61 +689,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>карантинного режима на территории Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции постановления акимата Павлодарской области от 18.08.2025 </w:t>
+      Сноска. Приложение 1 - в редакции постановления акимата Павлодарской области от 12.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 231/1</w:t>
+        <w:t>№ 7/1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1063,51 +1063,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Автотрасса Атамекен – Иртышск, Павлодарский филиал акционерного общества "Национальная компания "ҚазАвтоЖол"</w:t>
+Автотрасса поселок Ленинский - село Иртышск Павлодарский филиал акционерного общества "Национальная компания "ҚазАвтоЖол"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1248,69 +1248,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Автотрасса </w:t>
-[...17 lines deleted...]
-Аксу - Беловка</w:t>
+Автотрасса город Аксу - село Беловка </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1451,69 +1433,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Автотрасса </w:t>
-[...17 lines deleted...]
-Атамекен - Аксу</w:t>
+Автотрасса поселок Ленинский - город Аксу </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1653,70 +1617,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Аксу - Коктобе, Павлодарский филиал акционерного общества "Национальная компания "ҚазАвтоЖол"</w:t>
+              <w:t>
+Автотрасса город Аксу - село Коктобе, Павлодарский филиал акционерного общества "Национальная компания "ҚазАвтоЖол"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1820,106 +1766,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...54 lines deleted...]
- Аксу - Коктобе, Павлодарский филиал акционерного общества "Национальная компания "ҚазАвтоЖол"</w:t>
+              <w:t xml:space="preserve">
+сельский округ имени Мамаита Омарова </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автотрасса город Аксу - село Коктобе, Павлодарский филиал акционерного общества "Национальная компания "ҚазАвтоЖол"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2060,87 +1988,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Автотрасса</w:t>
-[...35 lines deleted...]
-Павлодарский филиал акционерного общества "Национальная компания "ҚазАвтоЖол"</w:t>
+Автотрасса поселок Ленинский - село Русская поляна, Павлодарский филиал акционерного общества "Национальная компания "ҚазАвтоЖол"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2280,70 +2172,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-"Қазақстан темір жолы"</w:t>
+              <w:t>
+Филиал акционерного общества "Национальная компания" "Қазақстан темір жолы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3594,51 +3468,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "Актогай-Агро"</w:t>
+Товарищество с ограниченной ответственностью "Акжол-ПВ"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3779,51 +3653,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Крестьянское хозяйство "Болашак"</w:t>
+Крестьянское хозяйство "G-Agro PV"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3964,51 +3838,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Коммунальное государственное казенное предприятие "Актогайский аграрно-технический колледж" поле № 21</w:t>
+Коммунальное государственное казенное предприятие "Актогайский аграрно-технический колледж" поле №21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4112,106 +3986,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...34 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-Автотрасса </w:t>
-[...17 lines deleted...]
-Актогай – Шолаксор, государственное учреждение "Управление пасажирского транспорта и автомобильных дорог Павлодарской области"</w:t>
+сельский оуруг Ақжол </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автотрасса село Актогай - село Шолаксор, государственное учреждение "Управление пасажирского транспорта и автомобильных дорог Павлодарской области"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4536,70 +4392,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Атамекен - Иртышск, Павлодарский филиал акционерного общества "Национальная компания" "ҚазАвтоЖол"</w:t>
+              <w:t>
+Автотрасса поселок Ленинский - село Иртышск, Павлодарский филиал акционерного общества "Национальная компания" "ҚазАвтоЖол"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4739,70 +4577,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Атамекен - Иртышск, Павлодарский филиал акционерного общества "Национальная компания" "ҚазАвтоЖол"</w:t>
+              <w:t>
+Автотрасса поселок Ленинский - село Иртышск, Павлодарский филиал акционерного общества "Национальная компания" "ҚазАвтоЖол"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4906,52 +4726,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Актогайский сельский округ</w:t>
+              <w:t xml:space="preserve">
+Актогайский сельский округ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5127,52 +4947,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Крестьянское хозяйство "Айша"</w:t>
+              <w:t xml:space="preserve">
+Крестьянское хозяйства "Айша" </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5313,51 +5133,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Крестьянское хозяйство</w:t>
+Крестьянское хозяйства</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Зеңгі баба"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -5515,52 +5335,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Крестьянское хозяйство "Кужат"</w:t>
+              <w:t xml:space="preserve">
+Крестьянское хозяйства "Кужат" </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5701,51 +5521,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Крестьянское хозяйство "Арман"</w:t>
+Крестьянское хозяйства "Арман"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5885,52 +5705,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Крестьянское хозяйство "Кайдар"</w:t>
+              <w:t xml:space="preserve">
+Крестьянское хозяйства "Кайдар" </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6071,69 +5891,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Товарищество с ограниченной ответственностью </w:t>
-[...17 lines deleted...]
-"Ел-Нур фермасы"</w:t>
+Товарищество с ограниченной ответственностью "Ел-Нур фермасы" </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6274,51 +6076,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Крестьянское хозяйство</w:t>
+Крестьянское хозяйства</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Олжа"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -6661,70 +6463,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Торайгыр- Бирлик</w:t>
+              <w:t>
+Вдоль трассы село Торайгыр- село Бирлик</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6865,51 +6649,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Крестьянское хозяйство</w:t>
+Крестьянское хозяйства</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Береке"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -7067,52 +6851,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Крестьянское хозяйство "Куаныш"</w:t>
+              <w:t xml:space="preserve">
+Крестьянское хозяйства "Куаныш" </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7252,52 +7036,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Крестьянское хозяйство "Касымхан"</w:t>
+              <w:t xml:space="preserve">
+Крестьянское хозяйства "Касымхан" </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9031,87 +8815,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Железинский район</w:t>
-[...35 lines deleted...]
-Железинский</w:t>
+Железинский </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Железинский </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -9234,87 +9036,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Железинский район</w:t>
-[...35 lines deleted...]
-Михайловский</w:t>
+Железинский </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Михайловский </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -9323,70 +9143,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-"ТОО "КХ Мако"</w:t>
+              <w:t>
+Товарищество с ограниченной ответственностью "ТОО "КХ Мако"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9455,87 +9257,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Железинский район</w:t>
-[...35 lines deleted...]
-Михайловский</w:t>
+Железинский </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Михайловский </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -9545,51 +9365,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Крестьянское хозяйство "Мако"</w:t>
+Крестьянское хозяйство "Мако"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9658,87 +9478,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Железинский район</w:t>
-[...35 lines deleted...]
-Михайловский</w:t>
+Железинский </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Михайловский </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -9748,51 +9586,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Крестьянское хозяйство "Нұрлы жер"</w:t>
+Крестьянское хозяйство "Нұрлы жер"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9861,51 +9699,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Железинский район</w:t>
+Железинский </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10046,51 +9902,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Железинский район</w:t>
+Железинский </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10118,69 +9992,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью</w:t>
-[...17 lines deleted...]
-"Агро Өндіріс"</w:t>
+Товарищество с ограниченной ответственностью "Агро Өндіріс"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10249,51 +10105,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Железинский район</w:t>
+Железинский </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10321,69 +10195,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Крестьянское хозяйство </w:t>
-[...17 lines deleted...]
-"Исабеков Б. Т."</w:t>
+Крестьянское хозяйство "Исабеков Б. Т."</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10452,51 +10308,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Железинский район</w:t>
+Железинский </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10637,51 +10511,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Железинский район</w:t>
+Железинский </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10708,52 +10600,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Земли государственного запаса</w:t>
+              <w:t xml:space="preserve">
+Земли государственного запаса </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10822,51 +10714,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Железинский район</w:t>
+Железинский </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10894,51 +10804,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью крестьянское хозяйство "Пахарь"</w:t>
+Товарищество с ограниченной ответственностью крестьянское хозяство "Пахарь"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11007,51 +10917,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Железинский район</w:t>
+Железинский </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19774,51 +19702,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фермерское хозяйство "Даулетпаев"</w:t>
+Фермерское хозяйство "Аман"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19959,87 +19887,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Крестьянское хозяйство "Дальке"</w:t>
-[...35 lines deleted...]
-563</w:t>
+Крестьянское хозяйство "Бекболат"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+924</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20144,87 +20072,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Крестьянское хозяйство "Бекболат"</w:t>
-[...35 lines deleted...]
-924</w:t>
+Крестьянское хозяйство "Алавацкий"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+334</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20293,123 +20221,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Песчанский сельский округ</w:t>
-[...71 lines deleted...]
-334</w:t>
+Байконысский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крестьянское хозяйство "Злата"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+507</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20478,123 +20406,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Песчанский сельский округ</w:t>
-[...71 lines deleted...]
-372</w:t>
+Береговой сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крестьянское хозяйство "Динара"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+294</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20663,123 +20591,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Песчанский сельский округ</w:t>
-[...71 lines deleted...]
-1</w:t>
+Береговой сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крестьянское хозяйство "Аманжол"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+160</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20848,123 +20776,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Байконысский сельский округ</w:t>
-[...71 lines deleted...]
-507</w:t>
+Береговой сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Юнвест Агро"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+785</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21069,87 +20997,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Крестьянское хозяйство "Динара"</w:t>
-[...35 lines deleted...]
-294</w:t>
+Земли запаса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,01</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21218,123 +21146,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Береговой сельский округ</w:t>
-[...71 lines deleted...]
-160</w:t>
+Бобровский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крестьянское хозяйство "Дятлов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+381</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21403,123 +21331,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Береговой сельский округ</w:t>
-[...71 lines deleted...]
-785</w:t>
+Октябрьский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крестьянское хозяйство "Ахметов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21588,123 +21516,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Береговой сельский округ</w:t>
-[...71 lines deleted...]
-0,01</w:t>
+Октябрьский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Товарищество с ограниченной ответственностью "КХ Tawa agro" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+351</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21773,123 +21701,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бобровский сельский округ</w:t>
-[...71 lines deleted...]
-381</w:t>
+Октябрьский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крестьянское хозяйство "Возрождение"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21994,87 +21922,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Крестьянское хозяйство "Ахметов"</w:t>
-[...35 lines deleted...]
-30</w:t>
+Крестьянское хозяйство "Дятлов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+378</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22143,123 +22071,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Октябрьский сельский округ</w:t>
-[...71 lines deleted...]
-351</w:t>
+Калиновский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Агро Ника Тереңкөл"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+321</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22328,123 +22256,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Октябрьский сельский округ</w:t>
-[...71 lines deleted...]
-100</w:t>
+Ивановский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Ивановское"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+622</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22477,159 +22405,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Район Тереңкөл</w:t>
-[...107 lines deleted...]
-378</w:t>
+Майский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акшиманский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земли запаса, пастбище</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+180</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22662,159 +22590,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Район Тереңкөл</w:t>
-[...107 lines deleted...]
-321</w:t>
+Майский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Акжар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земли запаса, пойма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+843,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22847,159 +22775,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Район Тереңкөл</w:t>
-[...107 lines deleted...]
-388</w:t>
+Майский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Акжар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крестьянское хозяйство "Багдат"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+156,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23032,159 +22960,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Район Тереңкөл</w:t>
-[...107 lines deleted...]
-622</w:t>
+Майский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коктубекский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земли запаса, пойма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+603</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23217,159 +23145,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Район Тереңкөл</w:t>
-[...107 lines deleted...]
-244</w:t>
+Майский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Малайсаринский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земли запаса, пойма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23438,123 +23366,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Акшиманский сельский округ</w:t>
-[...71 lines deleted...]
-180</w:t>
+Майский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земли запаса, пойма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+900</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23623,123 +23551,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Акжар</w:t>
-[...71 lines deleted...]
-843,8</w:t>
+Майский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крестьянское хозяйство "Арна"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23808,123 +23736,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Акжар</w:t>
-[...71 lines deleted...]
-156,2</w:t>
+Сатинский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крестьянское хозяйство "Башлам"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23993,51 +23921,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Коктубекский сельский округ</w:t>
+Сатинский сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24065,51 +23993,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-603</w:t>
+486</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24178,123 +24106,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Малайсаринский сельский округ</w:t>
-[...71 lines deleted...]
-400</w:t>
+Сатинский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автотрасса город Аксу - город Курчатов, Павлодарский филиал акционерного общества "Национальная компания "ҚазАвтоЖол"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24354,132 +24282,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-900</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земли бывшего ядерного полигона</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+870</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24539,132 +24463,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-20</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земли бывшего ядерного полигона</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+230</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24733,123 +24653,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сатинский сельский округ</w:t>
-[...71 lines deleted...]
-10</w:t>
+Казанский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земли запаса, пойма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24918,51 +24838,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сатинский сельский округ</w:t>
+Кентубекский сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24990,51 +24910,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-486</w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25103,123 +25023,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сатинский сельский округ</w:t>
-[...71 lines deleted...]
-4</w:t>
+Майтубекский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Май Агро-М"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25252,155 +25172,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Майский район</w:t>
-[...103 lines deleted...]
-870</w:t>
+Павлодарский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Луганский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Производственный кооператив "Луганск"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+850</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25433,155 +25357,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Майский район</w:t>
-[...103 lines deleted...]
-230</w:t>
+Павлодарский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Луганский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земли запаса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25614,159 +25542,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Майский район</w:t>
-[...107 lines deleted...]
-1400</w:t>
+Павлодарский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рождественский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земли запаса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25799,159 +25727,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Майский район</w:t>
-[...107 lines deleted...]
-100</w:t>
+Павлодарский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чернорецкий сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земли запаса, пастбище</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2424</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25984,159 +25912,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Майский район</w:t>
-[...107 lines deleted...]
-10</w:t>
+Павлодарский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Черноярский сельский округ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вдоль трассы Майкапчагай – Омск, между 942 и 943 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0306</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26204,124 +26132,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-850</w:t>
+              <w:t xml:space="preserve">
+ Черноярский сельский округ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вдоль трассы Майкапчагай – Омск, между 948 и 949 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26389,124 +26317,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-0,05</w:t>
+              <w:t xml:space="preserve">
+ Черноярский сельский округ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вдоль трассы Майкапчагай – Омск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26575,123 +26503,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Рождественский сельский округ</w:t>
-[...71 lines deleted...]
-0,022</w:t>
+Зангарский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вдоль автотрассы город Павлодар-село Успенка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,04</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26760,123 +26688,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Чернорецкий сельский округ</w:t>
-[...71 lines deleted...]
-0,2424</w:t>
+сельский округ Кемеңгер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок пути - 32 акционерное общество "Национальная компания "Қазақстан темір жол"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,01</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26909,159 +26837,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Павлодарский район</w:t>
-[...107 lines deleted...]
-0,0306</w:t>
+Успенский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Успенский сельский округ, село Успенка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Земли населенного пункта </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2579</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27094,159 +27022,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Павлодарский район</w:t>
-[...107 lines deleted...]
-0,0408</w:t>
+Успенский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Успенский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фермерское хозяйство "Белый Валерий Петрович"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+948</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27279,159 +27207,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Павлодарский район</w:t>
-[...107 lines deleted...]
-0,02</w:t>
+Успенский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Успенский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фермерское хозяйство "Егимбай"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+389</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27464,159 +27392,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Павлодарский район</w:t>
-[...107 lines deleted...]
-0,04</w:t>
+Успенский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Успенский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крестьянское хозяйство "Штрек"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+421</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27649,159 +27577,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Павлодарский район</w:t>
-[...107 lines deleted...]
-0,01</w:t>
+Успенский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Успенский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вдоль дороги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,00575</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27870,123 +27798,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Успенский сельский округ, село Успенка</w:t>
-[...71 lines deleted...]
-0,2579</w:t>
+Козыкеткенский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крестьянское хозяйство "Усик"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+780,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28055,123 +27983,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Успенский сельский округ</w:t>
-[...71 lines deleted...]
-948</w:t>
+Козыкеткенский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крестьянское хозяйство "Бес агайын"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+525</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28240,123 +28168,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Успенский сельский округ</w:t>
-[...71 lines deleted...]
-389</w:t>
+Козыкеткенский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крестьянское хозяйство "Базарбай"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+283</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28425,123 +28353,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Успенский сельский округ</w:t>
-[...71 lines deleted...]
-421</w:t>
+Козыкеткенский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крестьянское хозяйство "Аманжол"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+274</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28610,123 +28538,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Успенский сельский округ</w:t>
-[...71 lines deleted...]
-0,00575</w:t>
+Козыкеткенский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крестьянское хозяйство "Агайынды"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+144,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28831,87 +28759,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Крестьянское хозяйство "Усик"</w:t>
-[...35 lines deleted...]
-780,1</w:t>
+Тойкенов Руслан Канапьевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+144,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29015,88 +28943,106 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-525</w:t>
+              <w:t xml:space="preserve">
+Фермерское хозяйство </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ч. К. У"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+368</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29165,123 +29111,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Козыкеткенский сельский округ</w:t>
-[...71 lines deleted...]
-283</w:t>
+Равнопольский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автодорога город Павлодар - город Новосибирск, Павлодарский филиал акционерного общества "Национальная компания "ҚазАвтоЖол"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,062</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29350,123 +29296,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Козыкеткенский сельский округ</w:t>
-[...71 lines deleted...]
-274</w:t>
+Конырозекский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крестьянское хозяйство "Степанищев"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+220</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29535,123 +29481,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Козыкеткенский сельский округ</w:t>
-[...71 lines deleted...]
-144,1</w:t>
+Ольгинский</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Тлеумет Agro"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+341</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29684,159 +29648,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Успенский район</w:t>
-[...107 lines deleted...]
-144,5</w:t>
+Щербактинский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Александровский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Алексеевское"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+896</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29869,159 +29833,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Успенский район</w:t>
-[...107 lines deleted...]
-368</w:t>
+Щербактинский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылы-Булакский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Tas Agro Trade"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+551</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30054,159 +30018,177 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Успенский район</w:t>
-[...107 lines deleted...]
-0,062</w:t>
+Щербактинский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылы-Булакский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крестьянское хозяйство</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Омелюх"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+377</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30239,159 +30221,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Успенский район</w:t>
-[...107 lines deleted...]
-220</w:t>
+Щербактинский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Щербактинский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акционерное общество "Национальная компания "Қазақстан темір жолы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30424,159 +30406,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Успенский район</w:t>
-[...107 lines deleted...]
-341</w:t>
+Щербактинский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шарбактинский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Вигис"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+666</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30645,123 +30627,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Александровский сельский округ</w:t>
-[...71 lines deleted...]
-896</w:t>
+Щербактинский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крестьянское хозяйство "Апакидзе"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+367</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30830,123 +30812,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жылы-Булакский сельский округ</w:t>
-[...71 lines deleted...]
-551</w:t>
+Щербактинский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крестьянское хозяйство "Турбин"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+370</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31015,123 +30997,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жылы-Булакский сельский округ</w:t>
-[...71 lines deleted...]
-377</w:t>
+Сосновский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Шығыс Жолдары"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+155</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31200,123 +31182,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Щербактинский сельский округ</w:t>
-[...71 lines deleted...]
-0,05</w:t>
+Сосновский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крестьянское хозяйство "Турбин"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+471</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31385,123 +31367,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шарбактинский сельский округ</w:t>
-[...71 lines deleted...]
-666</w:t>
+Сосновский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Алексеевское"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+392</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31570,123 +31552,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Щербактинский сельский округ</w:t>
-[...71 lines deleted...]
-367</w:t>
+Сосновский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Бидай Алтын"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+236</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31755,123 +31737,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Щербактинский сельский округ</w:t>
-[...71 lines deleted...]
-370</w:t>
+Сосновский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крестьянское хозяйство "Аралбаева"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+338</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31940,123 +31922,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сосновский сельский округ</w:t>
-[...71 lines deleted...]
-155</w:t>
+Орловский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Победа"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2552</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32089,159 +32071,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Щербактинский район</w:t>
-[...107 lines deleted...]
-471</w:t>
+Город Павлодар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Павлодар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вдоль автотрасы город Павлодар - город Семей, акционерное общество "Национальная компания "ҚазАвтоЖол"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,03</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32274,159 +32256,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Щербактинский район</w:t>
-[...107 lines deleted...]
-392</w:t>
+Город Павлодар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Павлодар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вдоль автотрассы город Павлодар - село Щербакты, акционерное общество "Национальная компания "ҚазАвтоЖол"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,04</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32459,159 +32441,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Щербактинский район</w:t>
-[...107 lines deleted...]
-236</w:t>
+Город Павлодар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+поселок Ленинский </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вдоль моста поселок Ленинскский - село Иртышск, акционерное общество "Национальная компания "ҚазАвтоЖол"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32644,159 +32626,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Щербактинский район</w:t>
-[...107 lines deleted...]
-338</w:t>
+Город Павлодар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Павлодар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вдоль улицы Ермакова, земли запаса, пастбище</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32829,159 +32811,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Щербактинский район</w:t>
-[...107 lines deleted...]
-2552</w:t>
+Город Павлодар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+поселок Ленинский </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вдоль железнодорожных путей, акционерное общество "Национальная компания "Қазақстан темір жолы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,008</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -33041,132 +33023,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-0,030</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вдоль дороги город Павлодар-село Успенка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,04</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -33234,124 +33212,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-0,040</w:t>
+              <w:t xml:space="preserve">
+поселок Ленинский </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вдоль дорог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,01</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -33419,124 +33397,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-0,050</w:t>
+              <w:t xml:space="preserve">
+поселок Ленинский </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вдоль дорог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -33604,1094 +33582,155 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-0,290</w:t>
+              <w:t xml:space="preserve">
+поселок Ленинский </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вдоль дорог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,03</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...937 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -34789,51 +33828,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-63 728,04</w:t>
+62160,0495</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -34984,61 +34023,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>карантинного режима на территории Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 2 - в редакции постановления акимата Павлодарской области от 18.08.2025 </w:t>
+      Сноска. Приложение 2 - в редакции постановления акимата Павлодарской области от 12.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 231/1</w:t>
+        <w:t>№ 7/1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -35868,52 +34907,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Кызылагашский сельский округ</w:t>
+              <w:t xml:space="preserve">
+Кызылагашский сельский округ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -36089,52 +35128,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Вдоль автотрассы Павлодар - Аққулы, акционерное общество "Национальная компания "ҚазАвтоЖол"</w:t>
+              <w:t xml:space="preserve">
+Вдоль автотрассы Павлодар - Аққулы, акционерное общество "Национальная компания "ҚазАвтоЖол" </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -36460,51 +35499,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Вдоль автотрассы Павлодар- Аққулы, акционерное общество "Национальная компания "ҚазАвтоЖол"</w:t>
+Вдоль автотрассы Павлодар Аққулы, акционерное общество "Национальная компания "ҚазАвтоЖол"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -38294,51 +37333,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Акционерное общество "Трамвайное управление города Павлодара" им. Д, Д. Махмудова", напротив гаражей, залежь</w:t>
+Акционерное общество "Трамвайное управление города Павлодара", напротив гаражей, залежь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -39199,51 +38238,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-За "КазТрансОйл", целина</w:t>
+За КазТрансОил, целина</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -39379,70 +38418,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-им. Д, Д. Махмудова", земли государственного запаса, залежь, железнодорожные пути</w:t>
+              <w:t>
+Акционерное общество "Трамвайное управление города Павлодара", земли государственного запаса, залежь, железнодорожные пути</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -39579,51 +38600,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Акционерное общество "Трамвайное управление города Павлодара" им. Д, Д. Махмудова", земли государственного запаса, залежь</w:t>
+Акционерное общество "Трамвайное управление города Павлодара", земли государственного запаса, залежь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -39760,51 +38781,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-мост Павлодар - Омск, земли государственного запаса, залежь</w:t>
+мост Павлодар -Омск, земли государственного запаса, залежь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -41027,51 +40048,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Микрорайон Малая объездная, вдоль ограждения исправительного учреждения № АП 162/1</w:t>
+Микрорайон Малая Объездная, вдоль ограждения исправительного учреждения № Ап 162/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -41570,51 +40591,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Напротив акционерного общества "Алюминий Казахстана", земли государственного запаса, залежь</w:t>
+Напротив акционерного общества "Алюминий Казахстана" земли государственного запаса, залежь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -42294,51 +41315,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-улица Ледовского, 1/1</w:t>
+улица Ледовского 1/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -42475,87 +41496,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-улица Ледовского, 1/1 (за Садовым центром)</w:t>
-[...35 lines deleted...]
-0,35</w:t>
+улица Ледовского 1/1 (за Садовым центром)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,350</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -43198,52 +42219,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-улица Ермакова (Сервис-центр "Механика")</w:t>
+              <w:t xml:space="preserve">
+улица Ермакова (сервис-центр "Механика") </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -43770,51 +42791,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61,853</w:t>
+63,053</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -44138,55 +43159,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -44512,31 +43533,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>