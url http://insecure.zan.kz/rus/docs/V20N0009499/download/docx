--- v0 (2025-11-09)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9e0905a" w14:textId="9e0905a">
+    <w:p w14:paraId="7263ed1" w14:textId="7263ed1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,74 +112,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение маслихата Костанайской области от 9 октября 2020 года № 543. Зарегистрировано Департаментом юстиции Костанайской области 19 октября 2020 года № 9499.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> пункта 1 статьи 12 Кодекса Республики Казахстан от 7 июля 2020 года "О здоровье народа и системе здравоохранения" Костанайский областной маслихат РЕШИЛ:</w:t>
+      В соответствии с подпунктом 1) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса Республики Казахстан "О здоровье народа и системе здравоохранения" Костанайский областной маслихат </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>РЕШИЛ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула в редакции решения маслихата Костанайской области от 16.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 322</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Определить Правила оказания социальной поддержки медицинских и фармацевтических работников, направленных для работы в сельской местности и поселках, городах районного и областного значения Костанайской области, за счет средств областного бюджета (далее – Правила), согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -238,198 +320,224 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Определить размер оказания социальной поддержки за счет средств областного бюджета:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) медицинским и фармацевтическим работникам, имеющим высшее и (или) послевузовское медицинское образование при наличии сертификата специалиста в области здравоохранения, направленным для работы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в сельской местности и поселках Костанайской области в размере 7 000 000 (семь миллионов) теңге, за исключением направленных для работы в Амангельдинский и Джангельдинский районы Костанайской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в Амангельдинский и Джангельдинский районы Костанайской области, в размере 8 500 000 (восемь миллионов пятьсот тысяч) теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в городах районного и областного значения Костанайской области в размере 5 000 000 (пять миллионов) теңге, за исключением направленных для работы в город Аркалык Костанайской области, Житикаринский и Костанайский районы Костанайской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в город Аркалык Костанайской области, Житикаринский и Костанайский район Костанайской области в размере 7 000 000 (семь миллионов) теңге;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. </w:t>
-[...82 lines deleted...]
-      в город Аркалык Костанайской области в размере 5 000 000 (пять миллионов) тенге.</w:t>
+      2) медицинским работникам, имеющим техническое и профессиональное медицинское образование, при наличии сертификата специалиста в области здравоохранения, а также фармацевтическим работникам с техническим и профессиональным фармацевтическим образованием, при наличии сертификата специалиста в области здравоохранения, направленным для работы в сельской местности и поселки Костанайской области, в размере 1 000 000 (один миллион) теңге. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции решения маслихата Костанайской области от 23.10.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 170</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции решения маслихата Костанайской области от 16.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 322</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
@@ -994,739 +1102,2515 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
-              <w:br/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к решению маслихата</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
-              <w:br/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 9 октября 2020 года</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
-              <w:br/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 543</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="5"/>
+    <w:bookmarkStart w:name="z27" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания социальной поддержки медицинских и фармацевтических работников, направленных для работы в сельской местности и поселках, городах районного и областного значения Костанайской области, за счет средств областного бюджета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z15" w:id="6"/>
-[...15 lines deleted...]
-      1. Уполномоченным органом по выплате социальной поддержки медицинским и фармацевтическим работникам, направленным для работы в сельской местности и поселках, городах районного и областного значения Костанайской области, является государственное учреждение "Управление здравоохранения акимата Костанайской области" (далее – уполномоченный орган).</w:t>
+    <w:bookmarkStart w:name="z122" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приложение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в редакции решения маслихата Костанайской области от 16.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 322</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z16" w:id="7"/>
-[...15 lines deleted...]
-      2. Социальная поддержка выплачивается медицинским и фармацевтическим работникам с высшим медицинским образованием, имеющим соответствующий сертификат специалиста, направленным уполномоченным органом для работы в сельской местности и поселках, городах районного и областного значения Костанайской области и заключившим трудовой договор с организациями здравоохранения, финансируемыми из государственного бюджета (далее – работодатель).</w:t>
+    <w:bookmarkStart w:name="z28" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z29" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Меры социальной поддержки не распространяются на медицинских и фармацевтических работников, не исполнивших обязательств по возврату ранее полученных денежных средств в рамках настоящих </w:t>
+      1. Настоящие </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оказания социальной поддержки медицинских и фармацевтических работников, направленных для работы в сельской местности и поселках, городах районного и областного значения Костанайской области, за счет средств областного бюджета (далее - Правила) распространяются на следующих медицинских и фармацевтических работников (далее - работники):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z30" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) медицинских работников, имеющих высшее и (или) послевузовское медицинское образование при наличии сертификата специалиста в области здравоохранения; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z31" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) медицинских работников, имеющих техническое и профессиональное медицинское образование при наличии сертификата специалиста в области здравоохранения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z32" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) фармацевтических работников, имеющих высшее и (или) послевузовское фармацевтическое образование при наличии сертификата специалиста в области здравоохранения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z33" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) фармацевтических работников, имеющих техническое и профессиональное фармацевтическое образование при наличии сертификата специалиста в области здравоохранения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z34" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. В настоящих </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> используются следующие основные термины и понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z35" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уполномоченный орган по выплате социальной поддержки - государственное учреждение "Управление здравоохранения акимата Костанайской области" (далее – уполномоченный орган);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z36" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сертификат специалиста в области здравоохранения (далее – сертификат специалиста) – документ установленного образца, подтверждающий уровень квалификации физического лица и его готовность к профессиональной деятельности в области здравоохранения, включая готовность к клинической или фармацевтической практике, или деятельности в сфере санитарно-эпидемиологического благополучия населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z37" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) работодатель – организация здравоохранения, финансируемая из государственного бюджета и расположенная на территории Костанайской области, заключившая трудовой договор с работником; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z38" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) направление для работы — письменный официальный документ, выдаваемый уполномоченным органом, подтверждающий направление работника для трудоустройства в организацию здравоохранения, финансируемую из государственного бюджета и расположенную на территории Костанайской области, с учетом потребности в кадрах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z39" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выпускник – лицо, освоившее образовательную программу медицинского и (или) фармацевтического образования, иную образовательную программу в области здравоохранения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z40" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Социальная поддержка работников (далее – социальная поддержка) предоставляется за счет бюджетных средств в виде денежной выплаты работникам, направленным уполномоченным органом для работы в сельскую местность, поселки, а также города районного и областного значения, при условии обязательной отработки в течение 5 (пяти) лет со дня заключения трудового договора с работодателем (далее – срок обязательной отработки).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z41" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Социальная поддержка выплачивается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z42" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) работникам, находящимся на территории Костанайской области, направленным уполномоченным органом для работы в сельской местности и поселках Костанайской области из городских населенных пунктов Костанайской области, заключившим трудовой договор с работодателем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z43" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) выпускникам, впервые приступающим к трудовой деятельности по полученной специальности, относящимся к категории работников, установленных настоящими </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, направленным уполномоченным органом для работы в сельской местности и поселках, городах районного и областного значения Костанайской области и заключившим трудовой договор с работодателем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z44" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) работникам, прибывшим из других регионов Республики Казахстан, направленным уполномоченным органом для работы в сельской местности и поселках, городах районного и областного значения Костанайской области, заключившим трудовой договор с работодателем, при условии обращения за направлением для работы в течение одного года со дня их прибытия в Костанайскую область.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z45" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Меры социальной поддержки не распространяются на лиц:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z46" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) не исполнивших обязательств по возврату ранее полученных денежных средств в рамках настоящих </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правил</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, и (или) с которыми прекращены трудовые отношения до истечения установленного трудовым договором срока, предусмотренного для выплаты социальной поддержки в соответствии с настоящими </w:t>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z47" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) прибывших из других областей Республики Казахстан и имеющих неисполненные обязательства по возврату ранее полученной социальной поддержки по прежнему месту работы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z48" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверка сведений указанных в подпункте 2) настоящего пункта осуществляется уполномоченным органом самостоятельно путем направления запросов в соответствующие государственные органы и (или) организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z49" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В срок обязательной отработки не включается время:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z50" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) нахождения в отпуске без сохранения заработной платы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z51" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) нахождения работника в отпуске без сохранения заработной платы по уходу за ребенком до достижения им возраста трех лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z52" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) периода временной нетрудоспособности более двух месяцев подряд;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z53" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обучения в резидентуре или в магистратуре.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z54" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периоды, указанные в настоящем пункте, не засчитываются в срок обязательной отработки и влекут его соответствующее продление.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z55" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Уполномоченный орган в целях кадрового обеспечения организаций здравоохранения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z56" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ежегодно проводит анализ спроса на медицинские и фармацевтические кадры по Костанайской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z57" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по заявлению работника выдает направление для работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z58" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечивает размещение информации о мерах социальной поддержки и вакантных должностях на официальных интернет-ресурсах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z59" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ежегодно осуществляет анализ эффективности предоставления мер социальной поддержки, включая показатели укомплектованности медицинских организаций, а также показатели, характеризующие движение кадров и обеспеченность кадровыми ресурсами, и обеспечивает размещение соответствующей информации на официальных интернет-ресурсах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z60" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) предусматривает на соответствующий финансовый год планируемую сумму социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z61" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Комиссия уполномоченного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z62" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Для рассмотрения обращений работников уполномоченный орган создает комиссию из числа работников уполномоченного органа (далее - Комиссия). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z63" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Состав Комиссии утверждается приказом руководителя уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z64" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Количество членов Комиссии составляет не менее пяти человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z65" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Председателем Комиссии является лицо по должности не ниже заместителя руководителя уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z66" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Секретарь Комиссии: обеспечивает организацию заседаний комиссии; ведет протоколы заседаний; не является членом комиссии и не участвует в голосовании.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z67" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Заседание Комиссии считается правомочным при участии не менее двух третей от общего числа ее членов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z68" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Решения Комиссии принимаются простым большинством голосов присутствующих членов комиссии и оформляются протоколом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z69" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В случае равенства голосов решающим является голос председателя Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z70" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок предоставления направлений для работы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z71" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Направление для работы носит заявительный характер и выдается на основании обращения работника.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z72" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Для получения социальной помощи работник обращается в уполномоченный орган с заявлением в письменной или электронной форме в порядке, установленном законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z73" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. К заявлению прилагаются следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z74" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z75" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) копия документа об образовании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z76" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) копия сертификата специалиста;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z77" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) для работников, имеющих высшее и (или) послевузовское образование, – копия документа, подтверждающего прохождение интернатуры, резидентуры или ординатуры (при наличии); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z78" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) для специалистов, имеющих стаж работы, – копии документов о повышении квалификации и (или) непрерывном профессиональном развитии (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z79" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) для работников, прибывших из других областей, – сведения о трудовой деятельности в соответствии с трудовым законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z80" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) реквизиты банковского счета в банке второго уровня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z81" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Документы представляются в подлинниках и копиях для сверки. После сверки подлинники документов возвращаются заявителю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z82" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сведения, содержащиеся в государственных цифровых системах, запрашиваются уполномоченным органом самостоятельно. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z83" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В заявлении работник дает согласие на сбор и обработку персональных данных в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О персональных данных и их защите".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z84" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Уполномоченный орган рассматривает заявление в соответствии с требованиями Административного процедурно-процессуального </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодекса</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан (далее - АППК РК). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z85" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Комиссия принимает решение о выдаче направления для работы или об отказе в выдаче направления для работы с мотивированным обоснованием.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z86" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. В направлении для работы указываются: фамилия, имя, отчество (при наличии) работника, реквизиты документа удостоверяющего личность работника, размер социальной поддержки, место работы, срок обязательной отработки, иные сведения, предусмотренные настоящими </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z87" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Направление для работы является основанием для заключения трудового договора с работодателем для получения социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z88" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...112 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="11"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Трудоустройство и подтверждение факта работы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z89" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. По направлению уполномоченного органа работодатель заключает трудовой договор с медицинскими и фармацевтическими работниками (далее – работник) в соответствии с требованиями </w:t>
-[...9 lines deleted...]
-        <w:t>Трудового кодекса</w:t>
+      22. Работник заключает трудовой договор с работодателем в соответствии с Трудовым </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z90" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. Работодатель извещает уполномоченный орган о заключении договора с работником в течение 15 (пятнадцати) рабочих дней после заключения договора и направляет копию документа, подтверждающего факт трудоустройства. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z91" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...71 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Трехстороннее соглашение и социальная поддержка</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z92" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. В течение 15 (пятнадцати) рабочих дней после подтверждения факта трудоустройства уполномоченный орган заключает трехстороннее соглашение между работником, работодателем и уполномоченным органом (далее - соглашение).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z93" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. В соглашении предусматриваются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z94" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      срок обязательной отработки; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z95" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      размер социальной поддержки; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z96" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      условия возврата социальной помощи в случае досрочного прекращения трудового договора; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z97" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      условия урегулирования трудовых споров, возникающих в связи с нарушением срока обязательной отработки; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z98" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      условия добровольного и (или) принудительного возврата выплаченной социальной поддержки в соответствии с законодательством Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z99" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      иные условия, предусмотренные настоящими </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и нормами трудового и гражданского законодательства, по соглашению сторон. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z100" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Споры, возникающие из указанного соглашения, разрешаются в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z101" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. Социальная поддержка предоставляется после заключения трудового договора и соглашения путем перечисления денежных средств на банковский счет работника. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z102" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...52 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="13"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. Порядок регулирования социальной поддержки при прекращении трудового договора или переходе работника к другому работодателю</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z103" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. В случае прекращения трудового договора с работником, до истечения срока, установленного в </w:t>
-[...85 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="14"/>
+      27. В случае прекращения трудового договора с работником до истечения срока обязательной отработки, установленного настоящими </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, предоставленная социальная поддержка подлежит возврату в областной бюджет пропорционально неотработанному сроку обязательной отработки, предусмотренному трудовым договором и (или) соглашением, в добровольном и (или) судебном порядке, за исключением случаев указанных в пункте 28 настоящих </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правил</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z104" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. В случае прекращения трудового договора с работником, до истечения срока установленного в </w:t>
-[...104 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
+      28. Переход работника к другому работодателю, расположенному на территории Костанайской области, в период обязательной отработки срока, установленного настоящими </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, не является основанием для возврата сумм социальной поддержки, при одновременном соблюдении следующих условий:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z105" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) переход согласован с уполномоченным органом и осуществляется при наличии свободных вакансий. Согласование с уполномоченным органом носит заявительный характер и рассматривается в порядке, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>АППК РК</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z106" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) работник фактически отработал не менее половины обязательного срока, установленного настоящими </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, по месту первоначального назначения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z107" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) новый трудовой договор с работодателем заключен в течение двух месяцев со дня прекращения предыдущего трудового договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z108" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      29. В случае, указанном в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, течение срока обязательной отработки возобновляется со дня заключения нового трудового договора и нового соглашения между работником, работодателем и уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z109" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      30. В случае, указанном в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z110" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) если размер социальной поддержки, по новому месту работы, ниже размера ранее выплаченной суммы социальной поддержки, то возврату в областной бюджет подлежит разница между ранее выплаченной суммой и размером, установленным для новой административно-территориальной единицы, пропорционально неотработанному сроку обязательной отработки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z111" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) если размер социальной поддержки, по новому месту работы, больше размера суммы социальной поддержки, ранее выплаченной работнику, доплата производится при одновременном выполнении следующих условий:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z112" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      новый трудовой договор заключен на срок не менее оставшегося срока обязательной отработки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z113" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      работник ранее не получал доплату в рамках настоящих </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правил</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z114" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Размер доплаты определяется как разница между размером социальной поддержки, установленным для новой административно-территориальной единицы, и размером социальной поддержки, фактически ранее полученной работником. Доплата производится пропорционально оставшемуся сроку обязательной отработки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z115" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Для получения доплаты работник обращается в уполномоченный орган с письменным заявлением, с приложением документов, подтверждающих заключение нового трудового договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z116" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Уполномоченный орган рассматривает заявление в соответствии с требованиями </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>АППК РК</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z117" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Выплата доплаты осуществляется единовременно в течение 10 (десяти) рабочих дней со дня принятия решения о ее предоставлении путем перечисления средств на банковский счет работника.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z118" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33. В случае прекращения трудового договора с работником, до истечения срока обязательной отработки, установленного настоящими </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилам</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, работодатель извещает об этом уполномоченный орган не позднее 10 (десяти) рабочих дней со дня прекращения трудовых отношений и направляет работнику письменное уведомление о возврате социальной поддержки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2106,31 +3990,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>