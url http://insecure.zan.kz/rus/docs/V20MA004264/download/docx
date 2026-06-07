--- v0 (2025-11-09)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6d305b6" w14:textId="6d305b6">
+    <w:p w14:paraId="abba3ee" w14:textId="abba3ee">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -111,51 +111,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление акимата города Актау Мангистауской области от 28 июля 2020 года № 1293. Зарегистрировано Департаментом юстиции Мангистауской области 3 августа 2020 года № 4264.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок постановления в редакции постановления акимата города Актау Мангистауской области от 06.03.2024 </w:t>
+      Сноска. Заголовок постановления в редакции постановления акимата города Актау Мангистауской области от 06.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-07-626</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> ( вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z0" w:id="0"/>
     <w:p>
       <w:pPr>
@@ -210,51 +210,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">", приказом исполняющего обязанности Министра национальной экономики Республики Казахстан от 27 марта 2015 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 264</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Об утверждении Правил внутренней торговли" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 11148), акимат города Актау ПОСТАНОВЛЯЕТ:</w:t>
+        <w:t xml:space="preserve"> "Об утверждении Правил внутренней торговли" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 11148), акимат города Актау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЕТ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -291,52 +311,72 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Определить и утвердить места размещения нестационарных торговых объектов в городе Актау, согласно приложению к настоящему постановлению.</w:t>
+        <w:t xml:space="preserve">
+      1. Определить и утвердить места размещения нестационарных торговых объектов в городе Актау, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -375,51 +415,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. Исключен постановлением города Актау Мангистауской области от 06.03.2024 </w:t>
+        <w:t xml:space="preserve">2. Исключен постановлением акимата города Актау Мангистауской области от 06.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-07-626</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -429,51 +469,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. Исключен постановлением города Актау Мангистауской области от 06.03.2024 </w:t>
+        <w:t xml:space="preserve">3. Исключен постановлением акимата города Актау Мангистауской области от 06.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-07-626</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -483,51 +523,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Исключен постановлением города Актау Мангистауской области от 06.03.2024 </w:t>
+        <w:t xml:space="preserve">4. Исключен постановлением акимата города Актау Мангистауской области от 06.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-07-626</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -537,51 +577,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">5. Исключен постановлением города Актау Мангистауской области от 06.03.2024 </w:t>
+        <w:t xml:space="preserve">5. Исключен постановлением акимата города Актау Мангистауской области от 06.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-07-626</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -591,51 +631,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">6. Исключен постановлением города Актау Мангистауской области от 06.03.2024 </w:t>
+        <w:t xml:space="preserve">6. Исключен постановлением акимата  города Актау Мангистауской области от 06.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-07-626</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -893,314 +933,128 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
-[...194 lines deleted...]
-              <w:t>от 28 июля 2020 года № 1293</w:t>
+              <w:t>Приложение 1 к постановлению</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> акимата города Актау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от 28 июля 2020 года №1293</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t>Места размещения нестационарных торговых объектов в городе Актау</w:t>
+        <w:t xml:space="preserve"> Места размещения нестационарных торговых объектов в городе Актау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции постановления акимата города Актау Мангистауской области от 06.03.2024 </w:t>
+      Сноска. Приложение 1 - в редакции постановления акимата города Актау Мангистауской области от 11.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 11-07-626</w:t>
+        <w:t>№ 11-07-1047</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -1475,51 +1329,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 микрорайон, правая сторона дома № 27</w:t>
+3 микрорайон, левая сторона дома № 140</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1583,87 +1437,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Реализация продовольственных /непродовольственных товаров</w:t>
-[...35 lines deleted...]
-Продуктовые магазины "Арман", "Аруна"</w:t>
+Реализация продовольственных товаров (фрукты и овощи)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кафе "Garden"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1696,51 +1550,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-3Б микрорайон, напротив бизнес центра "Хаким" </w:t>
+ 3Б микрорайон, напротив бизнес центра "Хаким" </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1804,51 +1658,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Реализация продовольственных /непродовольственных товаров</w:t>
+Реализация продовольственных товаров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(фрукты и овощи)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1917,87 +1789,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 микрорайон, правая сторона дома № 24</w:t>
-[...35 lines deleted...]
-12</w:t>
+4А микрорайон, возле дома №17А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2025,87 +1897,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Реализация продовольственных /непродовольственных товаров</w:t>
-[...35 lines deleted...]
-Продуктовый магазин "Свежий продукт"</w:t>
+Реализация продовольственных товаров (кофейня)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кафе "Aromacoffee"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2138,87 +2010,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 микрорайон, левая сторона дома № 12</w:t>
-[...35 lines deleted...]
-12</w:t>
+5 микрорайон, правая сторона дома № 24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2246,87 +2118,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Реализация продовольственных /непродовольственных товаров</w:t>
-[...35 lines deleted...]
-Продуктовые магазины "Ақниет", "888"</w:t>
+Реализация продовольственных товаров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(фрукты и овощи)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продуктовый магазин "Свежий продукт"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2359,51 +2249,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 микрорайон, напротив букмекерского центра "Profit", расположенного в здании № 51</w:t>
+7 микрорайон, левая сторона дома № 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2467,87 +2357,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Реализация продовольственных /непродовольственных товаров</w:t>
-[...35 lines deleted...]
-Продуктовый магазин "Алижан"</w:t>
+Реализация продовольственных товаров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(мороженое)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продуктовые магазины "Ақниет", "888"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2580,87 +2488,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 микрорайон, левая сторона дома № 21</w:t>
-[...35 lines deleted...]
-12</w:t>
+7 микрорайон, возле дома №12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2688,87 +2596,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Реализация продовольственных /непродовольственных товаров</w:t>
-[...35 lines deleted...]
-Продуктовый магазин "Продукты"</w:t>
+Реализация продовольственных товаров (кофейня)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продуктовые магазины "Ақниет", "888"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2801,51 +2709,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11 микрорайон, левая сторона дома № 16</w:t>
+7 микрорайон, левая сторона дома № 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2909,87 +2817,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Реализация продовольственных /непродовольственных товаров</w:t>
-[...35 lines deleted...]
-Продуктовые магазины "Кристина", "Каспий"</w:t>
+Реализация продовольственных товаров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(фрукты и овощи)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продуктовый магазин "Меркурий"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3022,51 +2948,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12 микрорайон, напротив торгового центра "Волна"</w:t>
+7 микрорайон, напротив дома № 28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3130,87 +3056,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Реализация продовольственных /непродовольственных товаров</w:t>
-[...35 lines deleted...]
-Супермаркет "Altyn food"</w:t>
+Реализация продовольственных товаров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(фрукты и овощи)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продуктовый магазин "Айкен"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3243,51 +3187,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12 микрорайон, правая сторона дома № 43</w:t>
+7 микрорайон, напротив букмекерского центра "Profit", расположенного в здании № 51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3351,87 +3295,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Реализация продовольственных /непродовольственных товаров</w:t>
-[...35 lines deleted...]
-Продуктовый магазин "West"</w:t>
+Реализация продовольственных товаров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(фрукты и овощи)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продуктовый магазин "Алижан"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3464,87 +3426,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14 микрорайон, напротив дома № 18</w:t>
-[...35 lines deleted...]
-12</w:t>
+7А микрорайон, возле дома № 20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3572,87 +3534,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Реализация продовольственных /непродовольственных товаров</w:t>
-[...35 lines deleted...]
-Продуктовый магазин "Яна"</w:t>
+Реализация продовольственных товаров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(кофейня)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продуктовый магазин "Топ-Стоп"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3685,87 +3665,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15 микрорайон, правая сторона магазина "Томирис", расположенного в здании № 37/2</w:t>
-[...35 lines deleted...]
-24</w:t>
+8 микрорайон, левая сторона дома № 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3793,87 +3773,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Реализация продовольственных /непродовольственных товаров</w:t>
-[...35 lines deleted...]
-Продуктовый магазин "Томирис"</w:t>
+Реализация продовольственных товаров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(фрукты и овощи)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продуктовый магазин "Продукты"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3906,51 +3904,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16 микрорайон, правая сторона дома № 33/7</w:t>
+9А микрорайон, напротив здания № 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4014,87 +4012,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Реализация продовольственных /непродовольственных товаров</w:t>
-[...35 lines deleted...]
-Кафе "Narsharab", "Caramel"</w:t>
+Реализация продовольственных товаров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(кофейня)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4127,87 +4143,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19 микрорайон, напротив дома № 168</w:t>
-[...35 lines deleted...]
-120</w:t>
+11 микрорайон, левая сторона дома № 16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4235,87 +4251,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Реализация продовольственных /непродовольственных товаров</w:t>
-[...35 lines deleted...]
-Кафе "Fish truck"</w:t>
+Реализация продовольственных товаров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(фрукты и овощи)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продуктовые магазины "Кристина", "Каспий"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4348,51 +4382,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21 микрорайон, напротив магазина "Sansei Auto", расположенного в здании № 1/28</w:t>
+12 микрорайон, напротив торгового центра "Волна"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4456,87 +4490,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Реализация продовольственных /непродовольственных товаров</w:t>
-[...35 lines deleted...]
-Продуктовый магазин "Мамедалы"</w:t>
+Реализация продовольственных товаров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(фрукты и овощи)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Супермаркет "Altyn food"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4569,51 +4621,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23 микрорайон, напротив магазина "Мағаш нан"</w:t>
+12 микрорайон, правая сторона дома № 43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4677,87 +4729,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Реализация продовольственных /непродовольственных товаров</w:t>
-[...35 lines deleted...]
-Продуктовый магазин "Мағаш нан"</w:t>
+Реализация продовольственных товаров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(мороженое)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продуктовый магазин "West"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4790,87 +4860,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24 микрорайон, напротив автогазозаправочной станции "LPG trade"</w:t>
-[...35 lines deleted...]
-120</w:t>
+13 микрорайон, левая сторона дома № 1А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4898,87 +4968,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Реализация продовольственных /непродовольственных товаров</w:t>
-[...35 lines deleted...]
-Столовая "Халва"</w:t>
+Реализация продовольственных товаров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(фрукты и овощи)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продуктовый магазин "Мағаш нан"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5011,51 +5099,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27 микрорайон, правая сторона дома № 25</w:t>
+14 микрорайон, напротив дома № 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5119,87 +5207,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Реализация продовольственных /непродовольственных товаров</w:t>
-[...35 lines deleted...]
-Продуктовый магазин "Ақ бұлақ"</w:t>
+Реализация продовольственных товаров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(фрукты и овощи)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продуктовый магазин "Яна"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5232,51 +5338,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27 микрорайон, напротив торгового центра "Бәйтерек"</w:t>
+15 микрорайон, левая сторона дома № 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5340,87 +5446,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Реализация продовольственных /непродовольственных товаров</w:t>
-[...35 lines deleted...]
-Супермаркет "Altyn food"</w:t>
+Реализация продовольственных товаров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(фрукты и овощи)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продуктовый магазин "Nur"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5453,87 +5577,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27 микрорайон, напротив кафе "Astana fast food"</w:t>
-[...35 lines deleted...]
-12</w:t>
+15 микрорайон, правая сторона магазина "Томирис", расположенного в здании № 37/2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5561,87 +5685,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Реализация продовольственных /непродовольственных товаров</w:t>
-[...35 lines deleted...]
-Кафе "Astana fast food"</w:t>
+Реализация продовольственных товаров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(мороженое)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продуктовый магазин "Томирис"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5674,51 +5816,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27 микрорайон, напротив бизнес центра "Нурбек", расположенного в здании № 85/1</w:t>
+15 микрорайон, напротив дома № 39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5782,87 +5924,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Реализация продовольственных /непродовольственных товаров</w:t>
-[...35 lines deleted...]
-Продуктовый магазин "Жібек"</w:t>
+Реализация продовольственных товаров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(фрукты и овощи)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5895,51 +6055,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28А микрорайон, левая сторона магазина "Мағаш нан"</w:t>
+16 микрорайон, напротив торгово-развлекательного центра "Актау"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6003,87 +6163,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Реализация продовольственных /непродовольственных товаров</w:t>
-[...35 lines deleted...]
-Продуктовый магазин "Мағаш нан"</w:t>
+Реализация продовольственных товаров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(кофейня)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кафе "Bodro burger"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6116,87 +6294,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29 микрорайон, напротив бизнес центра "Diplomat"</w:t>
-[...35 lines deleted...]
-120</w:t>
+16 микрорайон, правая сторона дома № 33/7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6224,87 +6402,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Реализация продовольственных /непродовольственных товаров</w:t>
-[...35 lines deleted...]
-Продуктовый магазин "Мағаш нан"</w:t>
+Реализация продовольственных товаров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(фрукты и овощи)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кафе "Narsharab", "Caramel"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6337,51 +6533,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29 микрорайон, правая сторона торгового дома "Тарлан", расположенного в здании № 226</w:t>
+17 микрорайон, напротив жилого комплекса № 78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6445,87 +6641,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Реализация продовольственных /непродовольственных товаров</w:t>
-[...35 lines deleted...]
-Кафе "Beluga"</w:t>
+Реализация продовольственных товаров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(фрукты и овощи)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продуктовый магазин "Ai market"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6558,87 +6772,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29А микрорайон, правая сторона магазина "Keramo Market", расположенного в здании № 109</w:t>
-[...35 lines deleted...]
-12</w:t>
+19 микрорайон, левая сторона здания №10/4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6666,87 +6880,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Реализация продовольственных /непродовольственных товаров</w:t>
-[...35 lines deleted...]
-Кафе "Мұнайшы"</w:t>
+Реализация продовольственных товаров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(фрукты и овощи)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кафе "Шашлык 12 Актау"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6779,51 +7011,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31 микрорайон, правая сторона жилого комплекса "Bek Nur"</w:t>
+21 микрорайон, напротив магазина "Sansei Auto", расположенного в здании № 1/28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6887,87 +7119,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Реализация продовольственных /непродовольственных товаров</w:t>
-[...35 lines deleted...]
-Кафе "Oral", "Кәусар"</w:t>
+Реализация продовольственных товаров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(фрукты и овощи)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продуктовый магазин "Мамедалы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7000,87 +7250,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-микрорайон Шығыс-2, левая сторона административного здания № 380/1</w:t>
-[...35 lines deleted...]
-36</w:t>
+23 микрорайон, напротив магазина "Мағаш нан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7108,87 +7358,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Реализация продовольственных /непродовольственных товаров</w:t>
-[...35 lines deleted...]
-Продуктовый магазин "Tan Food"</w:t>
+Реализация продовольственных товаров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(фрукты и овощи)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продуктовый магазин "Мағаш нан"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7220,88 +7488,3195 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+25 микрорайон, напротив здания №14/1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реализация продовольственных товаров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(фрукты и овощи)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продуктовый магазин "Бақыт"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27 микрорайон, правая сторона дома № 25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реализация продовольственных товаров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(фрукты и овощи)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продуктовый магазин "Ақ бұлақ"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27 микрорайон, напротив бизнес центра "Нурбек", расположенного в здании № 85/1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реализация продовольственных товаров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(фрукты и овощи)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продуктовый магазин "Жібек"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27 микрорайон, напротив кафе "Astana fast food"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реализация продовольственных товаров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(мороженое)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кафе "Astana fast food"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28А микрорайон, напротив дома № 23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реализация продовольственных товаров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(фрукты и овощи)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Столовая "Тағам"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28А микрорайон, левая сторона магазина "Мағаш нан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реализация продовольственных товаров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(мороженое)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продуктовый магазин "Мағаш нан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 микрорайон, правая сторона торгового дома "Тарлан", расположенного в здании № 226</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реализация продовольственныхтоваров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(фрукты и овощи)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кафе "Beluga"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 микрорайон, перед торгово-развлекательным центром "Ak Kala Mall"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реализация продовольственных товаров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(кофейня)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Супермаркет "Лидер"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31A микрорайон, правая сторона магазина "Дана", расположенного в здании №7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реализация продовольственных товаров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(мороженое)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Супермаркет "Дана"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32Б микрорайон, напротив дома № 19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реализация продовольственных товаров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(фрукты и овощи)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продуктовый магазин "№1"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34 микрорайон, левая сторона дома №16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реализация продовольственных товаров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(фрукты и овощи)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продуктовый магазин "Ғалым"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34 микрорайон, напротив дома № 17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реализация продовольственных товаров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(фрукты и овощи)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продуктовый магазин "Есекей"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+микрорайон Шығыс-2, левая сторона административного здания № 380/1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реализация продовольственных товаров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(фрукты и овощи)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продуктовый магазин "Tan Food"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
 Производственная зона №4, вдоль дороги напротив здания химико-гидрометаллургического завода </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-120</w:t>
+60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7329,113 +10704,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Реализация продовольственных /непродовольственных товаров</w:t>
+ Реализация продовольственных товаров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(фрукты и овощи)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7469,334 +10841,114 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Приложение 2 </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к постановлению</w:t>
             </w:r>
-          </w:p>
-[...192 lines deleted...]
-              <w:t>№ 1293</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> акимата города Актау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от 28 июля 2020 года</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № 1293</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z20" w:id="6"/>
+    <w:bookmarkStart w:name="z20" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Маршруты размещения нестационарных торговых объектов для осуществления торговли плодоовощной и бахчевой продукцией в городе Актау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 исключено постановлением акимата города Актау Мангистауской области от 06.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7870,307 +11022,142 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 3</w:t>
             </w:r>
-          </w:p>
-[...192 lines deleted...]
-              <w:t>от 28 июля 2020 года № 1293</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к постановлению акимата</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> города Актау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от 28 июля 2020 года № 1293</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z25" w:id="7"/>
+    <w:bookmarkStart w:name="z25" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Места размещения нестационарных торговых объектов для осуществления торговли кукурузой, мороженным, безалкогольными напитками в городе Актау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z26" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z26" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 исключено постановлением акимата города Актау Мангистауской области от 06.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-07-626</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8206,267 +11193,102 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 4</w:t>
             </w:r>
-          </w:p>
-[...192 lines deleted...]
-              <w:t>от 28 июля 2020 года № 1293</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к постановлению акимата</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> города Актау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от 28 июля 2020 года № 1293</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z30" w:id="9"/>
+    <w:bookmarkStart w:name="z30" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Маршруты размещения нестационарных торговых объектов для осушествления торговли кукурузой, мороженным, безалкогольными напитками  в городе Актау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 исключено постановлением акимата города Актау Мангистауской области от 06.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8540,372 +11362,152 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 5</w:t>
             </w:r>
-          </w:p>
-[...257 lines deleted...]
-              <w:t>№ 1293</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к постановлению акимата</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> города Актау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от 28 июля 2020 года</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № 1293</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z36" w:id="10"/>
+    <w:bookmarkStart w:name="z36" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Места размещения нестационарных торговых объектов для осуществления торговли квасом в городе Актау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z37" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z37" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 исключено постановлением акимата города Актау Мангистауской области от 06.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-07-626</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8939,334 +11541,114 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 6</w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Приложение 6 </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к постановлению акимата</w:t>
             </w:r>
-          </w:p>
-[...192 lines deleted...]
-              <w:t>№ 1293</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> города Актау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от 28 июля 2020 года</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № 1293</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="12"/>
+    <w:bookmarkStart w:name="z42" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Маршруты размещения нестационарных торговых объектов для осушествления торговли квасом в городе Актау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 исключено постановлением акимата города Актау Мангистауской области от 06.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>