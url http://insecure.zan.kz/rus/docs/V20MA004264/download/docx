--- v1 (2026-06-07)
+++ v2 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="abba3ee" w14:textId="abba3ee">
+    <w:p w14:paraId="3a90661" w14:textId="3a90661">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -11692,55 +11692,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12066,31 +12066,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>