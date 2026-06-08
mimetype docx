--- v0 (2025-12-29)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="09397bf" w14:textId="09397bf">
+    <w:p w14:paraId="22817e5" w14:textId="22817e5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -170,51 +170,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В соответствии с Законом Республики Казахстан от 25 мая 2020 года "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О порядке организации и проведения мирных собраний в Республике Казахстан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>" и на основании информационного письма республиканского государственного учреждения "Департамент юстиции Мангистауской области Министерства юстиции Республики Казахстан" от 29 мая 2020 года №05-10-975, Актауский городской маслихат РЕШИЛ:</w:t>
+        <w:t>" и на основании информационного письма республиканского государственного учреждения "Департамент юстиции Мангистауской области Министерства юстиции Республики Казахстан" от 29 мая 2020 года № 05-10-975, Актауский городской маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z1" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Определить специализированные места для организации и проведения мирных собраний в городе Актау согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -320,61 +320,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Признать утратившим силу решение Актауского городского маслихата от 17 мая 2016 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№2/17</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> "О дополнительном регламентировании порядка проведения мирных собрании, митингов, шествий, пикетов и демонстраций в городе Актау" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за №3077, опубликовано 11 июля 2016 года в информационно-правовой системе "Әділет").</w:t>
+        <w:t>№ 2/17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "О дополнительном регламентировании порядка проведения мирных собрании, митингов, шествий, пикетов и демонстраций в городе Актау" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 3077, опубликовано 11 июля 2016 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z5" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Государственному учреждению "Аппарат Актауского городского маслихата" (руководитель аппарата − Д. Телегенова) обеспечить государственную регистрацию настоящего решения в органах юстиции, его официальное опубликование в средствах массовой инофрмации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z6" w:id="6"/>
     <w:p>
@@ -708,377 +708,237 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
-[...194 lines deleted...]
-              <w:t>от 10 июля 2020 года №33/382</w:t>
+              <w:t xml:space="preserve">Приложение 1 к решению </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Актауского городского </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">маслихата от 10 июля 2020 года </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 33/382</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Специализированные места для организации  и проведения мирных собраний в городе Актау</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
+        <w:t xml:space="preserve"> Специализированные места для организации и проведения мирных собраний в городе Актау</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 в редакции решения Актауского городского маслихата Мангистауской области от 04.10.2022 </w:t>
+      Сноска. Приложение 1 – в редакции решения Актауского городского маслихата Мангистауской области от 13.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 18/145</w:t>
+        <w:t>№ 20/127</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Специализированные места для организации и проведения мирных собраний в городе Актау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Площадь автостоянки, расположенная в жилом массиве "Приморский"; 2. Площадь автостоянки, возле здания "Ассамблея народа Казахстана" в №34 микрорайоне;</w:t>
-[...35 lines deleted...]
-      4. Маршрут следования для проведения демонстраций, шествий: часть автодороги №7 от микрорайона №14 "а" до микрорайона №9 "а".</w:t>
+      1) площадь автостоянки, расположенная в жилом массиве "Ақ желкен";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) площадь автостоянки, возле здания "Достық үйі" в 34 микрорайоне;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) площадь автостоянки, между микрорайонами 11А и 26.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Маршрут следования для проведения демонстраций, шествий: часть автодороги №7 от микрорайона 14А до микрорайона 9А.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1114,608 +974,530 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Приложение 2 </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к решению</w:t>
             </w:r>
-          </w:p>
-[...127 lines deleted...]
-              <w:t>от 10 июля 2020 года №33/382</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Актауского городского </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">маслихата </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 10 июля 2020 года </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 33/382</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z25" w:id="9"/>
+    <w:bookmarkStart w:name="z32" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Порядок использования специализированных мест для организации и проведения мирных собраний, нормы их предельной заполняемости, а также требования к материально-техническому и организационному обеспечению специализированных мест для организации и проведения мирных собраний в городе Актау</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции решения Актауского городского маслихата Мангистауской области от 04.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 18/145</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящий порядок использования специализированных мест для организации и проведения мирных собраний, нормы их предельной заполняемости, а также требования к материально-техническому и организационному обеспечению специализированных мест для организации и проведения мирных собраний в городе Актау разработан в соответствии с Законом Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О порядке организации и проведения мирных собраний в Республике Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" (далее – Закон).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:p>
-[...4 lines deleted...]
-      </w:pPr>
+    <w:bookmarkStart w:name="z34" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Специализированные места используются с соблюдением санитарных норм и правил пожарной безопасности. Допускается проведение мирных собраний в случае отсутствия информации о проведении в специализированных местах других запланированных официальных, культурных, зрелищных культурно-массовых, физкультурно-оздоровительных, спортивных и иных мероприятий, осуществлении строительно-монтажных работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z35" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Материально-техническое и организационное обеспечение проведения мирных собраний осуществляется их организатором и участниками за счет собственных средств, а также за счет средств и имущества, собранных и (или) переданных для проведения данных мирных собраний, если Законом и иными законами Республики Казахстан не установлено иное.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z36" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нормы предельной заполняемости специализированных мест для организации и проведения мирных собраний в городе Актау:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z38" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) площадь автостоянки, расположенная в жилом массиве "Ақ желкен", норма предельной заполняемости 200 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) площадь автостоянки, возле здания "Достық үйі" в 34 микрорайоне, норма предельной заполняемости 100 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Площадь автостоянки, между микрорайонами № 11 "а" и № 26, норма предельной заполняемости 200 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z40" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Маршрут следования для проведения демонстраций, шествий: часть автодороги № 7 от микрорайона № 14 "а" до микрорайона № 9 "а", норма предельной заполняемости 200 человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 2 в редакции решения Актауского городского маслихата Мангистауской области от 04.10.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменениями, внесенными решением Актауского городского маслихата Мангистауской области от 13.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 20/127</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 18/145</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
-    </w:p>
-[...136 lines deleted...]
-      3) Площадь автостоянки, между микрорайонами №11 "а" и №26, норма предельной заполняемости 200 человек;</w:t>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Не допускается установление юрт, палаток, иных сооружений в специализированных местах для организации и проведения мирных собраний без согласия местного исполнительного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z40" w:id="17"/>
-[...15 lines deleted...]
-      4) Маршрут следования для проведения демонстраций, шествий: часть автодороги №7 от микрорайона №14 "а" до микрорайона №9 "а", норма предельной заполняемости 200 человек.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В случае, если на проведение мирного собрания в одном и том же месте и (или) по одному и тому же маршруту следования либо в одно и то же время одновременно претендует несколько организаторов мирных собраний, очередность использования указанного места определяется местным исполнительным органом исходя из времени получения им соответствующего уведомления или заявления от организатора мирных собраний.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z41" w:id="18"/>
-[...15 lines deleted...]
-      5. Не допускается установление юрт, палаток, иных сооружений в специализированных местах для организации и проведения мирных собраний без согласия местного исполнительного органа.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Минимальное допустимое расстояние между лицами, принимающими участие в мирном собрании, кроме пикетирования, составляет не менее двух метров, в целях сохранения социальной дистанции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z42" w:id="19"/>
-[...15 lines deleted...]
-      6. В случае, если на проведение мирного собрания в одном и том же месте и (или) по одному и тому же маршруту следования либо в одно и то же время одновременно претендует несколько организаторов мирных собраний, очередность использования указанного места определяется местным исполнительным органом исходя из времени получения им соответствующего уведомления или заявления от организатора мирных собраний.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Минимальное допустимое расстояние между лицами, осуществляющими пикетирование, проводимое одним участником, составляет не менее 100 метров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z43" w:id="20"/>
-[...15 lines deleted...]
-      7. Минимальное допустимое расстояние между лицами, принимающими участие в мирном собрании, кроме пикетирования, составляет не менее двух метров, в целях сохранения социальной дистанции.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мирные собрания не могут начинаться ранее 9.00 часов и заканчиваться позднее 20.00 часов по местному времени города Актау в день проведения мирных собраний.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z44" w:id="21"/>
-[...70 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1749,481 +1531,345 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3</w:t>
-[...194 lines deleted...]
-              <w:t>от 10 июля 2020 года №33/382</w:t>
+              <w:t xml:space="preserve">Приложение 3 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">к решению </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Актауского городского </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">маслихата </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 10 июля 2020 года </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 33/382</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="23"/>
+    <w:bookmarkStart w:name="z56" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Границы прилегающих территорий, в которых не допускается проведение пикетирования в городе Актау</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 - в редакции решения Актауского городского маслихата Мангистауской области от 04.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 18/145</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не допускается проведение пикетирования в городе Актау на расстоянии 400 метров от границ прилегающих территорий следующих объектов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z58" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в местах массовых захоронений;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:p>
-[...53 lines deleted...]
-      Не допускается проведение пикетирования в городе Актау на расстоянии 400 метров от границ прилегающих территорий следующих объектов:</w:t>
+    <w:bookmarkStart w:name="z59" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) на объектах железнодорожного, водного, воздушного и автомобильного транспорта и прилегающих к ним территориях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z58" w:id="25"/>
-[...15 lines deleted...]
-      1) в местах массовых захоронений;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) на территориях, прилегающих к организациям, обеспечивающим обороноспособность, безопасность государства и жизнедеятельность населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z59" w:id="26"/>
-[...15 lines deleted...]
-      2) на объектах железнодорожного, водного, воздушного и автомобильного транспорта и прилегающих к ним территориях;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) на территориях, прилегающих к опасным производственным объектам и иным объектам, эксплуатация которых требует соблюдения специальных правил техники безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z60" w:id="27"/>
-[...15 lines deleted...]
-      3) на территориях, прилегающих к организациям, обеспечивающим обороноспособность, безопасность государства и жизнедеятельность населения;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) на магистральных железнодорожных сетях, магистральных трубопроводах, национальной электрической сети, магистральных линиях связи и прилегающих к ним территориях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z61" w:id="28"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2549,31 +2195,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>