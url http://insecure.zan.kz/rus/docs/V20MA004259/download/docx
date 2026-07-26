--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="22817e5" w14:textId="22817e5">
+    <w:p w14:paraId="e4eaa0e" w14:textId="e4eaa0e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1821,55 +1821,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2195,31 +2195,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>