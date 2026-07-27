--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9e68539" w14:textId="9e68539">
+    <w:p w14:paraId="b5f6db0" w14:textId="b5f6db0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -708,50 +708,70 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение - в редакции решения акима Казалинского района Кызылординской области от 29.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными Решение акима Казалинского района Кызылординской области от 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -11949,165 +11969,102 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z332" w:id="40"/>
-[...98 lines deleted...]
-населенный пункт Ажар и пограничные заставы "Жанкожа батыр", "Карибай булак" сельского округа Кызылкум.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Исключен решением акима Казалинского района Кызылординской области от 27.01.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12125,150 +12082,132 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z334" w:id="41"/>
+          <w:bookmarkStart w:name="z334" w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №80 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="41"/>
-[...43 lines deleted...]
-улица Каукей №3</w:t>
+          <w:bookmarkEnd w:id="40"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Коммунальное государственное учреждение "Средняя школа № 225" отдела образования по Казалинскому району" управления образования Кызылординской области", Казалинский район, сельский округ Кызылкум, село Каукей, улица Каукей №3;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Каукей сельского округа Кызылкум.</w:t>
+село Каукей, населенный пункт Ажар и пограничные заставы "Жанкожа батыр", "Карибай булак" сельского округа Кызылкум.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12286,70 +12225,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z336" w:id="42"/>
+          <w:bookmarkStart w:name="z336" w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №81 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="42"/>
+          <w:bookmarkEnd w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Средняя школа № 92 имени К. Кулетова" отдела образования по Казалинскому району" управления образования Кызылординской области", Казалинский район, сельский округ Кумжиек, село Кашакбай Пиримова, улица Турекул Акжигитова №67 А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12419,70 +12358,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z337" w:id="43"/>
+          <w:bookmarkStart w:name="z337" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №82 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="43"/>
+          <w:bookmarkEnd w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Средняя школа № 182" отдела образования по Казалинскому району" управления образования Кызылординской области", Казалинский район, сельский округ Басыкара, село Басыкара, улица Сабит Муканова №3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12552,70 +12491,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z338" w:id="44"/>
+          <w:bookmarkStart w:name="z338" w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №83 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="44"/>
+          <w:bookmarkEnd w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12741,70 +12680,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z341" w:id="45"/>
+          <w:bookmarkStart w:name="z341" w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №84 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="45"/>
+          <w:bookmarkEnd w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Средняя школа № 24 имени Урмаша Туктибаева" отдела образования по Казалинскому району" управления образования Кызылординской области", Казалинский район, сельский округ Майдаколь, село Бекарыстан би, улица Ереш Тилеубаева №21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12874,122 +12813,122 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z342" w:id="46"/>
+          <w:bookmarkStart w:name="z342" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №85 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="46"/>
-[...15 lines deleted...]
-Коммунальное государственное учреждение "Средняя школа № 100" отдела образования по Казалинскому району" управления образования Кызылординской области", Казалинский район, сельский округ Майлыбас, село Аксуат, улица Тауелсиздиктин 25 жылдыгы №38</w:t>
+          <w:bookmarkEnd w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адрес: Коммунальное государственное учреждение "Средняя школа № 100" отдела образования по Казалинскому району" управления образования Кызылординской области", Казалинский район, сельский округ Майлыбас, село Аксуат, улица Тауелсиздиктин 25 жылдыгы № 38;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-участок Бирлик и село Аксуат сельского округа Майлыбас.</w:t>
+село Аксуат, станция Майлыбас, железнодорожный разъезд № 99 и участок Бирлик сельского округа Майлыбас</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13007,70 +12946,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z343" w:id="47"/>
+          <w:bookmarkStart w:name="z343" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №86 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="47"/>
+          <w:bookmarkEnd w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Основная школа № 258" отдела образования по Казалинскому району" управления образования Кызылординской области", Казалинский район, сельский округ Майлыбас, станция Байкожа, улица Жалгасбек Байдилдаева №64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13125,137 +13064,102 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z344" w:id="48"/>
-[...11 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Избирательный участок №87 </w:t>
-[...54 lines deleted...]
-станция Майлыбас и железнодорожный разъезд №99 сельского округа Майлыбас.</w:t>
+Исключен решением акима Казалинского района Кызылординской области от 27.01.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13273,70 +13177,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z345" w:id="49"/>
+          <w:bookmarkStart w:name="z345" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №88 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="49"/>
+          <w:bookmarkEnd w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13434,70 +13338,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z347" w:id="50"/>
+          <w:bookmarkStart w:name="z347" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №89 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="50"/>
+          <w:bookmarkEnd w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Средняя школа № 104" отдела образования по Казалинскому району" управления образования Кызылординской области", Казалинский район, сельский округ Оркендеу, село Жанкент, улица Калыбай Балтуреева №1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13567,70 +13471,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z348" w:id="51"/>
+          <w:bookmarkStart w:name="z348" w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №90 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="51"/>
+          <w:bookmarkEnd w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13728,70 +13632,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z350" w:id="52"/>
+          <w:bookmarkStart w:name="z350" w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №91 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="52"/>
+          <w:bookmarkEnd w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13840,70 +13744,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 улица Ш.Айманова №4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z353" w:id="53"/>
+          <w:bookmarkStart w:name="z353" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №6 квартал, дома №1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 37, 38, 39, 42, 43, 46, 48, 53, 57, 58, 59, 60, 62, 63, 64, 65, 67, 74, 77, 79, 80, 83.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="53"/>
+          <w:bookmarkEnd w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14301,70 +14205,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z367" w:id="54"/>
+          <w:bookmarkStart w:name="z367" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №92 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="54"/>
+          <w:bookmarkEnd w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14413,70 +14317,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 улица Яков Михайлюка №12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z370" w:id="55"/>
+          <w:bookmarkStart w:name="z370" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Улица Еримбет Колдейбекулы дома №1, 2, 3, 4, 6, 10, 11, 12, 14, 13, 23, 50, 10, 52, 57, 34, 37, 28, 59, 36, 44, 5, 47, 77, 58, 31, 40, 54, 85, 33-А, 24, 28, 15, 25, 45, 56, 84, 38, 9, 12, 17, 18, 42, 22, 33, 96, 27, 7.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="55"/>
+          <w:bookmarkEnd w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14846,126 +14750,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z383" w:id="56"/>
+          <w:bookmarkStart w:name="z383" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №93 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="56"/>
+          <w:bookmarkEnd w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Коммунальное государственное учреждение "Средняя школа № 204 имени Ы.Алтынсарина" отдела образования по Казалинскому району" управления образования Кызылординской области", Казалинский район, поселок Айтеке би, улица Яков Михайлюка №5-А </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z384" w:id="57"/>
+          <w:bookmarkStart w:name="z384" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Улица Агыбая Алманиязова дома №1-А, 2, 3, 4, 6, 7, 9, 10, 11, 12, 13, 15, 16, 18, 18-А, 20, 21, 22, 23, 25, 26, 27, 28, 29, 31, 31-А, 32, 33, 34, 35, 36, 37, 38, 39, 41, 43, 44, 45.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="57"/>
+          <w:bookmarkEnd w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15755,126 +15659,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z412" w:id="58"/>
+          <w:bookmarkStart w:name="z412" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №362 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="58"/>
+          <w:bookmarkEnd w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Средняя школа № 170" отдела образования по Казалинскому району" управления образования Кызылординской области", Казалинский район, поселок Айтеке би, улица Ж.Аймауытова №66-В</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z413" w:id="59"/>
+          <w:bookmarkStart w:name="z413" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Улица Арыстан баба дома №1, 1-А, 2, 2-А, 3, 3-А, 4, 5, 6, 7-А, 8, 9, 9-А, 10, 11, 12, 13, 13-А, 14, 15, 16, 17, 18, 20, 20-А, 20-Б.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="59"/>
+          <w:bookmarkEnd w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16300,126 +16204,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z428" w:id="60"/>
+          <w:bookmarkStart w:name="z428" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №376 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="60"/>
+          <w:bookmarkEnd w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Средняя школа № 276" отдела образования по Казалинскому району" управления образования Кызылординской области", Казалинский район, поселок Айтеке би, улица Коркыт ата №13-В</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z429" w:id="61"/>
+          <w:bookmarkStart w:name="z429" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Улица Иса Байзакова дома №1-3, 1-4, 2/2, 2/4, 2/3, 3/2, 3/4, 4/1, 4/2, 4/3, 4/4, 5-1, 5-2, 5/3, 6, 6/1, 6/2, 6/3, 6/4, 7/1, 7/3, 8/2, 8/3, 8/4, 9, 10, 10/2, 10/4, 11, 11/4, 12, 12/1, 12/3, 12/4, 13, 13/1, 13/2, 14/1, 14/2, 14/4, 15, 16, 17, 18, 20, 21, 22, 23, 24, 25, 26, 27.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="61"/>
+          <w:bookmarkEnd w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Улица Кани Медетбаева дома №1, 2, 3, 4, 4/2, 5, 6, 7, 8, 10, 11, 11/2, 12, 14, 14/3, 15, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 38, 40.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16624,242 +16528,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>акимата Казалинского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 27 мая 2020 года № 97</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z431" w:id="62"/>
+    <w:bookmarkStart w:name="z431" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень признанных утратившими силу некоторых решений акима Казалинского района</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z432" w:id="63"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z432" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Решение акима Казалинского района от 25 февраля 2015 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Об образовании избирательных участков" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за номером 4897, опубликовано 4 марта 2015 года в газете "Тұран Қазалы" и 11 марта 2015 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z433" w:id="64"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z433" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Решение акима Казалинского района от 13 ноября 2015 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О внесении изменений в решение акима Казалинского района от 25 февраля 2015 года №3 "Об образовании избирательных участков" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за номером 5270, опубликовано 16 января 2016 года в газете "Қазалы" и 2 марта 2016 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z434" w:id="65"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z434" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Решение акима Казалинского района от 9 октября 2018 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О внесении изменений в решение акима Казалинского района №3 от 25 февраля 2015 года "Об образовании создании избирательных участков" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за номером 6472, опубликовано 3 ноября 2018 года в эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>