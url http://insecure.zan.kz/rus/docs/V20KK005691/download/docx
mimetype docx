--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e0e0eaa" w14:textId="e0e0eaa">
+    <w:p w14:paraId="a703bab" w14:textId="a703bab">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -601,88 +601,90 @@
               </w:rPr>
               <w:t>от 27 января 2020 года № 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательные участки на территории Бухар-Жырауского района</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z52" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение – в редакции решения акима Бухар-Жырауского района Карагандинской области от 30.07.2025 </w:t>
+      Сноска. Приложение – в редакции решения акима Бухар-Жырауского района Карагандинской области от 21.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -1084,304 +1086,406 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Здание дома культуры, улица Казыбек би 52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z14" w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 улица Нуркена Абдирова: 2, 4, 6, 8, 10, 12, 14.</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...73 lines deleted...]
-          </w:p>
           <w:bookmarkEnd w:id="9"/>
-          <w:bookmarkStart w:name="z16" w:id="10"/>
-[...158 lines deleted...]
-          <w:bookmarkEnd w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Казыбек би 1, 2, 3, 4, 5, 6, 9, 11, 12, 13, 14, 16, 17, 18, 19, 20, 21, 22, 24, 25, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 40, 41, 42, 43, 44, 46, 47, 48, 49, 50, 51, 52, 53, 54, 54а, 56, 56а, 58, 60, 62, 62а,63,64, 65, 66, 67, 68, 70, 86, 88, 90.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Сарыарка: 1, 2, 2А, 3, 4, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14А, 15, 16, 17, 18, 20, 22.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Ауэзова: 1, 1а, 2а, 2б, 2в, 2г, 3, 3а, 3б, 3в, 4, 4а,4б, 4В, 4д, 5, 5А, 5Б, 6, 6а, 6б, 7, 7а, 7В, 7Г, 8, 8В, 9, 10, 10а, 10б, 10в, 11, 11а, 11б, 13, 13а, 15, 17, 19, 21, 23, 25, 27, 29, 31.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">улица Джамбула: 1, 2, 3, 4, 6, 8, 9, 10, 10а, 11, 11а, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 29, 31, 33, 35, 37, 39. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Мустафина: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 17а, 18, 19, 20, 21, 22, 23, 24. улица Байтерек: 2, 3, 4, 5, 6, 7, 8, 9, 11, 13, 15, 17, 19, 20, 21, 22.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Достык: 1, 2, 2а, 3, 4, 5, 8, 9, 10, 10а, 11, 12, 12а, 13, 15, 16, 17, 19,23,27,28.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Мәншүк Мәметова: 1, 2, 3, 5, 6, 7, 8, 8б, 8г, 8д, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23,24, 25, 27, 28, 29, 30,30а, 31, 32а, 33, 35, 37, 39, 40, 41, 41а, 44, 45, 46,48.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Жумабек Ташенова: 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17,18, 19, 20, 22, 23, 24, 25, 26, 27, 28, 30, 32, 33,31.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Айтеке би: 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 19, 21.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Толе би: 1, 2, 3, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Улица Женис: 1, 2, 3, 4, 4А, 5, 6, 7, 8, 9, 9в, 9г, 10, 11, 14, 15, 17, 19, 21, 23.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Улица Доскей: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 28, 30, 32, 34, 36, 38. </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Улица Абылай хана: 1, 1а, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 9а, 10, 11, 12, 13, 14, 14а, 15,16, 17,19, 21, 22, 23, 24, 26, 28, 29, 32, 33, 35, 37, 39б, 43, 45, 46, 47, 48, 49, 50, 51, 52, 52а, 53, 54.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -1559,310 +1663,406 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Здание средней школы имени Ю. Гагарина, улица Алихан Бокейхан 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z24" w:id="18"/>
+          <w:bookmarkStart w:name="z27" w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Улица Курмангазы: 1, 2, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26 а, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="18"/>
-[...239 lines deleted...]
-          <w:bookmarkEnd w:id="30"/>
+          <w:bookmarkEnd w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Улица Амангельды: 1, 2а, 3, 4, 4А, 5, 5а, 6, 6а, 7, 8, 8а, 9, 10, 10а, 11, 12, 14, 15, 16, 17, 18, 18а, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 33, 34, 35, 36, 37, 37а, 37б, 38, 39, 40, 41, 41А, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 51а, 53, 55.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Улица Алихан Бокейхан: 1, 1а, 2, 2а, 3, 3А, 4, 5, 6, 8, 10, 12, 14, 16, 16а, 16/2,16/3. 18, 20, 22, 24. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Улица Нуринская: 3, 4, 5, 6, 7, 8, 10.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Улица Шопанай: 2, 4, 5, 6, 7, 7а, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 17а, 18, 19, 20, 21, 21Б, 22, 24.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Улица Бауыржан Момышулы: 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 21, 23, 25.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Улица Сейфуллина: 1, 2, 3, 4, 5, 6, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18А, 19, 20, 22, 24, 25, 27, 28, 29, 30, 31, 33, 35.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Улица Абая: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 27а, 28, 29, 29А, 30, 31, 32, 33, 33А, 35, 36, 37, 39, 40А.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">улица Машһүр Жүсіп: 1, 2, 3, 4, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 23, 24, 25, 26, 27, 29, 30, 31, 32, 33, 36, 38, 39, 40, 41, 42, 44, 45, 46, 47, 49, 50, 51, 52, 52а, 53, 54, 55, 56, 57, 58, 59, 61, 63, 66, 67, 68, 69, 70, 72, 73, 74, 75, 76, 77, 78, 79, 80, 82, 83. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Сатпаева: 1, 2, 3, 4, 5, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 39, 40, 41, 42, 43, 45, 46, 48, 50, 52, 53, 54, 55, 56, 57, 59, 60, 61, 63, 66, 67, 68, 69, 70, 71, 72, 73, 73а, 74, 75, 76, 77,78, 79, 80.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Торегожина: 2, 3А, 4, 7, 8, 9, 10,11, 12, 13, 14.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">улица Куляш Байсеитовой; 1, 2, 2а, 4, 6, 8, 10, 12, 13, 14, 16, 18, 20, 22, 24, 26. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Бухар-Жырау: 1, 3, 4, 5, 5а, 6, 7, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 57, 67, 74, 76, 78, 80, 81, 84, 86, 88, 89, 90, 91, 92, 94, 95, 96, 97, 97а, 98, 99, 102, 103, 104, 105, 106, 107, 108, 109,110, 111, 112, 113, 114, 115, 117, 117а, 118, 119, 120, 121, 122, 123, 126, 130, 131, 132, 134, 135, 137, 138, 140, 141, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 175, 177, 179, 181, 183.</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 станция Ботакара.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2040,86 +2240,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Здание Петровской средней школы, улица Школьная 12А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z37" w:id="31"/>
-[...34 lines deleted...]
-село Петровка.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Петровский сельский округ: село Петровка.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2281,106 +2461,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Здание школы, улица Акжол 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z38" w:id="32"/>
-[...54 lines deleted...]
-село Жастлек.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Петровский сельский округ: село Жанакала, село Жастлек.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2763,86 +2903,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Здание средней школы, улица Шоссейная 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z40" w:id="34"/>
-[...34 lines deleted...]
-село Кокпекты.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кокпектинский сельский округ: село Кокпекты.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3004,86 +3124,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Здание школы, улица Торговая 15А </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z41" w:id="35"/>
-[...34 lines deleted...]
-село Байкадам.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кокпектинский сельский округ: село Байкадам.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3245,86 +3345,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Здание Сарытобинской основной школы, улица Школьная 4А. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z42" w:id="36"/>
-[...34 lines deleted...]
-село Сартюбе. </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кокпектинский сельский округ: село Сартюбе.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3486,106 +3566,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Здание дома культуры, улица Орталык 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z43" w:id="37"/>
-[...54 lines deleted...]
-село Тасшокы.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тогызкудукский сельский округ: село Тогызкудук, село Тасшокы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3968,170 +4008,210 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Здание клуба, улица Садовая 40А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z45" w:id="39"/>
+          <w:bookmarkStart w:name="z40" w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 улица Степная: 1, 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22а., 24.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="39"/>
-[...99 lines deleted...]
-          <w:bookmarkEnd w:id="44"/>
+          <w:bookmarkEnd w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Фабричная 1, 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 45а, 46, 47, 48, 49, 51, 53, 54, 55, 56, 57, 58, 59, 60, 61, 63, 64.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Садовая: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 27а, 28, 29, 29а, 30, 31, 32, 33, 35, 37,37а, 38, 39, 40, 41, 41а, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 67, 67а, 68, 69, 70.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Гагарина 1, 2, 3, 3а, 4, 5, 6, 6а, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22а, 23, 24, 25, 26, 27, 28, 28а, 28б, 29, 30, 32, 34, 36, 52а, 54.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица имени Доскея: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18а, 19, 20, 21, 22, 23, 24, 25, 26 ,27, 28, 29, 29а,30,31, 32, 33, 34, 35, 36, 37, 38а, 39, 40, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 59, 61.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Тауелсиздик: 1, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 34, 35, 36, 37 ,38, 39, 40, 41, 42, 43, 52, 69, 72, 73, 74, 74а, 75.</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 улица Мира: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14,16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4288,207 +4368,247 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Здание клуба, улица Садовая 40А</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z51" w:id="45"/>
+Здание школы, улица Асылбекова 1А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z46" w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 улица Титова: 1, 1а, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14а, 15, 16, 17, 18, 19, 20, 20б, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 37, 39, 41, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 56, 57, 58, 60, 61, 62, 63, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 75а, 76, 77, 78, 79, 80, 81, 82, 84, 86, 88, 90, 92.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="45"/>
-[...115 lines deleted...]
-село Трудовое. </w:t>
+          <w:bookmarkEnd w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Асылбекова: 1, 4, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15а, 16, 17, 18, 19, 20, 21а, 22, 23, 24, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 47, 48, 49, 51.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Абилхасена: 1, 2, 3, 3а, 5, 6, 7, 8, 9, 10, 11, 14, 15, 15а, 16, 17, 18, 18а, 19,20 ,21, 24, 24а, 26, 28, 30, 32, 32а, 33, 34, 36а, 40, 42, 44, 45, 46, 47, 48а, 50, 54, 54а, 58, 60, 64, 66, 70.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Школьная: 1, 1а, 2, 2б, 3, 3а,4, 5, 5а, 6, 6а, 7, 7а, 8, 8а, 9, 10, 11, 12, 13, 14, 15а, 16, 16а, 17, 18, 27, 36, 37, 38, 39, 40.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Набережная: 1, 2, 3, 5, 6, 7, 8, 9, 9а, 10, 10а, 12, 14, 15, 18, 20, 24, 28.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зимовка Аккудук.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Трудовое.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4650,106 +4770,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Здание Уштобинской средней школы, улица Ахмета Байтұрсынова 34 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z57" w:id="51"/>
-[...54 lines deleted...]
-село Сокурское.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уштобинский сельский округ: село Уштобе, село Сокурское.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4911,86 +4991,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Здание Акжарской основной школы, улица Ы. Алтынсарина 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z59" w:id="53"/>
-[...34 lines deleted...]
-село Курлус. </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уштобинский сельский округ: село Курлус.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5152,86 +5212,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Здание Зареченской средней школы, улица Достык 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z60" w:id="54"/>
-[...34 lines deleted...]
-село Сарыарка </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уштобинский сельский округ: село Сарыарка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5393,86 +5433,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Здание Ельгезекской основной школы, улица Мустафина 38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z61" w:id="55"/>
-[...34 lines deleted...]
-село Новостройка. </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уштобинский сельский округ: село Новостройка.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5855,106 +5875,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Здание клуба, улица Пискунова 46А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z62" w:id="56"/>
-[...54 lines deleted...]
-село Ащысу.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шешенкаринский сельский округ: село Шешенкара, село Ащысу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6116,106 +6096,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Здание сельского клуба, улица Школьная 9А </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z64" w:id="58"/>
-[...54 lines deleted...]
-село Аюлы.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белагашский сельский округ: село Белагаш, село Аюлы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6377,126 +6317,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Здание клуба, улица Юбилейная 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z66" w:id="60"/>
-[...74 lines deleted...]
-село Алабас.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акбельский сельский округ: село Акбел, село Курама. село Алабас.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6658,126 +6538,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Здание клуба улица Кылыша Бабаева 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z69" w:id="63"/>
-[...74 lines deleted...]
-село Тортколь.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Умуткерский сельский округ: село Умуткер, село Ульга, село Тортколь.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6939,86 +6759,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Здание клуба, улица Егемен 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z72" w:id="66"/>
-[...34 lines deleted...]
-село Керней.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сельский округ Керней: село Керней.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7180,86 +6980,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Здание школы, улица Мектеп 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z73" w:id="67"/>
-[...34 lines deleted...]
-село Акжар. </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сельский округ Керней: село Акжар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7421,86 +7201,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Здание клуба улица Достық 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z74" w:id="68"/>
-[...34 lines deleted...]
-село Алгабас. </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сельский округ Керней: село Алгабас.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7662,126 +7422,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Здание школы, улица Ашима Жапарова 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z75" w:id="69"/>
-[...74 lines deleted...]
-село Шалкар.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бухар-Жырауский сельский округ: село Бухар жырау, село Семизбуга, село Шалкар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8107,87 +7807,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Г. Мустафи-на</w:t>
-[...35 lines deleted...]
-Здание дома культуры, улица Мира 19</w:t>
+поселок Г. Мустафина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Здание школы улица мира 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8585,107 +8285,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Здание дома культуры, улица Горняцкая 14</w:t>
-[...55 lines deleted...]
-село Май – Озек.</w:t>
+Здание школы, улица Асфальтная 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Кушокы, село Май – Озек.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8847,146 +8527,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Здание клуба, улица Гагарина 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z79" w:id="73"/>
-[...94 lines deleted...]
-село Жанааул.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сельский округ Тузды: село Тузды, село Cтарая Тузда, село Первое Мая, село Жанааул.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9148,86 +8748,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Здание дома культуры, улица Тәуелсіздік 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z83" w:id="77"/>
-[...34 lines deleted...]
-село Баймырза.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сельский округ Баймырза: село Баймырза.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9389,86 +8969,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Частное здание крестьянского хозяйства "Агро-Думан"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z84" w:id="78"/>
-[...34 lines deleted...]
-село Астаховка.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сельский округ Баймырза: село Астаховка.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9630,86 +9190,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Здание сельского дома культуры, улица Садовая 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z85" w:id="79"/>
-[...34 lines deleted...]
-село Центральное.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Центральный сельский округ: село Центральное.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9871,86 +9411,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Здание клуба, улица Школьная 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z86" w:id="80"/>
-[...34 lines deleted...]
-село Андренниковка. </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Центральный сельский округ: село Андренниковка.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10112,106 +9632,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Здание клуба, улица Гагарина 9а</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z87" w:id="81"/>
-[...54 lines deleted...]
-село Садовое.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гагаринский сельский округ: село Гагаринское, село Садовое.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10373,106 +9853,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Здание дома культуры, улица Ленинская 34а</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z89" w:id="83"/>
-[...54 lines deleted...]
-село Тегизжол.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Самаркандский сельский округ: село Самарканд, село Тегизжол.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10634,86 +10074,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Здание конторы индивидуального предпринимателя "Хитрук"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z91" w:id="85"/>
-[...34 lines deleted...]
-село Чкалово.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Самаркандский сельский округ: село Чкалово.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10818,163 +10238,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Кызыл-каин</w:t>
-[...111 lines deleted...]
-село Саратовка.</w:t>
+село Кызылкаин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Здание школы, улица Совхозная 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кызылкаинский сельский округ: село Кызылкаин, село Саратовка.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11136,86 +10516,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Здание клуба, улица Орталык 51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z94" w:id="88"/>
-[...34 lines deleted...]
-село Тасаул. </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кызылкаинский сельский округ: село Тасаул.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11377,86 +10737,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Здание сельского дома культуры, улица Центральная 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z95" w:id="89"/>
-[...34 lines deleted...]
-село Ростовка.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ростовский сельский округ: село Ростовка.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11618,86 +10958,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Здание Спортзала, улица Жастар 20А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z96" w:id="90"/>
-[...34 lines deleted...]
-село Кызылжар. </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ростовский сельский округ: село Кызылжар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11859,86 +11179,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Здание Краснонивовская основная средняя школа, улица Школьная 1а</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z97" w:id="91"/>
-[...34 lines deleted...]
-село Красная Нива. </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ростовский сельский округ: село Красная Нива.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12300,127 +11600,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Здание Каражарской средней школы имени Манжи Батыра, улица Центральная 1 </w:t>
-[...75 lines deleted...]
-село Геологическое.</w:t>
+Здание клуба, улица Достык 40 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Каражарский сельский округ: село Каражар, село Геологическое.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12582,86 +11842,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Административное здание производственного кооператива "Асыл" </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z100" w:id="94"/>
-[...34 lines deleted...]
-село Асыл.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Каражарский сельский округ: село Асыл.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12823,86 +12063,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Здание школы, 28а</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z101" w:id="95"/>
-[...34 lines deleted...]
-село Волковское. </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Каражарский сельский округ: село Волковское.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13064,86 +12284,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Здание клуба, улица Алаш 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z102" w:id="96"/>
-[...34 lines deleted...]
-село Актобе.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Актобинский сельский округ: село Актобе.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13305,86 +12505,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Здание клуба, улица Ынтымақ 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z103" w:id="97"/>
-[...34 lines deleted...]
-село Интумак. </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Актобинский сельский округ: село Интумак.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13546,126 +12726,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Здание клуба, улица Новоузенская 38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z104" w:id="98"/>
-[...74 lines deleted...]
-село Севан.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Новоузенский сельский округ: село Новоузенка, село Стан, село Севан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -13697,55 +12817,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>