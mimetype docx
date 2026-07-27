--- v1 (2026-06-10)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a703bab" w14:textId="a703bab">
+    <w:p w14:paraId="b5b5f9f" w14:textId="b5b5f9f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -12817,55 +12817,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13191,31 +13191,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>