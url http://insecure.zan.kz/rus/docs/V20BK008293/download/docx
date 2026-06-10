--- v0 (2025-11-10)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3e71962" w14:textId="3e71962">
+    <w:p w14:paraId="8ee304e" w14:textId="8ee304e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -812,61 +812,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Специализированные места для организации и проведения мирных собраний в Есильском районе</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции решения Есильского районного маслихата Акмолинской области от 10.06.2022 </w:t>
+      Сноска. Приложение 1 - в редакции решения Есильского районного маслихата Акмолинской области от 23.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 26/4</w:t>
+        <w:t>№ 8С-46/7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -886,51 +886,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Площадь, расположенная у здания государственного коммунального казенного предприятия "Есильский районный Дом культуры при отделе внутренней политики, культуры и развития языков Есильского района Акмолинской области", город Есиль, улица Гагарина, здание 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Маршрут следования для проведения мирных собраний: город Есиль, улица Гагарина, от дома № 39 до площади государственного коммунального казенного предприятия "Есильский районный Дом культуры при отделе внутренней политики, культуры и развития языков Есильского района Акмолинской области".</w:t>
+      2. Маршрут следования для проведения мирных собраний: город Есиль, улица Гагарина, от дома № 39 до здания 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Площадь центрального стадиона, город Есиль, улица Гарышкерлер, 1/1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -958,519 +958,519 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Площадь, расположенная у здания сельского клуба государственного коммунального казенного предприятия "Есильский районный Дом культуры при отделе внутренней политики, культуры и развития языков Есильского района Акмолинской области", село Аксай, улица Ленина, здание 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Маршрут следования для проведения мирных собраний: село Аксай, улица Ленина, от магазина "Березка" до площади сельского клуба государственного коммунального казенного предприятия "Есильский районный Дом культуры при отделе внутренней политики, культуры и развития языков Есильского района Акмолинской области".</w:t>
-[...35 lines deleted...]
-      8. Маршрут следования для проведения мирных собраний: село Бузулук, улица Рассветная, от магазина "Бахыт" до площади у здания товарищества с ограниченной ответственностью "Агро-Олдиви".</w:t>
+      6. Маршрут следования для проведения мирных собраний: село Аксай, улица Ленина, от магазина "Березка" до площади сельского клуба.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Площадь, расположенная у здания товарищества с ограниченной ответственностью "Агро-Олдиви" село Бузулук, улица Өнеркәсіп, здание 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Маршрут следования для проведения мирных собраний: село Бузулук, улица Рауан, от магазина "Бахыт" до площади у здания товарищества с ограниченной ответственностью "Агро-Олдиви".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Площадь, расположенная у здания сельского Дома культуры государственного коммунального казенного предприятия "Есильский районный Дом культуры при отделе внутренней политики, культуры и развития языков Есильского района Акмолинской области", село Двуречное, улица Производственная, здание 22.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Маршрут следования для проведения мирных собраний: село Двуречное, улица Производственная, от дома № 1 до площади сельского Дома культуры государственного коммунального казенного предприятия "Есильский районный Дом культуры при отделе внутренней политики, культуры и развития языков Есильского района Акмолинской области".</w:t>
-[...35 lines deleted...]
-      12. Маршрут следования для проведения мирных собраний: село Жаныспай, от пересечения улиц Ленина и Юбилейная по улице Ленина до площади товарищества с ограниченной ответственностью "Жаныспай ZR".</w:t>
+      10. Маршрут следования для проведения мирных собраний: село Двуречное, улица Производственная, от дома № 1 до площади сельского клуба.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Площадь, расположенная у здания 15 по улице Ленина, село Жаныспай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Маршрут следования для проведения мирных собраний: село Жаныспай, от пересечения улиц Ленина и Юбилейная по улице Ленина до здания 15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Площадь, расположенная у здания сельского Дома культуры государственного коммунального казенного предприятия "Есильский районный Дом культуры при отделе внутренней политики, культуры и развития языков Есильского района Акмолинской области", село Заречное, улица Бейбитшилик, здание 10.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Маршрут следования для проведения мирных собраний: село Заречное, от пересечения улиц Тауелсиздик и Женис до площади сельского Дома культуры государственного коммунального казенного предприятия "Есильский районный Дом культуры при отделе внутренней политики, культуры и развития языков Есильского района Акмолинской области".</w:t>
+      14. Маршрут следования для проведения мирных собраний: село Заречное, от пересечения улиц Тауелсиздик и Женис до улицы Бейбитшилик, здание 10.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Площадь, расположенная у здания сельского клуба государственного коммунального казенного предприятия "Есильский районный Дом культуры при отделе внутренней политики, культуры и развития языков Есильского района Акмолинской области", село Знаменка, улица Центральная, здание 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Маршрут следования для проведения мирных собраний: село Знаменка, от пересечения улиц Горького и Центральная по улице Центральная до площади сельского клуба государственного коммунального казенного предприятия "Есильский районный Дом культуры при отделе внутренней политики, культуры и развития языков Есильского района Акмолинской области".</w:t>
-[...89 lines deleted...]
-      21. Площадь центрального стадиона по улице Тауелсиздик, 54, село Красивое.</w:t>
+      16. Маршрут следования для проведения мирных собраний: село Знаменка, от пересечения улиц Центральная и Мира по улице Центральная до площади сельского клуба.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Площадь, расположенная у здания 9 по улице Ленина, село Интернациональное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Маршрут следования для проведения мирных собраний: село Интернациональное, улица Ленина, от дома № 38 до здания 9.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Площадь, расположенная у здания сельского Дома культуры государственного коммунального казенного предприятия "Есильский районный Дом культуры при отделе внутренней политики, культуры и развития языков Есильского района Акмолинской области", село Караколь, улица Набережная, здание 9.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Маршрут следования для проведения мирных собраний: село Караколь, от пересечения улиц Набережная и Молодежная по улице Набережная до здания 9.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Площадь центрального стадиона, село Красивое, улица Тауелсиздик, 54.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Маршрут следования для проведения мирных собраний: село Красивое, от пересечения улиц Тауелсиздик и Новая по улице Тауелсиздик до центрального стадиона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Площадь, расположенная у здания товарищества с ограниченной ответственностью "Рау Агро", поселок Красногорский, улица Строительная, здание 32.</w:t>
-[...161 lines deleted...]
-      32. Маршрут следования для проведения мирных собраний: село Юбилейное, улица Механизаторская до пересечения улиц Целинная и Школьная до площади сельского клуба государственного коммунального казенного предприятия "Есильский районный Дом культуры при отделе внутренней политики, культуры и развития языков Есильского района Акмолинской области".</w:t>
+      23. Площадь, расположенная у здания 32 по улице Строительная, поселок Красногорский.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Маршрут следования для проведения мирных собраний: поселок Красногорский, от пересечения улиц Строительная и Ленина по улице Строительная до здания 32.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Площадь, расположенная у здания 1 по улице Центральная, село Московское.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Маршрут следования для проведения мирных собраний: село Московское, от пересечения улиц Центральная и Производственная по улице Центральная до здания 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Площадь, расположенная у здания 10 по улице Мира, село Орловка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Маршрут следования для проведения мирных собраний: село Орловка, от пересечения улиц Мира и Целинная по улице Мира до здания 10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Площадь, расположенная у здания 1 по улице Обушко, село Свободное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Маршрут следования для проведения мирных собраний: село Свободное, от пересечения улиц Ыбырай Алтынсарин и Обушко по улице Обушко до площади сельского клуба государственного коммунального казенного предприятия "Есильский районный Дом культуры при отделе внутренней политики, культуры и развития языков Есильского района Акмолинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Площадь, расположенная у здания 14 А по улице Школьная, село Юбилейное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Маршрут следования для проведения мирных собраний: село Юбилейное, улица Механизаторская до пересечения улиц Школьная и Целинная.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1629,61 +1629,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Порядок использования специализированных мест для организации и проведения мирных собраний, нормы их предельной заполняемости, а также требования к материально-техническому и организационному обеспечению специализированных мест для организации и проведения мирных собраний в Есильском районе</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 2 - в редакции решения Есильского районного маслихата Акмолинской области от 10.06.2022 </w:t>
+      Сноска. Приложение 2 - в редакции решения Есильского районного маслихата Акмолинской области от 23.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 26/4</w:t>
+        <w:t>№ 8С-46/7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1797,69 +1797,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) площадь, расположенная у здания государственного коммунального казенного предприятия "Есильский районный Дом культуры при отделе внутренней политики, культуры и развития языков Есильского района Акмолинской области", город Есиль, улица Гагарина, здание 1, норма предельной заполняемости 100 человек;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) маршрут следования для проведения мирных собраний: город Есиль, улица Гагарина, от дома № 39 до площади государственного коммунального казенного предприятия "Есильский районный Дом культуры при отделе внутренней политики, культуры и развития языков Есильского района Акмолинской области", норма предельной заполняемости 100 человек;</w:t>
-[...17 lines deleted...]
-      3) площадь центрального стадиона, город Есиль, улица Гарышкерлер, 1/1, норма предельной заполняемости 80 человек;</w:t>
+      2) маршрут следования для проведения мирных собраний: город Есиль, по улице Гагарина от дома № 39 до здания 1, норма предельной заполняемости 100 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) площадь центрального стадиона, город Есиль, улица Гарышкерлер, стадион 1/1, норма предельной заполняемости 80 человек;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) маршрут следования для проведения мирных собраний: город Есиль, от пересечения улиц Гарышкерлер и Абылай хана до центрального стадиона, норма предельной заполняемости 80 человек;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1869,519 +1869,519 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) площадь, расположенная у здания сельского клуба государственного коммунального казенного предприятия "Есильский районный Дом культуры при отделе внутренней политики, культуры и развития языков Есильского района Акмолинской области", село Аксай, улица Ленина, здание 1, норма предельной заполняемости 60 человек;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) маршрут следования для проведения мирных собраний: село Аксай, улица Ленина, от магазина "Березка" до площади сельского клуба государственного коммунального казенного предприятия "Есильский районный Дом культуры при отделе внутренней политики, культуры и развития языков Есильского района Акмолинской области", норма предельной заполняемости 60 человек;</w:t>
-[...107 lines deleted...]
-      12) маршрут следования для проведения мирных собраний: село Жаныспай, от пересечения улиц Ленина и Юбилейная по улице Ленина до площади товарищества с ограниченной ответственностью "ЖАНЫСПАЙ ZR", норма предельной заполняемости 50 человек;</w:t>
+      6) маршрут следования для проведения мирных собраний: село Аксай, улица Ленина, от магазина "Березка" до площади сельского клуба, норма предельной заполняемости 60 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) площадь, расположенная у здания товарищества с ограниченной ответственностью "Агро-Олдиви" село Бузулук, улица Өнеркәсіп, здание 1, норма предельной заполняемости 70 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) маршрут следования для проведения мирных собраний: село Бузулук, улица Рауан, от магазина "Бахыт" до площади у здания товарищества с ограниченной ответственностью "Агро-Олдиви", норма предельной заполняемости 70 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) площадь, расположенная у здания сельского Дома культуры государственного коммунального казенного предприятия "Есильский районный Дом культуры при отделе внутренней политики, культуры и развития языков Есильского района Акмолинской области", улица Производственная, здание 22, село Двуречное, норма предельной заполняемости 50 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) маршрут следования для проведения мирных собраний: село Двуречное, улица Производственная, от дома № 1 до площади сельского клуба, норма предельной заполняемости 50 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) площадь, расположенная у здания 15 по улице Ленина, село Жаныспай, норма предельной заполняемости 50 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) маршрут следования для проведения мирных собраний: село Жаныспай, от пересечения улиц Ленина и Юбилейная по улице Ленина до здания 15, норма предельной заполняемости 50 человек;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) площадь, расположенная у здания сельского Дома культуры государственного коммунального казенного предприятия "Есильский районный Дом культуры при отделе внутренней политики, культуры и развития языков Есильского района Акмолинской области", село Заречное, улица Бейбитшилик, здание 10, норма предельной заполняемости 100 человек;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) маршрут следования для проведения мирных собраний: село Заречное, от пересечения улиц Тауелсиздик и Женис до площади сельского Дома культуры государственного коммунального казенного предприятия "Есильский районный Дом культуры при отделе внутренней политики, культуры и развития языков Есильского района Акмолинской области", норма предельной заполняемости 100 человек;</w:t>
+      14) маршрут следования для проведения мирных собраний: село Заречное, от пересечения улиц Тауелсиздик и Женис до улицы Бейбитшилик, здание 10, норма предельной заполняемости 100 человек;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) площадь, расположенная у здания сельского клуба государственного коммунального казенного предприятия "Есильский районный Дом культуры при отделе внутренней политики, культуры и развития языков Есильского района Акмолинской области", село Знаменка, улица Центральная, здание 2, норма предельной заполняемости 80 человек;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) маршрут следования для проведения мирных собраний: село Знаменка, от пересечения улиц Горького и Центральная по улице Центральная до площади сельского клуба государственного коммунального казенного предприятия "Есильский районный Дом культуры при отделе внутренней политики, культуры и развития языков Есильского района Акмолинской области", норма предельной заполняемости 80 человек;</w:t>
-[...89 lines deleted...]
-      21) площадь центрального стадиона по улице Тауелсиздик, 54, село Красивое, норма предельной заполняемости 50 человек;</w:t>
+      16) маршрут следования для проведения мирных собраний: село Знаменка, от пересечения улиц Центральная и Мира по улице Центральная до площади сельского клуба, норма предельной заполняемости 80 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) площадь, расположенная у здания 9 по улице Ленина, село Интернациональное, норма предельной заполняемости 70 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) маршрут следования для проведения мирных собраний: село Интернациональное, улица Ленина от дома № 38 до здания 9, норма предельной заполняемости 70 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) площадь, расположенная у здания сельского Дома культуры государственного коммунального казенного предприятия "Есильский районный Дом культуры при отделе внутренней политики, культуры и развития языков Есильского района Акмолинской области", село Караколь, улица Набережная, здание 9, норма предельной заполняемости 50 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) маршрут следования для проведения мирных собраний: село Караколь, от пересечения улиц Набережная и Молодежная по улице Набережная до здания 9, норма предельной заполняемости 50 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) площадь центрального стадиона, село Красивое, улица Тауелсиздик, 54, норма предельной заполняемости 50 человек;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) маршрут следования для проведения мирных собраний: село Красивое, от пересечения улиц Тауелсиздик и Новая по улице Тауелсиздик до центрального стадиона, норма предельной заполняемости 50 человек;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) площадь, расположенная у здания товарищества с ограниченной ответственностью "Рау Агро", поселок Красногорский, улица Строительная, здание 32, норма предельной заполняемости 25 человек;</w:t>
-[...161 lines deleted...]
-      32) маршрут следования для проведения мирных собраний: село Юбилейное, улица Механизаторская до пересечения улиц Целинная и Школьная до площади сельского клуба государственного коммунального казенного предприятия "Есильский районный Дом культуры при отделе внутренней политики, культуры и развития языков Есильского района Акмолинской области", норма предельной заполняемости 50 человек.</w:t>
+      23) площадь, расположенная у здания 32 по улице Строительная, поселок Красногорский, норма предельной заполняемости 25 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) маршрут следования для проведения мирных собраний: поселок Красногорский, от пересечения улиц Строительная и Ленина по улице Строительная до здания 32, норма предельной заполняемости 25 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) площадь, расположенная у здания 1 по улице Центральная, село Московское, норма предельной заполняемости 65 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) маршрут следования для проведения мирных собраний: село Московское, от пересечения улиц Центральная и Производственная по улице Центральная до здания 1, норма предельной заполняемости 65 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) площадь, расположенная у здания 10 по улице Мира, село Орловка, норма предельной заполняемости 60 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) маршрут следования для проведения мирных собраний: село Орловка, от пересечения улиц Мира и Целинная по улице Мира до здания 10, норма предельной заполняемости 60 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) площадь, расположенная у здания 1 по улице Обушко, село Свободное, норма предельной заполняемости 60 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) маршрут следования для проведения мирных собраний: село Свободное, от пересечения улиц Ыбырай Алтынсарин и Обушко по улице Обушко до площади сельского клуба государственного коммунального казенного предприятия "Есильский районный Дом культуры при отделе внутренней политики, культуры и развития языков Есильского района Акмолинской области", норма предельной заполняемости 60 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) площадь, расположенная у здания 14 А по улице Школьная, село Юбилейное, норма предельной заполняемости 50 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) маршрут следования для проведения мирных собраний: село Юбилейное, улица Механизаторская до пересечения улиц Школьная и Целинная, норма предельной заполняемости 50 человек.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Не допускается установление юрт, палаток, иных сооружений в специализированных местах для организации и проведения мирных собраний без согласия местного исполнительного органа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2409,51 +2409,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Минимальное допустимое расстояние между лицами, принимающими участие в мирном собрании, кроме пикетирования, составляет не менее двух метров, в целях сохранения социальной дистанции.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Минимальное допустимое расстояние между лицами, осуществляющими пикетирование, проводимое одним участником, составляет не менее 100 метров.</w:t>
+      8. Минимальное допустимое расстояние между лицами, осуществляющими пикетирование, составляет не менее 100 метров.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мирные собрания не могут начинаться ранее 9 часов и заканчиваться позднее 20 часов по местному времени Есильского района в день проведения мирных собраний.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -2611,80 +2611,80 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 82/3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z19" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Границы прилегающих территорий, в которых не допускается проведение пикетирования в Есильском районе</w:t>
+        <w:t xml:space="preserve"> Границы прилегающих территорий, в которых запрещено проведение пикетирования в Есильском районе</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 3 - в редакции решения Есильского районного маслихата Акмолинской области от 13.12.2021 </w:t>
+      Сноска. Приложение 3 - в редакции решения Есильского районного маслихата Акмолинской области от 23.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 16/2</w:t>
+        <w:t>№ 8С-46/7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2810,55 +2810,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3184,31 +3184,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>