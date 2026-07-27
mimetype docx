--- v0 (2025-11-06)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="25a7aac" w14:textId="25a7aac">
+    <w:p w14:paraId="6dceadb" w14:textId="6dceadb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,51 +102,127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра экологии, геологии и природных ресурсов Республики Казахстан от 30 декабря 2020 года № 347. Зарегистрирован в Министерстве юстиции Республики Казахстан 31 декабря 2020 года № 22000.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Преамбула предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -725,368 +801,630 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги "Выдача разрешения на изъятие видов животных, численность которых подлежит регулированию"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" (далее – Закон) и определяют порядок выдачи разрешения на изъятие видов животных, численность которых подлежит регулированию (далее – государственная услуга).</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Государственная услуга оказывается территориальными подразделениями Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан и бассейновыми инспекциями рыбного хозяйства Комитета рыбного хозяйства Министерства экологии и природных ресурсов Республики Казахстан (далее – услугодатель) физическим и (или) юридическим лицам (далее – услугополучатель) в соответствии c настоящими Правилами.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Изъятие змееголова допускается всеми видами удилищ, указанных в пункте 19 Правил рыболовства, утвержденных </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> исполняющего обязанности Министра сельского хозяйства Республики Казахстан от 27 февраля 2015 года № 18-04/148 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10606). Сроки изъятия змееголова регулируется приказом исполняющего обязанности Председателя Комитета лесного хозяйства и животного мира Министерства сельского хозяйства Республики Казахстан от 24 июля 2015 года № 190 "О введении ограничений и запретов на пользование объектами животного мира, их частей и дериватов, установлении мест и сроков их пользования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 11939).</w:t>
+      1. Настоящие Правила оказания государственной услуги "Выдача разрешения на изъятие видов животных, численность которых подлежит регулированию" (далее – Правила) разработаны в соответствии с подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" (далее – Закон) и определяют порядок выдачи разрешения на изъятие видов животных, численность которых подлежит регулированию (далее – государственная услуга).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Министра экологии и природных ресурсов РК от 15.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 363</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Государственная услуга оказывается территориальными подразделениями Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан и бассейновыми инспекциями рыбного хозяйства Комитета рыбного хозяйства Министерства экологии и природных ресурсов Республики Казахстан (далее – услугодатель) физическим и (или) юридическим лицам (далее – услугополучатель) в соответствии c настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Изъятие змееголова допускается всеми видами удилищ, указанных в пункте 19 Правил рыболовства, утвержденных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра сельского хозяйства Республики Казахстан от 27 февраля 2015 года № 18-04/148 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10606). Сроки изъятия змееголова регулируется приказом исполняющего обязанности Председателя Комитета лесного хозяйства и животного мира Министерства сельского хозяйства Республики Казахстан от 24 июля 2015 года № 190 "О введении ограничений и запретов на пользование объектами животного мира, их частей и дериватов, установлении мест и сроков их пользования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 11939).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Министра экологии и природных ресурсов РК от 15.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 363</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам к услугодателю.</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z58" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z59" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица, о государственной регистрации в качестве индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя услугодатель получает из соответствующих информационных систем через шлюз "электронного правительства".</w:t>
+        <w:t xml:space="preserve">
+      3. Заявка на выдачу разрешения на изъятие видов животных, численность которых подлежит регулированию (далее – заявка), подписанная электронной цифровой подписью (далее - ЭЦП), направляется посредством веб-портала "электронного правительства" (далее - Портал) в электронном виде по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам к услугодателю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z60" w:id="18"/>
+    <w:bookmarkStart w:name="z58" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      При подаче заявки услугополучатель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, при оказании государственных услуг, если иное не предусмотрено законами Республики Казахстан.</w:t>
+        <w:t xml:space="preserve">
+      Перечень основных требований к оказанию государственной услуги, включающий наименование государственной услуги, наименование услугодателя, способы предоставления государственной услуги, срок оказания государственной услуги, форму оказания государственной услуги, результат оказания государственной услуги, размер платы взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан, график работы услугодателя, государственной корпорации и объектов информации, перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги, основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан изложены в Перечне основных требований к оказанию государственной услуги "Выдача разрешения на изъятие видов животных, численность которых подлежит регулированию" согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z61" w:id="19"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z59" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица, о государственной регистрации в качестве индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя услугодатель получает из соответствующих информационных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z60" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче заявки услугополучатель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, при оказании государственных услуг, если иное не предусмотрено законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z61" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       При сдаче услугополучателем всех необходимых документов через Портал услугополучателю в "личный кабинет" направляется статус о принятии запроса для оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1104,82 +1442,148 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...10 lines deleted...]
-        <w:t>4. Портал полностью автоматически обрабатывает и формирует результат оказания государственной услуги по заявлению услугополучателя в рабочий день в течение двадцать минут без участия услугодателя путем подписания результата оказания государственной услуги транспортной подписью Портала.</w:t>
+        <w:t>
+      4. Портал полностью автоматически обрабатывает и формирует результат оказания государственной услуги по заявлению услугополучателя в рабочий день в течение двадцать минут без участия услугодателя путем подписания результата оказания государственной услуги транспортной подписью Портала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z62" w:id="21"/>
+    <w:bookmarkStart w:name="z62" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Результат оказания государственной услуги направляется услугополучателю на портал в "личный кабинет" в форме электронного документа, удостоверенного транспортной подписью Портала по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1194,71 +1598,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам, либо мотивированный отказ в связи с отсутствием лимита предусмотренным в биологическом обосновании по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z63" w:id="22"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z63" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результат оказания государственной услуги направляется и хранится в "личном кабинете" услугополучателя в форме электронного документа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1276,351 +1680,583 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      5. В случае сбоя информационной системы услугодатель незамедлительно с момента обнаружения возникновения технических сбоев уведомляет оператора информационно-коммуникационной инфраструктуры "электронного правительства" посредством направления запроса в единую службу поддержки по электронной почте sd@nitec.kz с обязательным предоставлением информации по наименованию государственной услуги, номера и кода административного документа заявления или уникальный идентификационный номер заявления, номера и кода административного документа, или уникальный идентификационный номер разрешительного документа, индивидуальный идентификационный номер/бизнес идентификационный номер услугополучателя, с приложением пошаговых скриншотов с момента авторизации до момента возникновения ошибки с указанием точного времени ошибки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Министра экологии и природных ресурсов РК от 08.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t>5. В случае сбоя информационной системы услугодатель незамедлительно с момента обнаружения возникновения технических сбоев уведомляет оператора информационно-коммуникационной инфраструктуры "электронного правительства" посредством направления запроса в единую службу поддержки по электронной почте sd@nitec.kz с обязательным предоставлением информации по наименованию государственной услуги, номера и кода административного документа заявления или уникальный идентификационный номер заявления, номера и кода административного документа, или уникальный идентификационный номер разрешительного документа, индивидуальный идентификационный номер/бизнес идентификационный номер услугополучателя, с приложением пошаговых скриншотов с момента авторизации до момента возникновения ошибки с указанием точного времени ошибки.</w:t>
+      6. В соответствии с подпунктом 11) пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра транспорта и коммуникаций Республики Казахстан от 14 июня 2013 года № 452 "Об утверждении Правил внесения данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 8555).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя и (или) их должностных лиц по вопросам оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z35" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Жалоба на решение, действие (бездействие) услугодателя по вопросам оказания государственной услуги может быть подана на имя руководителя услугодателя, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z36" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с пунктом 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона, подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z37" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z38" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случаях несогласия с результатами оказания государственной услуги услугополучатель в праве обратиться в суд в соответствии с подпунктом 6) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Министра экологии и природных ресурсов РК от 08.06.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
-[...206 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2076,68 +2712,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>идентификационный</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>номер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z68" w:id="30"/>
+    <w:bookmarkStart w:name="z68" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Министра экологии и природных ресурсов РК от 15.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3010,50 +3646,164 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при наличии), ЭЦП)</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4756,68 +5506,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z70" w:id="31"/>
+    <w:bookmarkStart w:name="z70" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Разрешение № _________ на изъятие видов животных, численность которых подлежит регулированию</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции приказа Министра экологии и природных ресурсов РК от 15.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6431,55 +7181,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6805,31 +7555,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>