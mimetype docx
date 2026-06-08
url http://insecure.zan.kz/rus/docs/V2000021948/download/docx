--- v0 (2025-11-10)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fbf683c" w14:textId="fbf683c">
+    <w:p w14:paraId="59a6109" w14:textId="59a6109">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,60 +93,136 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в приказ Министра национальной экономики Республики Казахстан от 19 ноября 2015 года № 705 "Об утверждении Правил формирования Единого государственного электронного банка предпроектной и проектной (проектно-сметной) документации на строительство объектов, финансируемых за счет государственных инвестиций и средств субъектов квазигосударственного сектора"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра индустрии и инфраструктурного развития Республики Казахстан от 25 декабря 2020 года № 678. Зарегистрирован в Министерстве юстиции Республики Казахстан 28 декабря 2020 года № 21948</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:t>Приказ Министра индустрии и инфраструктурного развития Республики Казахстан от 25 декабря 2020 года № 678. Зарегистрирован в Министерстве юстиции Республики Казахстан 28 декабря 2020 года № 21948.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приказ утрачивает силу приказом Министра промышленности и строительства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -496,150 +572,173 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министр индустрии</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и инфраструктурного развития</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -647,109 +746,121 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Б. Атамкулов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="9"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z17" w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>инноваций и аэрокосмической</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>промышленности Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3346,269 +3457,294 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о передаче имущественных (исключительных) прав на использование  " " в любой форме и любым способом</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6846"/>
-        <w:gridCol w:w="5454"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6846" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 г. " "</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5454" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [дата] г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z117" w:id="105"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z117" w:id="105"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       [Фамилия, имя, отчество (при его наличии)], именуемый(ая) в дальнейшем "Автор", в лице [фамилия, имя, отчество (при его наличии)],</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>действующего на основании [вписать нужное], с одной стороны, [наименование предприятия] именуемый(ая) в дальнейшем</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Оператор государственного банка", в лице [должность, фамилия, имя, отчество (при его наличии)], действующего на основании</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>[вписать нужное], с другой стороны, и [фамилия, имя, отчество (при его наличии) или наименование предприятия] именуемый(ая)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в дальнейшем "Заказчик", в лице [должность, фамилия, имя, отчество (при его наличии)], действующего на основании</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>[вписать нужное], с третьей стороны заключили настоящий договор о нижеследующем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
     <w:bookmarkStart w:name="z118" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Предмет договора</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z119" w:id="107"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z119" w:id="107"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.1. Автор и Заказчик настоящим договором предоставляют произведение "_________" (далее – Произведение)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Оператору государственного банка с целью размещения в Государственном банке, в соответствии с настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
     <w:bookmarkStart w:name="z120" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.2. Автор предоставляет Оператору государственного банка имущественные (исключительные) права на использование Произведения неопределенным кругом лиц в любой форме и любым способом на следующих условиях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:bookmarkStart w:name="z121" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3723,358 +3859,398 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.3. Автор гарантирует наличие у него предоставляемых по настоящему договору авторских прав на Произведение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:bookmarkStart w:name="z126" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Права и обязанности сторон</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z127" w:id="115"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z127" w:id="115"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.1. По настоящему договору Автор предоставляет неопределенному и неограниченному кругу лиц разрешение</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">на осуществление в отношении произведения действий, предусмотренных пунктами 2 и 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z128" w:id="116"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.3. Оператор государственного банка путем осуществления любых действий, установленных пунктами 2 и 4</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 16 Закона имеет право предоставления Произведения неопределенному и неограниченному кругу лиц</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>для воспроизведения (повторного применения в строительстве), переделывания/переработки (корректировки)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>для целей строительства объекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z129" w:id="117"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.4. В случае предоставления Автором прав, разрешающих осуществление на бессрочной и безвозмездной</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">основе действий, предусмотренных пунктами 2 и 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона, Автор обладает правом получения ТЭО, ТП</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и ПСД находящимся в электронном архиве равным количеству предоставленных проектов строительства</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в Государственный банк на безвозмездной основе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
     <w:bookmarkStart w:name="z130" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.5. Заказчики предоставившие проекты в соответствии с пунктом 10 настоящих Правил, обладают правом получения проектов находящихся в электронном архиве равным количеству предоставленных проектов строительства в Государственный банк на безвозмездной основе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
     <w:bookmarkStart w:name="z131" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Разрешение споров</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z132" w:id="120"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z132" w:id="120"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.1. Все споры и разногласия, которые могут возникнуть между сторонами по вопросам, не нашедшим своего</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>разрешения в тексте данного договора, будут разрешаться путем переговоров на основе действующего законодательства</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и обычаев делового оборота.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z133" w:id="121"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.2. При неурегулировании в процессе переговоров спорных вопросов, споры разрешаются в суде в порядке,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>установленном действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
     <w:bookmarkStart w:name="z134" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Заключительные положения договора</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
     <w:bookmarkStart w:name="z135" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4120,601 +4296,606 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реквизиты сторон:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4459"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3515"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4459" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "АВТОР"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4326" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "ОПЕРАТОР ГОСУДАРСТВЕННОГО БАНКА"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3515" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "ЗАКАЗЧИК"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4459" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование: __________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4326" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование: _________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3515" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование: ______</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4459" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Адрес: _________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4326" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Адрес: ________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3515" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Адрес: _____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4459" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ИИН/БИН ______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4326" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БИН _________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3515" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ИИН/БИН __________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4459" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Контакты:_______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4326" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Контакты:______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3515" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4776,55 +4957,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5150,31 +5331,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>