--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="59a6109" w14:textId="59a6109">
+    <w:p w14:paraId="16e96b4" w14:textId="16e96b4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>