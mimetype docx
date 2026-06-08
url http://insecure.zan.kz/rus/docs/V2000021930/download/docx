--- v0 (2025-10-02)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2bb1ca7" w14:textId="2bb1ca7">
+    <w:p w14:paraId="0526c11" w14:textId="0526c11">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,233 +93,377 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об установлении цен на товары (работы, услуги), реализуемые государственными библиотеками, государственными музеями и музеями-заповедниками, созданными в организационно-правовой форме государственного учреждения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра культуры и спорта Республики Казахстан от 25 декабря 2020 года № 360. Зарегистрирован в Министерстве юстиции Республики Казахстан 28 декабря 2020 года № 21930</w:t>
+        <w:t>Приказ Министра культуры и спорта Республики Казахстан от 25 декабря 2020 года № 360. Зарегистрирован в Министерстве юстиции Республики Казахстан 28 декабря 2020 года № 21930.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с подпунктом 15-2) </w:t>
+      В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>статьи 7</w:t>
+        <w:t>подпунктом 15-2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 15 декабря 2006 года "О культуре" ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> статьи 7 Закона Республики Казахстан "О культуре" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 242-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Установить цены на товары (работы, услуги), реализуемые:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) республиканским государственным учреждением "Национальная библиотека Республики Казахстан" согласно </w:t>
+      1) республиканским государственным учреждением "Национальная библиотека Республики Казахстан" Комитета архивов, документации и книжного дела Министерства культуры и информации Республики Казахстан согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) республиканским государственным учреждением "Национальная академическая библиотека Республики Казахстан в городе Нур-Султане" согласно </w:t>
+      2) республиканским государственным учреждением "Национальная академическая библиотека Республики Казахстан в городе Астана" Комитета архивов, документации и книжного дела Министерства культуры и информации Республики Казахстан согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) республиканским государственным учреждением "Республиканская библиотека для незрячих и слабовидящих граждан" согласно </w:t>
+      3) республиканским государственным учреждением "Республиканская библиотека для незрячих и слабовидящих граждан" Комитета архивов, документации и книжного дела Министерства культуры и информации Республики Казахстан согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 242-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту экономики и финансов Министерства культуры и спорта Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -408,137 +552,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Министр культуры и спорта </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -682,6611 +845,8711 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 25 декабря 2020 года № 360</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Цены на товары (работы, услуги), реализуемые республиканским государственным учреждением "Национальная библиотека Республики Казахстан"</w:t>
+        <w:t xml:space="preserve"> Цены на товары (работы, услуги), производимые и реализуемые республиканским государственным учреждением "Национальная библиотека Республики Казахстан" Комитета архивов, документации и книжного дела Министерства культуры и информации Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 242-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1320"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2975"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5738" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование товара (работы, услуги)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2975" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стоимость единицы измерения в тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5738" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Копирование документа:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2267" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5738" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в формате А4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 страница</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2975" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5738" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в формате А3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2975" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5738" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сканирование документа:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2267" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5738" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в формате А4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
-[...12 lines deleted...]
-              <w:t>
 1 страница</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2975" w:type="dxa"/>
-[...29 lines deleted...]
-50</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5738" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в формате А3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2975" w:type="dxa"/>
-[...29 lines deleted...]
-100</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5738" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в формате А2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2975" w:type="dxa"/>
-[...29 lines deleted...]
-200</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+250</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5738" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в формате А1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2975" w:type="dxa"/>
-[...29 lines deleted...]
-400</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5738" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сканирование рисунка в формате А4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 страница</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2975" w:type="dxa"/>
-[...29 lines deleted...]
-100</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5738" w:type="dxa"/>
-[...102 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сканирование старопечатных и уникальных изданий:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+До 1920 года </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 страница</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2975" w:type="dxa"/>
-[...29 lines deleted...]
-400</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
-[...143 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1921 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
-[...72 lines deleted...]
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сканирование рукописей до двадцатого века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 страница</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2975" w:type="dxa"/>
-[...29 lines deleted...]
-600</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
-[...114 lines deleted...]
-800</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сканирование рукописей с 1900 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 страница</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5738" w:type="dxa"/>
-[...107 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сканирование журналов из редкого фонда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 страница</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
-[...139 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сканирование газет:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="5738" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в формате А3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...42 lines deleted...]
-100</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 страница</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+600</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
-[...137 lines deleted...]
-200</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в формате А2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5738" w:type="dxa"/>
-[...102 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сканирование библиографической справки:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
-[...137 lines deleted...]
-400</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в формате А4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 страница</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
-[...159 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в формате А3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
-[...137 lines deleted...]
-50</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перевод электронных документов, музыкальных произведений на электронные носители</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 произведение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
-[...137 lines deleted...]
-200</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прослушивание музыкальных произведений (пластика, CD-дисков)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пластинка CD-диск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
-[...137 lines deleted...]
-30</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Распечатка документов с различных видов носителей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 страница</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
-[...137 lines deleted...]
-30 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подготовка индекса (универсальная десятичная классификация, библиотечная библиографическая классификация)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 индекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
-[...138 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выполнение библиографической справки:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
-[...137 lines deleted...]
-5 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поиск литературы и отбор темы по электронному каталогу Национальной библиотеки Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 источник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
-[...137 lines deleted...]
-5 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поиск информации по традиционному справочно-поисковому аппарату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 подшивка газет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+280</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
-[...137 lines deleted...]
-5 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поиск по каждой странице периодических изданий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 журнал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
-[...137 lines deleted...]
-8 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Составление персонального библиографического указателя (составление списка литературы, вспомогательных указателей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 указатель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+320 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
-[...137 lines deleted...]
-30 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Редактирование библиографического списка научных работ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 список</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
-[...137 lines deleted...]
-20 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реставрация, восстановление рукописей и редких ценных документов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 страница</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
-[...137 lines deleted...]
-10 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Консервационная обработка (полистная очистка от пыли, удаление липкой ленты, обработка биоцидом, нейтрализация кислотности) в формате А5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 страница</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реставрация японской шелковкой в формате А4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 страница</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2975" w:type="dxa"/>
-[...29 lines deleted...]
-1 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
-[...137 lines deleted...]
-10 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Переплет документов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 переплет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
-[...137 lines deleted...]
-5 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Изготовление кожаного переплета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 переплет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
-[...137 lines deleted...]
-200</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация выездного тематическо-информационного мероприятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 мероприятие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+180 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
-[...137 lines deleted...]
-150</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация выездной выставки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 выставка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осуществление перевода текстов на казахский, русский и английский языки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 страница</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2975" w:type="dxa"/>
-[...29 lines deleted...]
-100</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
-[...137 lines deleted...]
-100</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Экспертиза рукописей </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 рукопись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
-[...107 lines deleted...]
-            <w:tcW w:w="2975" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экспертиза ценных книг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 книга</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
-[...139 lines deleted...]
-300</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предоставление услуг сети Интернет на основании договора с оператором связи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 час</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...91 lines deleted...]
-2 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электронная доставка документов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 запрос</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поиск и составление тематической и библиографической информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 страница</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение экскурсионного обслуживания на 1 человека</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 час</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение фото и видеосъемок для физических и юридических лиц (1 группа из 5 человек)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 час</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реализация учебно-методической литературы и других пособий, изданных библиотекой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 лист условной печати 16 страниц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оказание услуг по организации и проведению образовательных и культурных мероприятий с предоставлением помещений библиотеки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z41" w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение мероприятий с предоставлением технического оборудования (телевизор, микрофоны, пульт микшерный, ноутбук, кондиционер, видеокамера, видеопреобразователь, техническое сопровождение).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Зал имени Н.Даулетовой</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(до 100 мест)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 мероприятие (до 2 часов)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2267" w:type="dxa"/>
-[...65 lines deleted...]
-5 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 мероприятие (от 2 до 5 часов)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+До 5 часов – каждый последующий 1 час – 50 процентов от первоначального тарифа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 мероприятие (от 5 часов)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свыше 5 часов – каждый последующий 1 час – 20 процентов от первоначального тарифа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z43" w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение мероприятий с предоставлением технического оборудования (экран, микрофон, пульт микшерный, колонки, ноутбук, кондиционер, видеокамера, видеопреобразователь, техническое сопровождение).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Актовый зал</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(до 250 мест)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 мероприятие (до 2 часов)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+250 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 мероприятие (от 2 до 5 часов)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+До 5 часов – каждый последующий 1 час – 50 процентов от первоначального тарифа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 мероприятие (от 5 часов)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свыше 5 часов – каждый последующий 1 час – 20 процентов от первоначального тарифа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z45" w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение мероприятий с предоставлением технического оборудования (экран, проектор, микрофон, ноутбук, кондиционер, видеокамера, видеопреобразователь, техническое сопровождение).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Зал имени Р.Бердыгалиевой</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(до 70 мест)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 мероприятие (до 2 часов)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 мероприятие (от 2 до 5 часов)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+До 5 часов – каждый последующий 1 час – 50 процентов от первоначального тарифа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 мероприятие (от 5 часов)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свыше 5 часов – каждый последующий 1 час – 20 процентов от первоначального тарифа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+проведение мероприятия с организацией книжно-иллюстративной выставки по тематике мероприятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 выставка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Увеличивает стоимость услуги на 10 процентов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+проведение мероприятия с оказанием услуг по фото- и видеосъемке </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 видеоматериал, 30 фотоматериалов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Увеличивает стоимость услуги на 20 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7370,2495 +9633,4770 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 25 декабря 2020 года № 360</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Цены на товары (работы, услуги), реализуемые республиканским государственным учреждением "Национальная академическая библиотека Республики Казахстан в городе Нур-Султане"</w:t>
+        <w:t xml:space="preserve"> Цены на товары (работы, услуги), реализуемые республиканским государственным учреждением "Национальная академическая библиотека Республики Казахстан в городе Астана" Комитета архивов, документации и книжного дела Министерства культуры и информации Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 242-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1806"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3426"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3966" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование товара (работы, услуги)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3102" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3426" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стоимость единицы измерения в тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
-[...143 lines deleted...]
-</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Изготовление копий со всех видов носителей и их обработка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
-[...138 lines deleted...]
-10</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Копирование документа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
-[...114 lines deleted...]
-20</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формат А-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 страница</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
-[...137 lines deleted...]
-50</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формат А-3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
-[...143 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сканирование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 страница</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
-[...138 lines deleted...]
-10</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Распечатка документов с различных видов носителей (черно-белая лазерная печать)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
-[...114 lines deleted...]
-20</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формат А4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 страница</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
-[...137 lines deleted...]
-900</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формат А3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
-[...137 lines deleted...]
-100</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Изготовление материалов для граждан с ограниченными возможностями</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="3102" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Распечатка материалов с тактильным шрифтом Брайля (кроме читателей библиотеки с проблемами зрения)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 страница</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3426" w:type="dxa"/>
-[...29 lines deleted...]
-100</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
-[...137 lines deleted...]
-500</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Аналитико-синтетическая обработка документов и дополнительная библиография</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
-[...137 lines deleted...]
-50</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выполнение письменной сложной библиографической справки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 страница</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+250</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
-[...137 lines deleted...]
-150</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Редактирование библиографического списка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 страница</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3966" w:type="dxa"/>
+3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Реализация учебно-методической литературы и других пособий, изданных библиотекой</w:t>
-[...71 lines deleted...]
-300</w:t>
+Составление персонального библиографического указателя (поиск, структурирование, оформление) для физических и юридических лиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 указатель (до 50 источников)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3102" w:type="dxa"/>
-[...65 lines deleted...]
-2 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 указатель (до 100 источников)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3102" w:type="dxa"/>
-[...65 lines deleted...]
-5 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 указатель (до 200 источников)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300 источников и выше</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z50" w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Индексирование документа (определение индексов Универсальной десятичной классификации (УДК), </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Библиотечно-библиографической классификации (ББК), авторского знака)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 индекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Организация информационно-выставочных мероприятий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация выездного тематическо-информационного мероприятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 мероприятие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация выездной выставки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 выставка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Образовательные и переводческие услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги в области дополнительного профессионального образования (семинары, тренинги, консультации, курсы повышения квалификации)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z51" w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 курс (32 академических часа);</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 час - 3 000 тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+96000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осуществление перевода текстов с казахского, русского и английского языков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z52" w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 страница А4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(1800 печатных знаков)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Курсы английского языка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36 академических часов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подготовка к экзаменам по английскому языку для учащихся образовательных учреждений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36 академических часов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Курсы обучения рельефно-точечному шрифту по системе Брайля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 академический час</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Экспертиза рукописей и ценных книг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Экспертиза рукописей </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 экземпляр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экспертиза ценных книг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 экземпляр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Электронная доставка документов (ЭДД)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Электронная доставка документов (ЭДД) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 страница</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8. Экскурсионное обслуживание, фото-, кино-, видеосъемка в интерьерах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Проведение экскурсии, в том числе на английском языке </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 академический час </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кино-, видеосъемка интерьеров библиотеки для использования в кино- и видеофильмах, издательской продукции и средствах массовой информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 академический час</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9. Реализация учебно-методической литературы и других пособий, изданных библиотекой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реализация учебно-методической литературы и других пособий, изданных библиотекой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+до 50 страниц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+до 300 страниц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+более 300 страниц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9942,680 +14480,719 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 25 декабря 2020 года № 360</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Цены на товары (работы, услуги), реализуемые республиканским государственным учреждением "Республиканская библиотека для незрячих и слабовидящих граждан"</w:t>
+        <w:t xml:space="preserve"> Цены на товары (работы, услуги), реализуемые республиканским государственным учреждением "Республиканская библиотека для незрячих и слабовидящих граждан" Комитета архивов, документации и книжного дела Министерства культуры и информации Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 242-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1549"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="4415"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1549" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4419" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование товара (работы, услуги)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1917" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4415" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стоимость единицы измерения в тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1549" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4419" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по изготовлению материалов для граждан с ограниченными возможностями</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1917" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 страница</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4415" w:type="dxa"/>
-[...29 lines deleted...]
-27</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49,74</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1549" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4419" w:type="dxa"/>
-[...101 lines deleted...]
-2 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Изготовление рельефно-графических изображений на термобумаге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 страница</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1975,31</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1549" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4419" w:type="dxa"/>
-[...101 lines deleted...]
-1 400</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Изготовление книг рельефно-точечным шрифтом Брайля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 корешок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 413,91</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>