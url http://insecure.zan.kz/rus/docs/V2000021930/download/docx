--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0526c11" w14:textId="0526c11">
+    <w:p w14:paraId="23a4132" w14:textId="23a4132">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -15224,55 +15224,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15598,31 +15598,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>