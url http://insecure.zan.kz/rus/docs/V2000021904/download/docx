--- v0 (2025-10-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0ef3521" w14:textId="0ef3521">
+    <w:p w14:paraId="1db78ed" w14:textId="1db78ed">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -837,957 +837,1019 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 7 Кодекса Республики Казахстан "О здоровье народа и системе здравоохранения" (далее – Кодекс) и определяют порядок проведения мониторинга исполнения условий договора закупа медицинских услуг у субъектов здравоохранения в рамках гарантированного объема бесплатной медицинской помощи (далее – ГОБМП) и (или) в системе обязательного социального медицинского страхования (далее – ОСМС).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z883" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2. Основные понятия, используемые в настоящих Правилах:</w:t>
+        <w:t xml:space="preserve">
+      2. Основные понятия, используемые в настоящих Правилах: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z884" w:id="12"/>
+    <w:bookmarkStart w:name="z1111" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) текущий мониторинг – мониторинг предъявленных на оплату случаев оказания медицинских услуг (помощи) в текущем отчетном периоде, в том числе, предусмотренных в пункте 40 настоящих Правил, проводимый на регулярной основе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z885" w:id="13"/>
+    <w:bookmarkStart w:name="z1112" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) фонд социального медицинского страхования (далее – Фонд) – некоммерческая организация, производящая аккумулирование отчислений и взносов, а также осуществляющая закуп и оплату услуг субъектов здравоохранения, оказывающих медицинскую помощь в объемах и на условиях, которые предусмотрены договором закупа медицинских услуг, и иные функции, определенные законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z886" w:id="14"/>
+    <w:bookmarkStart w:name="z1113" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) первичная медицинская документация – набор документов, предназначенных для записи данных о состоянии здоровья населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z887" w:id="15"/>
+    <w:bookmarkStart w:name="z1114" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) профильный специалист – медицинский работник с высшим медицинским образованием, имеющий сертификат в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z888" w:id="16"/>
+    <w:bookmarkStart w:name="z1115" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) уполномоченный орган в области здравоохранения (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в области охраны здоровья граждан Республики Казахстан, медицинской и фармацевтической науки, медицинского и фармацевтического образования, санитарно-эпидемиологического благополучия населения, обращения лекарственных средств и медицинских изделий, качества оказания медицинских услуг (помощи);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z889" w:id="17"/>
+    <w:bookmarkStart w:name="z1116" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) внеплановый мониторинг – вид мониторинга по фактам и (или) обстоятельствам нарушения порядка оказания медицинской услуги (помощи) и (или) условий договора закупа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z890" w:id="18"/>
+    <w:bookmarkStart w:name="z1117" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) информационная система Фонда (далее – ИСФ) – информационная система, обеспечивающая реализацию функций Фонда в электронном формате;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z891" w:id="19"/>
+    <w:bookmarkStart w:name="z1118" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) филиал Фонда – обособленное подразделение Фонда, расположенное вне места его нахождения и осуществляющее все или часть его функций, в том числе функции представительства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z892" w:id="20"/>
+    <w:bookmarkStart w:name="z1119" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) поставщик – субъект здравоохранения, с которым Фонд заключил договор закупа медицинских услуг;</w:t>
+      9) медицинская информационная система (далее – МИС) – информационная система, обеспечивающая ведение процессов субъектов здравоохранения в электронном формате;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z893" w:id="21"/>
+    <w:bookmarkStart w:name="z1120" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) медицинская информационная система (далее – МИС) – информационная система, обеспечивающая ведение процессов субъектов здравоохранения в электронном формате;</w:t>
+      10) медицинская помощь – комплекс медицинских услуг, направленных на сохранение и восстановление здоровья населения, включая лекарственное обеспечение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z894" w:id="22"/>
+    <w:bookmarkStart w:name="z1121" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) медицинская помощь – комплекс медицинских услуг, направленных на сохранение и восстановление здоровья населения, включая лекарственное обеспечение;</w:t>
+      11) медицинские услуги – действия субъектов здравоохранения, имеющие профилактическую, диагностическую, лечебную, реабилитационную и паллиативную направленность по отношению к конкретному человеку;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z895" w:id="23"/>
+    <w:bookmarkStart w:name="z1122" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) дефект оказания медицинской услуги (помощи) (далее – дефект) – несоблюдение порядка и (или) условий оказания медицинской услуги (помощи), установленных стандартами организации оказания медицинской помощи, правилами оказания медицинской помощи, а также иными нормативными правовыми актами Республики Казахстан;</w:t>
+      12) объем медицинских услуг (помощи) – перечень медицинских услуг по видам, формам и условиям оказания медицинской помощи, предусмотренный договором закупа медицинских услуг между поставщиком и Фондом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z896" w:id="24"/>
+    <w:bookmarkStart w:name="z1123" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) нарушение при оказании медицинской услуги (помощи), связанное с объемом медицинской услуги (помощи) (далее – нарушение) – необоснованное завышение объема медицинской услуги (помощи), а также факты неподтвержденного случая оказания медицинской услуги (помощи);</w:t>
+      13) значительные нарушения договора закупа медицинских услуг – нарушения требований законодательства Республики Казахстан в сфере здравоохранения, условий договора закупа медицинских услуг по соблюдению стандартов организации оказания медицинской помощи, правил оказания медицинской помощи, а также клинических протоколов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z897" w:id="25"/>
+    <w:bookmarkStart w:name="z1124" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) медицинские услуги – действия субъектов здравоохранения, имеющие профилактическую, диагностическую, лечебную, реабилитационную и паллиативную направленность по отношению к конкретному человеку;</w:t>
+      14) незначительные нарушения договора закупа медицинских услуг – нарушения, в том числе несоответствия требованиям законодательства в области здравоохранения, условий договора закупа медицинских услуг не относящиеся к значительным нарушениям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z898" w:id="26"/>
+    <w:bookmarkStart w:name="z1125" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) объем медицинских услуг (помощи) – перечень медицинских услуг по видам, формам и условиям оказания медицинской помощи, предусмотренный договором закупа медицинских услуг между поставщиком и Фондом;</w:t>
+      15) дефект оказания медицинской услуги (помощи) (далее – дефект) – несоблюдение порядка и (или) условий оказания медицинской услуги (помощи), установленных стандартами организации оказания медицинской помощи, правилами оказания медицинской помощи, а также иными нормативными правовыми актами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z899" w:id="27"/>
+    <w:bookmarkStart w:name="z1126" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) государственный орган в сфере оказания медицинских услуг (помощи) – государственный орган, осуществляющий руководство в сфере оказания медицинских услуг (помощи), контроль за качеством медицинских услуг (помощи);</w:t>
+      16) нарушение при оказании медицинской услуги (помощи), связанное с объемом медицинской услуги (помощи) (далее – нарушение) – необоснованное завышение объема медицинской услуги (помощи), а также факты неподтвержденного случая оказания медицинской услуги (помощи);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z900" w:id="28"/>
+    <w:bookmarkStart w:name="z1127" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) значительные нарушения договора закупа медицинских услуг – нарушения требований законодательства Республики Казахстан в сфере здравоохранения, условий договора закупа медицинских услуг по соблюдению стандартов организации оказания медицинской помощи, правил оказания медицинской помощи, а также клинических протоколов;</w:t>
+      17) государственный орган в сфере оказания медицинских услуг (помощи) – государственный орган, осуществляющий руководство в сфере оказания медицинских услуг (помощи), контроль и надзор за качеством медицинских услуг (помощи);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z901" w:id="29"/>
+    <w:bookmarkStart w:name="z1128" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) незначительные нарушения договора закупа медицинских услуг – нарушения, в том числе несоответствия требованиям законодательства в области здравоохранения, условий договора закупа медицинских услуг не относящиеся к значительным нарушениям;</w:t>
+      18) поставщик – субъект здравоохранения, с которым Фонд заключил договор закупа медицинских услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z902" w:id="30"/>
+    <w:bookmarkStart w:name="z1129" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) государственный орган в сфере оказания медицинских услуг (помощи) – государственный орган, осуществляющий руководство в сфере оказания медицинских услуг (помощи), контроль и надзор за качеством медицинских услуг (помощи);</w:t>
+      19) мониторинг исполнения условий договора закупа услуг у субъектов здравоохранения в рамках ГОБМП и (или) системы ОСМС (далее – мониторинг) – текущий и (или) внеплановый мониторинг, в том числе анализ соответствия соблюдения условий договора закупа услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z903" w:id="31"/>
+    <w:bookmarkStart w:name="z1130" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) мониторинг исполнения условий договора закупа услуг у субъектов здравоохранения в рамках ГОБМП и (или) системы ОСМС (далее – мониторинг) – текущий и (или) внеплановый мониторинг, в том числе анализ соответствия соблюдения условий договора закупа услуг;</w:t>
+      20) договор закупа медицинских услуг в рамках ГОБМП и (или) в системе ОСМС (далее – договор закупа) – соглашение в письменной форме между Фондом и субъектом здравоохранения, предусматривающее оказание медицинской помощи в рамках ГОБМП и (или) в системе ОСМС.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z904" w:id="32"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра здравоохранения РК от 18.09.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции приказа Министра здравоохранения РК от 27.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 97</w:t>
+        <w:t>№ 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z905" w:id="33"/>
+    <w:bookmarkStart w:name="z905" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Мониторинг проводится в субъектах здравоохранения, заключивших договор закупа с Фондом, за исключением зарубежных организаций, с которыми Фонд заключил договор на оказание помощи гражданам Республики Казахстан в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил направления граждан Республики Казахстан на лечение за рубеж и (или) привлечения зарубежных специалистов для проведения лечения в отечественных медицинских организациях в рамках гарантированного объема бесплатной медицинской помощи, утвержденных приказом Министра здравоохранения Республики Казахстан от 26 мая 2021 года № ҚР ДСМ-45 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22866).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z906" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z906" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мониторинг исполнения условий договора закупа включает следующие виды мониторинга: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z907" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z907" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) текущий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z908" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z908" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) внеплановый.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z909" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z909" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. При мониторинге проводится анализ соответствия оказанных поставщиками услуг требованиям стандартов организации оказания медицинской помощи, правил оказания медицинской помощи, а также исполнения условий договора закупа, представляющий собой процесс подтверждения соответствия поставщика требованиям договора закупа, обеспечивающим возможность выполнения им своих обязательств. В случае отсутствия необходимой медицинской документации в соответствующих информационных системах, Фонд направляет письменный запрос поставщику для получения соответствующих данных. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z910" w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z910" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Мониторинг исполнения условий договора закупа осуществляется следующими способами: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z911" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z911" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) посредством ИСФ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z912" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z912" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) с посещением (при необходимости) производственной базы поставщика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z913" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z913" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) путем направления письменных запросов, включая запросы первичных бухгалтерских документов поставщику;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z914" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z914" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) изучения информации в МИС, в информационных системах уполномоченного органа в области здравоохранения, в том числе с применением инструментов аналитики данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z915" w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z915" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) путем опроса пациентов, в том числе с использованием средств телекоммуникаций (средств связи).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z916" w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z916" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. При мониторинге с посещением производственной базы поставщика Фонд направляет уведомление не менее чем за один рабочий день до даты посещения посредством системы электронного документооборота или по электронной почте с подтверждением получения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z917" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z917" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление поставщику о приостановлении или продлении мониторинга качества и объемов медицинских услуг (помощи) предоставляется в течение 3 (трех) рабочих дней с даты вступления решения суда в законную силу о приостановлении деятельности субъекта здравоохранения, с которым заключен договор закупа услуг или постановления главного государственного санитарного врача Республики Казахстан или главного государственного санитарного врача соответствующей административно-территориальной единицы (на транспорте), а также на ведомственных объектах иных государственных органов решением главного государственного санитарного врача структурных подразделений государственного органа в сфере санитарно-эпидемиологического благополучия населения о введении ограничительных мероприятий, в том числе карантина на территории Республики Казахстан и (или) в регионе, где находится база поставщика, при чрезвычайных ситуациях, введении режима чрезвычайного положения и ограничений на свободное перемещение, при проведении мониторинга с посещением базы поставщика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z918" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z918" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о прекращении проведения внепланового мониторинга предоставляется поставщику не позднее 1 (одного) рабочего дня с даты регистрации отзыва обращения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z919" w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z919" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Перед направлением уведомления поставщику Фондом фиксируются необходимые сведения из МИС, а также сведения об обращении физического лица за медицинской помощью, с приложением подтверждающих документов и соблюдением требования о сохранении врачебной тайны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z920" w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z920" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. При отсутствии возможности проведения мониторинга в ИСФ по техническим причинам, а также из-за недоступности ИСФ мониторинг проводится с момента возобновления работы ИСФ, с продлением периода проведения мониторинга на срок отсутствия возможности проведения мониторинга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z921" w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z921" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Факт отсутствия возможности или недоступности ИСФ подтверждается письмом Фонда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z922" w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z922" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. По результатам мониторинга в ИСФ выявляются и присваиваются коды дефектов и нарушений в соответствии с Единым классификатором дефектов и нарушений (далее – Единый классификатор), согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z923" w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z1131" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении неисполнения и (или) ненадлежащего исполнения условий договора закупа услуг, Фонд применяет к поставщику неустойку в соответствии с условиями договора закупа услуг.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z1132" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае выявления фактов осуществления медицинской деятельности без разрешительных документов (лицензии, приложения к лицензии), Фондом применяется неустойка к субъекту здравоохранения, с которым заключен договор закупа услуг, в размере 10 (десяти) процентов от суммы заключенного договора закупа услуг. </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 – в редакции приказа Министра здравоохранения РК от 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z924" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Дефекты и нарушения по типу их выявления подразделяются на:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z925" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1864,2026 +1926,2518 @@
         <w:t>
       12. Общие дефекты и нарушения выявляются посредством автоматизированных алгоритмов, представляющих собой структурированную последовательность действий, реализованную в ИСФ и в медицинских информационных системах, выполняемую в автоматическом режиме для выявления дефектов и (или) нарушений, а также для предотвращения некорректного ввода данных. Применение общих дефектов и нарушений не влияет на уменьшение суммы, подлежащей оплате.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z929" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Потенциальные дефекты и нарушения выявляются посредством ИСФ на основе автоматизированных алгоритмов, которые не относятся к общим и дополнительным.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z930" w:id="58"/>
+    <w:bookmarkStart w:name="z1133" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Автоматизированные алгоритмы подлежат постоянной актуализации на основании внесенных изменений в нормативные правовые акты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z1134" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При внесении изменений в автоматизированные алгоритмы, ранее присвоенные дефекты по данным алгоритмам подлежат корректировке с даты утверждения стандартов организации оказания медицинской помощи и правил оказания медицинской помощи, при условии, что за отчетный период не проведена оплата согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 20 декабря 2020 года № ҚР ДСМ-291/2020 "Об утверждении правил оплаты услуг субъектов здравоохранения в рамках гарантированного объема бесплатной медицинской помощи и (или) в системе обязательного социального медицинского страхования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21831).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 – в редакции приказа Министра здравоохранения РК от 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z930" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Дополнительные дефекты и нарушения выявляются по итогам рассмотрения потенциальных дефектов и нарушений, проведения внепланового мониторинга, а также результатов анализа деятельности медицинских организаций при помощи инструментов аналитики данных, применяемых Фондом. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z931" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z931" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Внутренние документы Фонда, в которых зафиксированы автоматизированные алгоритмы, критерии определения приоритетности при распределении очередности рассмотрения дефектов и (или) нарушений между работниками Фонда, применяемые в ИСФ, относятся к служебной информации ограниченного распространения, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилам</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> отнесения сведений к служебной информации ограниченного распространения и работы с ней, утвержденные постановлением Правительства Республики Казахстан от 24 июня 2022 года № 429.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z932" w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z932" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Информация по выявленным нарушениям при проведении мониторинга направляется филиалами Фонда местным органам государственного управления здравоохранением областей, городов республиканского значения и столицы для принятия мер по компетенции, на ежеквартальной основе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z933" w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z933" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Информация по выявленным нарушениям при проведении мониторинга, требующих мер административно-правового воздействия на поставщика, направляется филиалами Фонда в государственный орган в сфере оказания медицинских услуг (помощи), в течение 10 рабочих дней со дня выявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z934" w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z934" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Неподтвержденные случаи оказания медицинских услуг (помощи) отображаются в ИСФ в Реестре неподтвержденных случаев оказания медицинских услуг (помощи), выявленных в ходе мониторинга исполнения условий договора закупа по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z935" w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z935" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Информация по неподтвержденным случаям учитывается при распределении объемов услуг и (или) объемов средств в рамках ГОБМП и (или) в системе ОСМС среди субъектов здравоохранения в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил закупа услуг у субъектов здравоохранения по оказанию медицинской помощи в рамках гарантированного объема бесплатной медицинской помощи и (или) в системе обязательного социального медицинского страхования, утвержденных приказом Министра здравоохранения Республики Казахстан от 8 декабря 2020 года № ҚР ДСМ-242/2020 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21744).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z936" w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z936" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. При выявлении неподтвержденных случаев оказания медицинских услуг (помощи), Фондом формируется заключение согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z937" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z937" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация о неподтвержденных случаях на общую сумму, превышающую 200-кратный размер месячного расчетного показателя, установленного на соответствующий финансовый год законом о республиканском бюджете, за календарный месяц либо в случаях выявления признаков уголовных правонарушений направляется в правоохранительные органы, в течение десяти рабочих дней, с даты подписания заключения Фондом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z938" w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z938" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. При выявлении неподтвержденных случаев оказания медицинских услуг (помощи) на сумму, в совокупности превышающую 800-кратный размер месячного расчетного показателя, установленного на соответствующий финансовый год законом о республиканском бюджете, в период действия договора закупа услуг, либо в случаях выявления признаков уголовных правонарушений информация направляется в правоохранительные органы, в течение десяти рабочих дней, с даты подписания последнего заключения Фондом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z939" w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z939" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении неподтвержденных случаев оказания медицинских услуг (помощи) на сумму, в совокупности превышающую 800-кратный размер месячного расчетного показателя, установленного на соответствующий финансовый год законом о республиканском бюджете, по окончанию действия договора закупа услуг, либо в случаях выявления признаков уголовных правонарушений информация направляется в правоохранительные органы, в течение десяти рабочих дней, с даты подписания последнего заключения Фондом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z940" w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z940" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Повторные выявления неподтвержденных случаев оказания медицинских услуг (помощи) на сумму, превышающую 200-кратный размер месячного расчетного показателя, установленного на соответствующий финансовый год законом о республиканском бюджете, в течение последующих месяцев при проведении мониторингов, в период действия договора закупа услуг, являются основанием для досрочного расторжения договора закупа услуг Фондом, за исключением договоров с субъектами здравоохранения, являющимися единственными поставщиками услуг на данной административно-территориальной единице.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z941" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z941" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок проведения текущего мониторинга</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z942" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z942" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      21. Текущий мониторинг осуществляется на постоянной основе в ИСФ. </w:t>
+        <w:t>
+      21. Текущий мониторинг осуществляется каждый рабочий день в ИСФ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z943" w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 – в редакции приказа Министра здравоохранения РК от 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z943" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. По результатам текущего мониторинга присваиваются дефекты и (или) нарушения в соответствии с Единым классификатором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z944" w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z944" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. О выявленных дефектах и (или) нарушениях в рамках текущего мониторинга поставщик уведомляется посредством ИСФ в день выявления. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z945" w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z945" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. После присвоения дефекта или нарушения и отражения соответствующей информации в ИСФ любые корректировки в МИС по данному случаю/услуге не принимаются к рассмотрению и не учитываются Фондом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z946" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z946" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. При наличии предложений по общим дефектам и (или) нарушениям, поставщик направляет разъяснения, которые могут быть использованы Фондом для актуализации автоматизированных алгоритмов, проведения иной аналитической работы, направленной на повышение эффективности работы ИСФ, Фонда и системы здравоохранения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z947" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z947" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      26. В случае несогласия с потенциальным дефектом или нарушением, поставщик в течение пяти рабочих дней с даты выявления предоставляет в ИСФ возражение с приведением аргументированного обоснования. </w:t>
+        <w:t>
+      26. В случае несогласия с потенциальным дефектом или нарушением, поставщик в течение пяти рабочих дней, после дня их выявления, предоставляет в ИСФ возражение с приведением аргументированного обоснования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z948" w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 – в редакции приказа Министра здравоохранения РК от 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z948" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. При отсутствии возражения в указанный срок потенциальный дефект или нарушение считается подтвержденным и в дальнейшем возражения Фондом не учитываются. Сумма, подлежащая оплате поставщику медицинских услуг, автоматически уменьшается посредством ИСФ, в соответствии с Единым классификатором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z949" w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z949" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Распределение возражений поставщиков между работниками филиалов Фонда производится в автоматическом режиме посредством ИСФ с учетом их персональной нагрузки. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z950" w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z950" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. При получении возражения со стороны поставщика потенциальный дефект или нарушение направляется на рассмотрение работнику филиала Фонда другого региона, посредством ИСФ с использованием автоматизированного распределения возражений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z951" w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z951" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Рассмотрение возражений по потенциальным дефектам и нарушениям осуществляется работником филиала Фонда в течение пяти рабочих дней, после дня их выявления. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z952" w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z952" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. По результатам рассмотрения возражения работником филиала Фонда принимается одно из следующих решений, которое доводится до поставщика посредством ИСФ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z953" w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z953" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) согласие с возражением поставщика и отклонение потенциального дефекта или нарушения, с приведением аргументированного обоснования (оплата производится без уменьшения суммы, выставленной поставщиком медицинских услуг);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z954" w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z954" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) несогласие с возражением поставщика и подтверждение потенциального дефекта или нарушения, с приведением аргументированного обоснования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z955" w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z955" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. В случае несогласия поставщика с представленным обоснованием подтверждения потенциального дефекта или нарушения, поставщик в течение трех рабочих дней, после дня получения подтверждения, направляет посредством ИСФ повторное возражение с приведением аргументированного обоснования причин несогласия с выводами работника филиала Фонда (с приложением, при наличии, дополнительных подтверждающих данных).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z956" w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z956" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Повторное возражение поставщика направляется посредством ИСФ в тот же день на рассмотрение другому работнику филиала Фонда, расположенному вне региона возникновения спора. При этом в ИСФ не отображаются данные работника Фонда, осуществлявшего первичное рассмотрение возражения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z957" w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z957" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. По результатам рассмотрения повторного возражения поставщика работником Фонда в течение трех рабочих дней принимается одно из следующих решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z958" w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z958" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) согласие с повторным возражением поставщика и отклонение потенциального дефекта или нарушения, с приведением аргументированного обоснования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z959" w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z959" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) несогласие с повторным возражением поставщика и сохранение статуса подтвержденного потенциального дефекта или нарушения, с приведением аргументированного обоснования, которое доводится до поставщика посредством ИСФ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z960" w:id="88"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z960" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. При повторном несогласии с возражениями поставщика, ИСФ автоматически уменьшает сумму, подлежащую оплате поставщику медицинских услуг, в соответствии с Единым классификатором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z961" w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z961" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. При согласии с повторным возражением поставщика ИСФ направляет данный потенциальный дефект или нарушение на рассмотрение работнику центрального аппарата Фонда с отображением всех возражений и обоснований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z962" w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z962" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. По результатам рассмотрения работником центрального аппарата Фонда в течение трех рабочих дней принимается одно из следующих решений, которое доводится до поставщика посредством ИСФ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z963" w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z963" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отклонение потенциального дефекта или нарушения, с приведением обоснования (оплата производится без уменьшения суммы, выставленной поставщиком медицинских услуг);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z964" w:id="92"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z964" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) подтверждение потенциального дефекта или нарушения, с приведением обоснования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z965" w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z965" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. При подтверждении потенциального дефекта или нарушения по итогам рассмотрения, сумма, подлежащая оплате поставщику медицинских услуг, автоматически уменьшается посредством ИСФ в соответствии с Единым классификатором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z966" w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z966" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. В рамках текущего мониторинга медико-социальной помощи зараженным ВИЧ-инфекцией работником филиала Фонда по месту расположения поставщика формируется заключение по мониторингу исполнения условий договора закупа в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z967" w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z967" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Текущему мониторингу подлежат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z968" w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z968" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) все случаи с летальным исходом в стационарных и стационарозамещающих условиях, кроме случаев материнской смертности, экспертиза которых проводится государственным органом в сфере оказания медицинских услуг (помощи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z969" w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z969" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) все случаи младенческой смертности (детской смертности в возрасте до 1 года), за исключением несчастных случаев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z970" w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z970" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Потенциальные дефекты и (или) нарушения по случаям с летальным исходом в стационарных и стационарозамещающих условиях после выявления посредством ИСФ поступают на рассмотрение работникам филиала Фонда по территориальному признаку (в филиал по месту расположения поставщика).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z971" w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z971" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Текущий мониторинг по случаям младенческой смертности в амбулаторных условиях проводится работников филиала Фонда по территориальному признаку (в филиал по месту расположения поставщика) путем запроса первичной медицинской документации от организации первичной медико-санитарной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z972" w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z972" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. По результатам мониторинга работником филиала Фонда принимается одно из следующих решений, которое доводится до поставщика посредством ИСФ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z973" w:id="101"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z973" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отклонение потенциального дефекта или нарушения, с приведением аргументированного обоснования (оплата производится без уменьшения суммы, выставленной поставщиком медицинских услуг);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z974" w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z974" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) подтверждение потенциального дефекта или нарушения, с приведением аргументированного обоснования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z975" w:id="103"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z975" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. В случае несогласия с решением работника филиала Фонда о подтверждении потенциального дефекта или нарушения по случаям с летальным исходом в стационарных и стационарозамещающих условиях, младенческой смертности, поставщик в течение пяти рабочих дней предоставляет в ИСФ возражение с приведением аргументированного обоснования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z976" w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z976" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии возражения в указанный срок потенциальный дефект или нарушение считается подтвержденным и в дальнейшем возражения Фондом не принимаются. ИСФ автоматически уменьшает сумму, подлежащую оплате поставщику медицинских услуг, в соответствии с Единым классификатором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z977" w:id="105"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z977" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Возражение по случаям с летальным исходом в стационарных и стационарозамещающих условиях, младенческой смертности поступает к работнику филиала, первично подтвердившему потенциальный дефект или нарушение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z978" w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z978" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам рассмотрения возражения в течение трех рабочих дней работником филиала Фонда принимается одно из следующих решений, которое доводится до поставщика посредством ИСФ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z979" w:id="107"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z979" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) согласие с возражением поставщика и отклонение потенциального дефекта или нарушения, с приведением аргументированного обоснования (оплата производится без уменьшения суммы, выставленной поставщиком медицинских услуг);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z980" w:id="108"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z980" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) несогласие с возражением поставщика и подтверждение потенциального дефекта или нарушения, с приведением аргументированного обоснования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z981" w:id="109"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z981" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. В случае повторного несогласия поставщика с представленным обоснованием подтверждения потенциального дефекта или нарушения по случаям с летальным исходом в стационарных и стационарозамещающих условиях, младенческой смертности по результатам возражения, поставщик в течение трех рабочих дней, после дня получения подтверждения, направляет посредством ИСФ данный случай с приведением аргументированного обоснования причин несогласия с выводами работника филиала Фонда (с приложением, при наличии, дополнительных подтверждающих данных) на рассмотрение работнику центрального аппарата Фонда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z982" w:id="110"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z982" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Потенциальный дефект или нарушение по случаям с летальным исходом в стационарных и стационарозамещающих условиях, младенческой смертности поступает на рассмотрение работнику центрального аппарата Фонда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z983" w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z983" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. По результатам рассмотрения потенциального дефекта или нарушения по случаям с летальным исходом в стационарных и стационарозамещающих условиях, младенческой смертности работником центрального аппарата Фонда в течение трех рабочих дней принимается одно из следующих решений, которое доводится до поставщика посредством ИСФ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z984" w:id="112"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z984" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отклонение потенциального дефекта или нарушения, с приведением обоснования (оплата производится без уменьшения суммы, выставленной поставщиком медицинских услуг);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z985" w:id="113"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z985" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) подтверждение потенциального дефекта или нарушения, с приведением обоснования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z986" w:id="114"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z986" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При подтверждении потенциального дефекта или нарушения, ИСФ автоматически уменьшает сумму, подлежащую оплате поставщику медицинских услуг, в соответствии с Единым классификатором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z987" w:id="115"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z987" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. Фондом в рамках текущего мониторинга по случаям с летальным исходом в стационарных и стационарозамещающих условиях, младенческой смертности, при необходимости, привлекаются независимые эксперты или профильные специалисты, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилам</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> организации и проведения внутренней и внешней экспертиз качества медицинских услуг (помощи), утвержденным приказом Министра здравоохранения Республики Казахстан от 3 декабря 2020 года № ҚР ДСМ-230/2020 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21727).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z988" w:id="116"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z988" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       49. По результатам текущего мониторинга каждого случая младенческой смертности работниками филиала Фонда формируется заключение по результатам мониторинга случаев летальности и смертности по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z989" w:id="117"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z989" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Случаи оказания медицинских услуг (помощи), не включенные в договор закупа медицинской помощи (услуг) с кодом дефекта 11.0 после выявления посредством ИСФ поступают на рассмотрение работникам филиала Фонда по территориальному признаку (в филиал по месту расположения поставщика).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z990" w:id="118"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z990" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам мониторинга работником филиала Фонда принимается одно из следующих решений, которое доводится до поставщика посредством ИСФ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z991" w:id="119"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z991" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отклонение потенциального дефекта, с приведением аргументированного обоснования (оплата производится без уменьшения суммы, выставленной поставщиком медицинских услуг);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z992" w:id="120"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z992" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) подтверждение потенциального дефекта, с приведением аргументированного обоснования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z993" w:id="121"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z993" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Далее порядок возражения проводится в соответствии с пунктами 26-38 Настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z994" w:id="122"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z994" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок проведения внепланового мониторинга</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z995" w:id="123"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z995" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Внеплановый мониторинг качества, объема медицинских услуг (помощи) и (или) условий договора закупа проводится в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z996" w:id="124"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z996" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выявления фактов неподтвержденных случаев оказания медицинских услуг (помощи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z997" w:id="125"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z997" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) поступления обращений от потребителей медицинских услуг (помощи) и (или) юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z998" w:id="126"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z998" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) выявления случаев нарушения требований нормативных правовых актов в области здравоохранения поставщиком;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z999" w:id="127"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z999" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) поступления обращения от уполномоченного органа, касательно необходимости проведения мониторинга качества и (или) объема медицинских услуг (помощи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z1000" w:id="128"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z1000" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) по результатам анализа реестра поставщиков и определения риска неисполнения или ненадлежащего исполнения условий договора закупа услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z1001" w:id="129"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z1001" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) выявления фактов нарушений условий договора закупа услуг, в том числе установленных по результатам анализа деятельности субъектов здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z1002" w:id="130"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z1002" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) поступления обращения от поставщика о необходимости дополнительного объема оплаты услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z1003" w:id="131"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z1003" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) поступление обращения от государственных органов по принятию мер реагирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z1004" w:id="132"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z1004" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Внеплановый мониторинг не проводится в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z1005" w:id="133"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z1005" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) анонимного обращения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z1006" w:id="134"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z1006" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обращения, в котором не изложена суть вопроса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z1007" w:id="135"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z1007" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. При обнаружении после оплаты оказанных услуг дефектов и (или) нарушений и неисполнения и (или) ненадлежащего исполнения условий договора закупа услуг, которые не были установлены при мониторинге (скрытые недостатки), Фонд извещает об этом поставщика в течение одного месяца с даты обнаружения скрытого недостатка и применяет меры экономического воздействия согласно Единому классификатору и условиям договора закупа услуг в рамках внепланового мониторинга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z1008" w:id="136"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z1135" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Поставщик осуществляет возврат в Фонд сумму ранее произведенной оплаты в объеме, установленном по итогам внепланового мониторинга, в соответствии с выявленными дефектами и (или) неисполнением или ненадлежащим исполнением обязательств по договору закупа услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 53 – в редакции приказа Министра здравоохранения РК от 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1136" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53-1. Возврат средств осуществляется поставщиком в срок не позднее 6 (шести) месяцев с даты выявления факта неисполнения или ненадлежащего исполнения обязательств по договору закупа услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 53-1 в соответствии с приказом Министра здравоохранения РК от 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1137" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53-2. Обязательство по возврату средств за услуги, ранее оплаченные, но признанные в результате мониторинга неисполненными либо ненадлежаще исполненными, не приостанавливает и не ограничивает проведение текущих выплат по услугам, оказываемым в рамках действующего договора закупа услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 53-2 в соответствии с приказом Министра здравоохранения РК от 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1008" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       54. При проведении внепланового мониторинга формируется заключение по мониторингу исполнения условий договора закупа в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z1009" w:id="137"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z1009" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Заключение подписываются работником (работниками) Фонда и (или) филиала Фонда, проводившим мониторинг и направляется поставщику в течение 2 (двух) рабочих дней с даты подписания для ознакомления одним из следующих способов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z1010" w:id="138"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z1010" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в электронном виде в ИСФ с применением электронной цифровой подписи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z1011" w:id="139"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z1011" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в электронном виде посредством электронного документооборота или по электронной почте с уведомлением о получении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z1012" w:id="140"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z1012" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в бумажном виде по почте заказным письмом с уведомлением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z1013" w:id="141"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z1013" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. При несогласии с заключением мониторинга исполнения условий договора закупа поставщик подписывает заключение в течение 3 рабочих дней с возражением и направляет перечень возражений в адрес филиала Фонда, в день подписания заключения, одним из следующих способов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z1014" w:id="142"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z1014" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в электронном виде в ИСФ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z1015" w:id="143"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z1015" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) посредством электронного документооборота или по электронной почте с уведомлением о получении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z1016" w:id="144"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z1016" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в бумажном виде по почте заказным письмом с уведомлением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z1017" w:id="145"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z1017" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. При непредставлении поставщиком возражений в течение 3 (трех) рабочих дней после подписания, заключение считается согласованным и принятым поставщиком.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z1018" w:id="146"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z1018" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Филиал Фонда рассматривает представленные возражения в течение 3 (трех) рабочих дней и, в случае принятия возражений поставщика, вносит корректировку в заключение мониторинга исполнения условий договора закупа, после чего направляет мотивированный ответ поставщику.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z1019" w:id="147"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z1019" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. При подписании заключения поставщиком без возражения, заключение считается принятым.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z1020" w:id="148"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z1020" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. При несогласии поставщика с мотивированным ответом, результаты мониторинга обжалуются поставщиком в государственный орган в сфере оказания медицинских услуг (помощи) с информированием филиала Фонда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4053,68 +4607,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обязательного социального</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>медицинского страхования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z213" w:id="149"/>
+    <w:bookmarkStart w:name="z213" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Единый классификатор дефектов и нарушений*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции приказа Министра здравоохранения РК от 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -4173,51 +4765,85 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Код дефекта/нарушения</w:t>
+Код</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дефекта/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нарушения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4283,52 +4909,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Медицинская помощь в стационарных и стационарозамещающих условиях, в приемных покоях, а также в специализированной медицинской организации (на республиканском уровне)</w:t>
+              <w:t xml:space="preserve">
+Медицинская помощь в стационарных и стационарозамещающих условиях, в приемных покоях, а также в специализированной медицинской организации (на республиканском уровне) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4436,87 +5062,104 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услуги ПМК на ЖД транспорте (от стоимости на одного человека)</w:t>
+Услуги ПМК на ЖД транспорте</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(от стоимости на одного человека)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-за один пролеченный случай по КЗГ с учетом коэффициента затратоемкости (от стоимости пролеченного случая и(или) случая приемного отделения)</w:t>
+              <w:t xml:space="preserve">
+за один пролеченный случай по КЗГ с учетом коэффициента затратоемкости (от стоимости пролеченного случая и(или) случая приемного отделения) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4543,52 +5186,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-за один койко-день (от стоимости 1 койко дня)</w:t>
+              <w:t xml:space="preserve">
+за один койко-день (от стоимости 1 койко дня) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5931,52 +6574,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Необоснованное направление/оказание консультативно – диагностических услуг</w:t>
+              <w:t xml:space="preserve">
+Необоснованное направление/оказание консультативно – диагностических услуг </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6297,375 +6940,375 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.3.</w:t>
+2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Отсутствие документов разрешительного порядка при оказании медицинской помощи</w:t>
+Дефекты оформления медицинской документации: некорректное/ несвоевременное/ некачественное введение данных в информационные системы здравоохранения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6698,375 +7341,375 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.0</w:t>
+3.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дефекты оформления медицинской документации: некорректное/ несвоевременное/ некачественное введение данных в информационные системы здравоохранения</w:t>
+Необоснованное завышение объема оказанной медицинской услуги (помощи)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+10 КПН/ПН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7099,375 +7742,375 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.0</w:t>
+3.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Необоснованное завышение объема оказанной медицинской услуги (помощи)</w:t>
+              <w:t xml:space="preserve">
+Необоснованное увеличение количества проведения лечебных и диагностических услуг </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 КПН/ПН</w:t>
++</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100%</w:t>
++</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50%</w:t>
++</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50%</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50%</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50%</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50%</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50%</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7500,87 +8143,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.1.</w:t>
+3.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Необоснованное увеличение количества проведения лечебных и диагностических услуг</w:t>
+Удорожание стоимости клинико-диагностических услуг путем оказания более дорогих услуг при наличии альтернатив</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7901,122 +8544,230 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.2.</w:t>
+3.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Удорожание стоимости клинико-диагностических услуг путем оказания более дорогих услуг при наличии альтернатив</w:t>
+              <w:t xml:space="preserve">
+Удорожание стоимости оказанной медицинской помощи </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 +</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -8051,225 +8802,117 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 +</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...106 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
--</w:t>
++</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
--</w:t>
++</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8302,87 +8945,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.3.</w:t>
+3.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Удорожание стоимости оказанной медицинской помощи</w:t>
+Завышение стоимости пролеченного случая путем оказания медицинской помощи в круглосуточном стационаре при наличии медицинских показаний для лечения в стационарозамещающих условиях.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8482,195 +9125,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+60%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9139,52 +9782,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Неподтвержденный случай оказания медицинских услуг (помощи)</w:t>
+              <w:t xml:space="preserve">
+Неподтвержденный случай оказания медицинских услуг (помощи) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11942,52 +12585,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Необоснованное назначение/выписка лекарственных средств и медицинских изделий</w:t>
+              <w:t xml:space="preserve">
+Необоснованное назначение/выписка лекарственных средств и медицинских изделий </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15551,52 +16194,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Включение в счет-реестр медицинских услуг, оказанных на платной основе</w:t>
+              <w:t xml:space="preserve">
+Включение в счет-реестр медицинских услуг, оказанных на платной основе </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16231,70 +16874,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z214" w:id="150"/>
+    <w:bookmarkStart w:name="z1142" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -18120,303 +18763,303 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-значительные нарушения</w:t>
+не значительные нарушения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18449,303 +19092,303 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+10 КПН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-не значительные нарушения</w:t>
+значительные нарушения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18814,51 +19457,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 КПН</w:t>
++</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18922,123 +19565,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100%</w:t>
++</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100%</w:t>
++</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100%</w:t>
++</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19580,123 +20223,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19801,51 +20444,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+</w:t>
+10 КПН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26274,410 +26917,401 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 значительные нарушения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z215" w:id="151"/>
+    <w:bookmarkStart w:name="z1138" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z1139" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Применяется к кодам 3.0, 3.1, 3.2, 5.0, 5.1, 5.2</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z1140" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Знак "+" - данные коды и подкоды дефектов применяются для данной формы/вида медицинской помощи;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       знак "–" - данные коды и подкоды дефектов не применяются для данной формы/вида медицинской помощи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z1141" w:id="159"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Список сокращений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПУЗ – программа управлениями заболеваниями;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      ПУЗ – программа управлениями заболеваниями;</w:t>
+        <w:t>АЛО – амбулаторное лекарственное обеспечение;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      АЛО – амбулаторное лекарственное обеспечение;</w:t>
+        <w:t>АПП – амбулаторно – поликлиническая помощь;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      АПП – амбулаторно – поликлиническая помощь;</w:t>
+        <w:t>ИС – информационная система;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      ИС – информационная система;</w:t>
+        <w:t>УПМП – универсальная прогрессивная модель патронажа;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      УПМП – универсальная прогрессивная модель патронажа;</w:t>
+        <w:t>БКПН – базовый комплексный подушевой норматив;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      БКПН – базовый комплексный подушевой норматив;</w:t>
+        <w:t>ЛС – лекарственные средства;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      ЛС – лекарственные средства;</w:t>
+        <w:t>ПН – подушевой норматив;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      ПН – подушевой норматив;</w:t>
+        <w:t>КПН – комплексный подушевой норматив;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      КПН – комплексный подушевой норматив;</w:t>
+        <w:t>КТ – комплексный тариф;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      КТ – комплексный тариф;</w:t>
+        <w:t xml:space="preserve">КЗГ – клинико-затратные группы; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      КЗГ – клинико-затратные группы; </w:t>
+        <w:t>ОСМС – обязательное социальное медицинское страхование;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      ОСМС – обязательное социальное медицинское страхование;</w:t>
+        <w:t>МИ – медицинские изделия;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      МИ – медицинские изделия;</w:t>
+        <w:t>ПМСП – первичная медико-санитарная помощь;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      ГОБМП – гарантированный объем бесплатной медицинской помощи.</w:t>
+        <w:t>ГОБМП – гарантированный объем бесплатной медицинской помощи.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -26849,68 +27483,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обязательного социального</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>медицинского страхования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z217" w:id="152"/>
+    <w:bookmarkStart w:name="z217" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр неподтвержденных случаев оказания медицинских услуг (помощи), выявленных в ходе мониторинга исполнения условий договора закупа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -29078,422 +29712,422 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обязательного социального</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>медицинского страхования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z230" w:id="153"/>
+    <w:bookmarkStart w:name="z230" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение по мониторингу неподтвержденных случаев оказания медицинских услуг (помощи) № __/__от "_" ___202_ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z1021" w:id="154"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z1021" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Наименование филиала Фонда: ____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z1022" w:id="155"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z1022" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Наименование поставщика: _______________________________________________   (полное наименование поставщика)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z1023" w:id="156"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z1023" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.1 ФИО (при его наличии) руководителя _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z1024" w:id="157"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z1024" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.2 Бизнес-идентификационный номер (БИН)__________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z1025" w:id="158"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z1025" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.3 Почтовый адрес поставщика и его производственных баз_____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z1026" w:id="159"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z1026" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.4 Номер договора закупа услуг с Фондом (включая дополнительные соглашения к договору закупа услуг) с указанием суммы ___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z1027" w:id="160"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z1027" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Вид медицинской помощи: ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z1028" w:id="161"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z1028" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Основание для мониторинга:_______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z1029" w:id="162"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z1029" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Вид мониторинга: текущий, внеплановый    (нужное подчеркнуть)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z1030" w:id="163"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z1030" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Фамилия, имя, отчество (при его наличии) /должность специалиста Фонда _____________________________________________/___________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z1031" w:id="164"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z1031" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Период проведения мониторинга: _________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z1032" w:id="165"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z1032" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (указать за какой период проводился мониторинг)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z1033" w:id="166"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z1033" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Сроки проведения мониторинга: с "____" __________ по "_____" __________ 202___ года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z1034" w:id="167"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z1034" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Результаты мониторинга:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1035" w:id="168"/>
+          <w:bookmarkStart w:name="z1035" w:id="176"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="168"/>
+          <w:bookmarkEnd w:id="176"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30245,226 +30879,226 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1063" w:id="169"/>
+          <w:bookmarkStart w:name="z1063" w:id="177"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ИТОГО, количество нарушений:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="169"/>
+          <w:bookmarkEnd w:id="177"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1066" w:id="170"/>
+    <w:bookmarkStart w:name="z1066" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Выводы и рекомендации:_____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z1067" w:id="171"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z1067" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1068" w:id="172"/>
+          <w:bookmarkStart w:name="z1068" w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Эксперт (эксперты)/работник (работники) Фонда:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="172"/>
+          <w:bookmarkEnd w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -30485,70 +31119,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ______________________________ _____</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1071" w:id="173"/>
+          <w:bookmarkStart w:name="z1071" w:id="181"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ознакомлен без возражений/с возражениями (нужное подчеркнуть) Первый руководитель/уполномоченное лицо поставщика: (Фамилия, имя, отчество (при его наличии)/подпись)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="173"/>
+          <w:bookmarkEnd w:id="181"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _______________________ ___________  МП (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -30647,70 +31281,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1078" w:id="174"/>
+          <w:bookmarkStart w:name="z1078" w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 кратко описать перечень возражений (заполняется первым руководителем/уполномоченным лицом поставщика).</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="174"/>
+          <w:bookmarkEnd w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -30772,70 +31406,70 @@
               </w:rPr>
               <w:t>3. _________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.__________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1084" w:id="175"/>
+    <w:bookmarkStart w:name="z1084" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Примечание: заключение направляется поставщику в течение двух рабочих дней, с даты подписания экспертом (экспертами/работником (работниками) Фонда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="183"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -31005,88 +31639,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обязательного социального</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>медицинского страхования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z241" w:id="176"/>
+    <w:bookmarkStart w:name="z241" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение по мониторингу исполнения условий договора закупа №____/____ от "_____" _______________ 202_ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z242" w:id="177"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z242" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Наименование филиала Фонда: _______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Наименование поставщика: __________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -33485,588 +34119,588 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обязательного социального</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>медицинского страхования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z261" w:id="178"/>
+    <w:bookmarkStart w:name="z261" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение по результатам мониторинга случаев летальности и смертности №____/____ от "_____" _______________ 202_ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z1085" w:id="179"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z1085" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Фамилия, имя, отчество (при его наличии) сотрудника Фонда, должность лица, проводившего экспертизу, в том числе независимого эксперта, профильного специалиста с указанием специальности, квалификационной категории, ученой степени, № свидетельства об аккредитации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z1086" w:id="180"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z1086" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z1087" w:id="181"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z1087" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z1088" w:id="182"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z1088" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Наименование субъекта (объекта) здравоохранения, в котором проводилась экспертиза ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z1089" w:id="183"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z1089" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отделение __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z1090" w:id="184"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z1090" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата поступления/госпитализации______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z1091" w:id="185"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z1091" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата/время смерти ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z1092" w:id="186"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z1092" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Период проведения мониторинга летального случая.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z1093" w:id="187"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z1093" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Предмет мониторинга летального случая.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z1094" w:id="188"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z1094" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Данные пациента:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z1095" w:id="189"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z1095" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Пол __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z1096" w:id="190"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z1096" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Возраст _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z1097" w:id="191"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z1097" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Индивидуальный идентификационный номер _______________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z1098" w:id="192"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z1098" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Номер медицинской карты _______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z1099" w:id="193"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z1099" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        6. Сведения о результатах мониторинга, в том числе о выявленных нарушениях, об их характере:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z1100" w:id="194"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z1100" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Анамнез </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z1101" w:id="195"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z1101" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данные объективного осмотра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z1102" w:id="196"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z1102" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результаты исследований</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z1103" w:id="197"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z1103" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Диагноз</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z1104" w:id="198"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z1104" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       План ведения и лечения пациента (в т.ч. маршрут пациента)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z1105" w:id="199"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z1105" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выявленные дефекты и нарушения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z1106" w:id="200"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z1106" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Выводы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z1107" w:id="201"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z1107" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Рекомендации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z1108" w:id="202"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z1108" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________________ ____________________________________________________________________________ ____________________________________________________________________________ ____________________________________________________________________________ ____________________________________________________________________________ ____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z1109" w:id="203"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z1109" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Фамилия, имя, отчество (при его наличии) (подпись лица, проводившего мониторинг летального случая)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z1110" w:id="204"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z1110" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата "____" ___________ 202__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -34079,55 +34713,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -34453,31 +35087,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>