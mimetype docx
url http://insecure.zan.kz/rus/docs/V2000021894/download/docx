--- v0 (2025-11-08)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2438f7a" w14:textId="2438f7a">
+    <w:p w14:paraId="798f2e0" w14:textId="798f2e0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -884,1347 +884,1507 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила присвоения и пересмотра статуса научной организации в области здравоохранения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила - в редакции приказа Министра здравоохранения РК от 10.04.2023 </w:t>
+      Сноска. Правила - в редакции приказа и.о. Министра здравоохранения РК от 06.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 67</w:t>
+        <w:t>№ 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z118" w:id="12"/>
+    <w:bookmarkStart w:name="z171" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z119" w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие правила присвоения и пересмотра статуса научной организации в области здравоохранения (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 225 Кодекса Республики Казахстан "О здоровье народа и системе здравоохранения" (далее – Кодекс) и определяют порядок присвоения и пересмотра статуса научной организации в области здравоохранения по результатам оценки результативности научной, научно-технической и инновационной деятельности.</w:t>
+        <w:t xml:space="preserve"> статьи 225 Кодекса Республики Казахстан "О здоровье народа и системе здравоохранения" и определяют порядок присвоения и пересмотра статуса научной организации в области здравоохранения по результатам оценки результативности научной, научно-технической и инновационной деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z120" w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Статус научной организации в области здравоохранения присваивается с учетом </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 8 октября 2020 года № ҚР ДСМ-117/2020 "Об утверждении Номенклатуры организаций здравоохранения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21385) (далее – Приказ).</w:t>
+        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 8 октября 2020 года № ҚР ДСМ-117/2020 "Об утверждении Номенклатуры организаций здравоохранения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21385).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z121" w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В настоящих Правилах используются следующие термины и определения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z122" w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) научная деятельность деятельность, направленная на изучение окружающей действительности с целью выявления свойств, особенностей и закономерностей, присущих изучаемым объектам, явлениям (процессам), и использование полученных знаний на практике;</w:t>
+      1) научная деятельность – деятельность, направленная на изучение окружающей действительности с целью выявления свойств, особенностей и закономерностей, присущих изучаемым объектам, явлениям (процессам), и использование полученных знаний на практике;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z123" w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) научно-техническая деятельность деятельность, направленная на получение и применение новых знаний во всех областях науки, техники и производства для решения технологических, конструкторских, экономических и социально-политических и иных задач, обеспечение функционирования науки, технологии и производства как единой системы, включая разработку нормативно-технической документации, необходимой для проведения этих исследований;</w:t>
+      2) научно-техническая деятельность – деятельность, направленная на получение и применение новых знаний во всех областях науки, техники и производства для решения технологических, конструкторских, экономических и социально-политических и иных задач, обеспечение функционирования науки, технологии и производства как единой системы, включая разработку нормативно-технической документации, необходимой для проведения этих исследований;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z124" w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) научная организация в области здравоохранения – национальный центр, научный центр или научно-исследовательский институт, осуществляющие научную, научно-техническую и инновационную деятельность в области здравоохранения, а также медицинскую, фармацевтическую и (или) образовательную деятельность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z125" w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уполномоченный орган в области здравоохранения (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в области охраны здоровья граждан Республики Казахстан, медицинской и фармацевтической науки, медицинского и фармацевтического образования, санитарно-эпидемиологического благополучия населения, обращения лекарственных средств и медицинских изделий, качества оказания медицинских услуг (помощи);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z126" w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) организация здравоохранения – юридическое лицо, осуществляющее деятельность в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z127" w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) инновационная деятельность, деятельность (включая интеллектуальную творческую, научную, научно-техническую, технологическую, промышленно-инновационную, инфокоммуникационную, организационную, финансовую и (или) коммерческую деятельность), направленная на создание инноваций;</w:t>
+      6) инновационная деятельность – деятельность (включая интеллектуальную творческую, научную, научно-техническую, технологическую, промышленно-инновационную, инфокоммуникационную, организационную, финансовую и (или) коммерческую деятельность), направленная на создание инноваций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z128" w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) научный совет Министерства здравоохранения Республики Казахстан (далее – Научный совет) – консультативно – совещательный орган при Министерстве здравоохранения Республики Казахстан, создаваемый в целях совершенствования развития медицинской и фармацевтической науки, координации научной деятельности в области здравоохранения.</w:t>
+      7) производственный персонал – работники научных подразделений и профессорско-преподавательский состав организаций высшего и (или) послевузовского образования и научных организаций в области здравоохранения, а также работники клинических подразделений университетской больницы и научной организации в области здравоохранения клинического профиля, персонал подразделений, осуществляющих медицинскую и фармацевтическую деятельность, деятельность в области охраны общественного здоровья и организации здравоохранения, в научной организации в области здравоохранения неклинического профиля (за исключением обслуживающего, учебно-вспомогательного и среднего медицинского персонала);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z129" w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Научно-технический совет уполномоченного органа (далее – Научно-технический совет) – консультативно-совещательный орган при Министерстве здравоохранения Республики Казахстан, создаваемый в целях выработки предложений и рекомендаций по приоритетным направлениям научно-исследовательских и опытно-конструкторских работ, а также оценки научно-технических проектов и программ в области здравоохранения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок присвоения статуса научной организации в области здравоохранения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z130" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Порядок присвоения статуса научной организации в области здравоохранения включает:</w:t>
+      4. Присвоение статуса научной организации в области здравоохранения осуществляется в следующем порядке:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z131" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) внесение организацией здравоохранения в уполномоченный орган представления о присвоении ей статуса научной организации в области здравоохранения с указанием информации:</w:t>
-[...19 lines deleted...]
-      об имеющихся научных подразделениях и научно-исследовательских кадрах; </w:t>
+      1) внесение организацией здравоохранения в уполномоченный орган представления о присвоении статуса научной организации в области здравоохранения с приложением информации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z133" w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      о результативности научной, научно-технической и инновационной деятельности за последние 3 года;</w:t>
+      об имеющихся научных подразделениях и (или) исследовательских группах по форме согласно приложению 1 к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z134" w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) рассмотрение представления о присвоении статуса научной организации в области здравоохранения Научным советом уполномоченного органа (далее – Научный совет) в срок не более 60 рабочих дней путем:</w:t>
+      об имеющемся оборудовании и оснащении (собственное и (или) на договорной основе) для проведения научных исследований в области здравоохранения по форме согласно приложению 2 к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z135" w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      об имеющихся остепененных и научно-исследовательских кадрах по форме согласно приложению 3 к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о завершенных за последние 3 (три) года и (или) действующих научных, научно-технических проектах и (или) программах, финансируемых за счет бюджетных средств, а также из иных источников, не запрещенных законами Республики Казахстан, по форме согласно приложению 4 к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о сотрудничестве с университетами, научными организациями, международными организациями по форме согласно приложению 5 к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о результативности научной, научно-технической и инновационной деятельности за последние 3 (три) года по форме согласно приложению 6 к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) рассмотрение представления о присвоении статуса научной организации в области здравоохранения Научно-техническим советом в срок не более 60 (шестьдесят) рабочих дней со дня регистрации представления в уполномоченном органе путем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проведения оценки потенциала организации здравоохранения к научной, научно-технической и инновационной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z136" w:id="30"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведения оценки соответствия организации здравоохранения требованиям к кадровому потенциалу и доходам от исследовательской деятельности, указанным в пунктах 7 и 8 настоящих Правил, а также оценки результативности научной, научно-технической и инновационной деятельности за последние 3 (три) года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) рассмотрение Научно-техническим советом представления и вынесение рекомендации об одобрении либо об отказе в одобрении (с обоснованием) представления о присвоении статуса научной организации в области здравоохранения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      проведения оценки соответствия организации здравоохранения требованиям к кадровому потенциалу и доходам от исследовательской деятельности, указанным в </w:t>
+      Рекомендация Научно-технического совета оформляется протоколом и направляются в уполномоченный орган для принятия решения. </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункте 9</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> настоящих Правил, а также оценки результативности научной, научно-технической и инновационной деятельности за последние 3 года;</w:t>
+        <w:t xml:space="preserve">
+      Присвоение статуса научной организации в области здравоохранения осуществляется уполномоченным органом на основании рекомендации Научно-технического совета. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z137" w:id="31"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) принятие Научным советом одного из следующих решений:</w:t>
+      В течение 10 (десять) рабочих дней со дня вынесения рекомендации Научно-технического совета уполномоченный орган направляет организации здравоохранения письменное уведомление с копией решения (в электронном и (или) бумажном виде).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z138" w:id="32"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      об одобрении представления организации здравоохранения о присвоении ей статуса научной организации в области здравоохранения;</w:t>
+      В случае отказа в присвоении статуса в уведомлении указываются конкретные основания отказа, перечень замечаний.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z139" w:id="33"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      об отказе в выдаче одобрения (с обоснованием) на представление организации здравоохранения о присвоении ей статуса научной организации в области здравоохранения.</w:t>
+      Организация здравоохранения, получившая отказ, имеет право повторно обратиться с представлением о присвоении статуса научной организации после устранения указанных причин отказа, но не ранее чем через 3 (три) месяца со дня получения уведомления об отказе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z142" w:id="36"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Оценка потенциала к научной, научно-технической и инновационной деятельности осуществляется на основании анализа представленной организацией здравоохранения информации о наличии в структуре организации научных подразделений, оборудования и оснащения, необходимых для проведения научных исследований в области здравоохранения, а также научно-исследовательских кадров, на долю которых приходится не менее 10 % от общего числа производственного персонала организации-заявителя, с наличием у не менее 50 % научно-исследовательских кадров:</w:t>
+      5. Научно-технический совет выносит рекомендацию об одобрении представления организации здравоохранения о присвоении статуса научной организации в области здравоохранения при соответствии организации требованиям, указанным в пунктах 7 и 8 настоящих Правил, и наличии следующих достижений по индикаторам оценки результативности научной, научно-технической и инновационной деятельности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z143" w:id="37"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ученых степеней доктора и (или) кандидата наук и (или) степени доктора философии и (или) доктора по профилю;</w:t>
+      1) количество публикаций, в которых авторы, аффилированные с оцениваемой организацией, являются "correspondence author" или первыми авторами – не менее 5 (пяти) статей в Web of Science (Веб оф Cайнс), Scopus (Скопус) за последние 3 (три) года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z144" w:id="38"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) не менее 1 публикации в изданиях, индексируемых в Web of Science (Веб оф Cайнс), Scopus (Скопус), Springer (Спрингер) за последние 5 лет и ненулевой индекс Хирша;</w:t>
+      2) цитирование научных работ в Web of Science (Веб оф Cайнс), Scopus (Скопус) – не менее 10 (десяти) за 3 (три) года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z145" w:id="39"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) опыта научно-исследовательской деятельности не менее 5 лет от общего стажа."</w:t>
+      6. Научно-технический совет выносит рекомендацию об отказе в одобрении (с обоснованием) представления организации здравоохранения о присвоении статуса научной организации в области здравоохранения при несоответствии организации требованиям, указанным в пунктах 7 и 8 настоящих Правил, и отсутствии достижений по индикаторам оценки результативности научной, научно-технической и инновационной деятельности, указанных в подпунктах 1) и 2) пункта 5 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z147" w:id="41"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Организация здравоохранения подтверждает соответствие следующим требованиям к кадровому потенциалу и доходам от научной и инновационной деятельности и видов исследовательской деятельности (биомедицинские, социологические и аналитические исследования):</w:t>
+      7. Оценка потенциала к научной, научно-технической и инновационной деятельности осуществляется на основании анализа представленной организацией здравоохранения информации о наличии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z148" w:id="42"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доля научных сотрудников, а также сотрудников-членов временных научных коллективов из числа производственного персонала, от общего числа производственного персонала организации здравоохранения составляет не менее 10 %;</w:t>
+      1) научных подразделений в структуре организации и (или) исследовательских групп, реализующих научные, научно-технические проекты и (или) программы, имеющих номер государственной регистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z149" w:id="43"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) доля доходов от научной и инновационной деятельности в общем бюджете организации составляет:</w:t>
+      2) оборудования и оснащения, необходимых для проведения научных исследований в области здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z150" w:id="44"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) работников из числа производственного персонала, для которых основным местом работы является организация-заявитель, с ученой степенью доктора и (или) кандидата наук и (или) степенью доктора философии и (или) доктора по профилю, от общего числа производственного персонала – не менее 10%;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) научно-исследовательских кадров (работников научных подразделений и (или) членов исследовательских групп и (или) иных работников с ученой степенью доктора и (или) кандидата наук и (или) степенью доктора философии и (или) доктора по профилю) из числа производственного персонала, с наличием:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      у не менее 50% научно-исследовательских кадров – не менее 1 (одной) статьи в изданиях, индексируемых в Web of Science (Веб оф Cайнс), Scopus (Скопус), в аффилиации с оцениваемой организацией, за последние 3 (три) года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      у не менее 40% научно-исследовательских кадров – ненулевого индекса Хирша по данным Web of Science (Веб оф Сайнс) или Scopus (Скопус);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      у не менее 50% научно-исследовательских кадров – опыта научно-исследовательской деятельности не менее 3 (трех) лет от общего стажа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) подтвержденное соглашениями сотрудничество с университетами, научными организациями, международными организациями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Организация здравоохранения подтверждает соответствие следующим требованиям к кадровому потенциалу и доходам от научной и инновационной деятельности, а также экспертно-аналитической деятельности (социологических и аналитических исследований в рамках государственного заказа):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) доля научных работников, а также работников-членов исследовательских групп из числа производственного персонала, от общего числа производственного персонала организации здравоохранения составляет не менее 10 %;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) доля доходов от научной и инновационной деятельности, экспертно-аналитической деятельности (социологических и аналитических исследований в рамках государственного заказа) в общем бюджете организации составляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для организации клинического профиля не менее 0,5 %;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z151" w:id="45"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для организации неклинического профиля не менее 5 %.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z152" w:id="46"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. На основании одобрения Научного совета уполномоченный орган:</w:t>
+      Информация по соответствию указанным требованиям предоставляется по форме согласно приложению 7 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z153" w:id="47"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) в отношении организаций здравоохранения, учредителем которых является Правительство Республики Казахстан, со стопроцентным участием государства, направляет проект решения в Правительство Республики Казахстан о переименовании организации здравоохранения в научную организацию;</w:t>
+      9. Уполномоченный орган принимает решение о присвоении статуса научной организации в области здравоохранения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z157" w:id="51"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок пересмотра статуса научной организации в области здравоохранения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z158" w:id="52"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Научный совет ежегодно не позднее 30 апреля рассматривает результаты оценки результативности научной, научно-технической и инновационной деятельности научных организаций в области здравоохранения.</w:t>
+      10. Научно-технический совет ежегодно не позднее 30 апреля рассматривает результаты оценки результативности научной, научно-технической и инновационной деятельности научных организаций в области здравоохранения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z159" w:id="53"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Научный совет в течение 10 рабочих дней после заседания по рассмотрению результатов оценки результативности научной, научно-технической и инновационной деятельности вносит в уполномоченный орган представление об отзыве статуса научной организации в области здравоохранения у оцениваемой научной организации в области здравоохранения при выявлении одного из следующих фактов:</w:t>
+      11. Научно-технический совет в течение 10 (десяти) рабочих дней после заседания по рассмотрению результатов оценки результативности научной, научно-технической и инновационной деятельности вносит в уполномоченный орган представление об отзыве статуса научной организации в области здравоохранения у оцениваемой научной организации в области здравоохранения при выявлении одного из следующих фактов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z160" w:id="54"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наличие отрицательной динамики и (или) отсутствии активности по четырем и более индикаторам научной, научно-технической и инновационной деятельности за последние 3 (три) года (по данным оценки результативности научной, научно-технической и инновационной деятельности);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) несоответствие научной организации в области здравоохранения одному из требований, указанных в пунктах 7 и 8 настоящих Правил в течение последних 3 (трех) лет (по данным отчетов научных организаций по исполнению Планов развития организации).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. На основании представления Научно-технического совета уполномоченный орган в течение 10 (десяти) рабочих дней принимает решение об отзыве статуса научной организации в области здравоохранения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. При несогласии с решением уполномоченного органа об отказе в выдаче одобрения о присвоении статуса научной организации в области здравоохранения или отзыве статуса научной организации, организация здравоохранения имеет право подать жалобу в уполномоченный орган в срок до 20 (двадцать) рабочих дней со дня получения уведомления о принятом решении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) наличие отрицательной динамики и (или) отсутствии активности по четырем и более индикаторам научной, научно-технической и инновационной деятельности за последние 3 года (по данным оценки результативности научной, научно-технической и инновационной деятельности, проводимой в соответствии с Правилами проведения оценки результативности научной, научно-технической и инновационной деятельности, утвержденными </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему приказу);</w:t>
+      14. Жалоба на решение уполномоченного органа подается в уполномоченный орган в письменной и (или) электронной форме. Рассмотрение жалобы осуществляется апелляционной комиссией, создаваемой приказом уполномоченного органа. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z162" w:id="56"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. На основании представления Научного совета об отзыве статуса научной организации уполномоченный орган в течение 10 рабочих дней:</w:t>
+      Состав апелляционной комиссии формируется из числа представителей уполномоченного органа, научных общественных объединений, а также экспертов, являющихся учеными.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z163" w:id="57"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) в отношении организаций здравоохранения, учредителем которых является Правительство Республики Казахстан, направляет в Правительство Республики Казахстан ходатайство о переименовании организации здравоохранения с лишением ее статуса научной организации в области здравоохранения;</w:t>
+      Количество членов апелляционной комиссии составляет не менее 5 (пяти) человек. Из числа членов апелляционной комиссии избирается председатель.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z164" w:id="58"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) в отношении иных организаций здравоохранения издает приказ об отзыве у организации здравоохранения статуса научной организации в области здравоохранения</w:t>
+      Состав апелляционной комиссии утверждается приказом уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z165" w:id="59"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. При несогласии с решением Научного совета об отказе в выдаче одобрения на присвоение статуса научной организации в области здравоохранения или отзыве статуса научной организации, организация здравоохранения в срок до 20 рабочих дней подает жалобу в уполномоченный орган.</w:t>
+      Работу апелляционной комиссии организовывает ответственное структурное подразделение уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z167" w:id="61"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. По результатам рассмотрения жалобы апелляционная комиссия принимает одно из следующих решений:</w:t>
+      15. По результатам рассмотрения жалобы апелляционная комиссия принимает одно из следующих решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z168" w:id="62"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) рекомендовать уполномоченному органу удовлетворить жалобу организации здравоохранения в отношении отказа в выдаче одобрения на присвоение статуса научной организации или отзыва статуса научной организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z169" w:id="63"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отказать в удовлетворении жалобы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z170" w:id="64"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Решение апелляционной комиссии принимается простым большинством голосов и оформляется протоколом. В случае равенства голосов, решающим является голос председательствующего.</w:t>
+      Рассмотрение жалобы апелляционной комиссией осуществляется в срок не позднее 10 (десяти) рабочих дней со дня ее регистрации в уполномоченном органе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z171" w:id="65"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Решение апелляционной комиссии принимается простым большинством голосов и оформляется протоколом. В случае равенства голосов, решающим является голос председательствующего.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Протокол заседания апелляционной комиссии подписывается председателем и секретарем комиссии не позднее 3 (трех) рабочих дней со дня проведения заседания. Решение апелляционной комиссии доводится до сведения организации здравоохранения в установленном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае несогласия с решением апелляционной комиссии оно обжалуется в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Административным</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> процедурно-процессуальным кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2258,113 +2418,1830 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Утверждено приказом</w:t>
+              <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министра здравоохранения</w:t>
+              <w:t>к правилам присвоения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>и пересмотра статуса научной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 23 декабря 2020 года</w:t>
+              <w:t>организации в области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ ҚР ДСМ-316/2020</w:t>
+              <w:t>здравоохранения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Информация об имеющихся научных подразделениях и (или) исследовательских группах</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Научные подразделения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование научного подразделения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата создания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общая численность работников</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Численность работников с учеными степенями доктора и (или) кандидата наук и (или) степенью доктора философии и (или) доктора по профилю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Задачи научного подразделения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проекты, реализуемые или реализованные научным подразделением (с указанием наименования, сроков реализации)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Исследовательские группы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование Проекта/программы, в рамках которой создана исследовательская группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общая численность работников</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Численность работников с учеными степенями доктора и (или) кандидата наук и (или) степенью доктора философии и (или) доктора по профилю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Задачи, на которые создана исследовательская группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ключевые результаты (что сделано для решения задач, объемы научной продукции – статей, охранных документов и др.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z91" w:id="84"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прилагаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- копия утвержденной структуры организации с указанием лаборатории;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- положение о структурном подразделении / паспорт лаборатории;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- копии приказов об утверждении состава исследовательских групп.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель организации ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Фамилия, имя, отчество (при наличии) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
@@ -2375,1268 +4252,11293 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к приказу</w:t>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к правилам присвоения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и пересмотра статуса научной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организации в области</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>здравоохранения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="66"/>
+    <w:bookmarkStart w:name="z93" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Информация об имеющемся оборудовании и оснащении (собственное и (или)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>на договорной основе) для проведения научных исследований в области здравоохранения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование оборудования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Назначение / область применения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Производитель, модель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Год выпуска</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие метрологической поверки / сертификации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Текущее состояние (новое / исправное / треб. ремонта)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уровень использования (высокий, средний, низкий)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доступность для совместного использования (да/нет)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о правах пользования (собственное/на договорной основе)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z94" w:id="86"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прилагаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- копии документов о праве собственности / владения оборудованием</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(договоры купли-продажи, дарения или передачи оборудования);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- копии документов о метрологической поверке / сертификации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(свидетельства о метрологической поверке средств измерений; сертификаты соответствия).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель организации __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Фамилия, имя, отчество (при наличии) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к правилам присвоения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и пересмотра статуса научной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организации в области</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>здравоохранения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z96" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Информация об имеющихся остепененных и научно-исследовательских кадрах</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z97" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Остепененные кадры:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фамилия, имя, отчество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Должность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ученая степень, звание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специальность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z98" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Научно-исследовательские кадры:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1119"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фамилия, имя, отчество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Должность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ученая степень, звание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основное направление исследований</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Опыт научно-исследовательской деятельности</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(лет)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участие в научных проектах за последние 5 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество статей за последние 5 (пять) лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индекс Хирша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Scopus, Web of Science</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в изданиях рекомендованных Комитетом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Scopus и (или) Web of Science</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Google Scholar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z99" w:id="90"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прилагаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- копии дипломов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- трудовой договор или иные подтверждающие документы, где основным местом</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>работы указана организация и приказ о приеме на работу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель организации _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Фамилия, имя, отчество (при наличии) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к правилам присвоения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и пересмотра статуса научной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организации в области</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>здравоохранения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z101" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Информация о завершенных за последние 3 года и (или) действующих научных,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>научно-технических проектах и (или) программах, финансируемых за счет бюджетных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>средств и иных источников, не запрещенных законами Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование проекта / программы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник финансирования (госбюджет, международные фонды, бизнес и др.) c указанием наименования финансирующей организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИРН / регистрационный номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сроки реализации (годы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Руководитель проекта (ФИО, ученая степень)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основные цели и задачи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ключевые результаты (для завершенных) / ожидаемые результаты (для действующих)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Объем финансирования (млн тг)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z102" w:id="92"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прилагаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- копии договоров о выполнении научных, научно-технических проектов и (или) программ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- копии отчетов о научно-исследовательской работе и (или) акты выполненных работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель организации _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Фамилия, имя, отчество (при наличии) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 5</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к правилам присвоения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и пересмотра статуса научной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организации в области</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>здравоохранения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z104" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Информация о сотрудничестве с университетами, научными организациями, международными организациями</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Партнерская организация (университет, НИИ, международная организация)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Страна / регион</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма сотрудничества (соглашение, меморандум, консорциум, проект), дата подписания / создания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок действия договора / соглашения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основные направления взаимодействия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Достигнутые результаты (совместные проекты, публикации, обмен кадрами, стажировки, внедрение практик)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z105" w:id="94"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прилагаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- копии соглашений, меморандумов, консорциумов, договоров на реализацию проектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель организации ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Фамилия, имя, отчество (при наличии) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 6</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к правилам присвоения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и пересмотра статуса научной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организации в области</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>здравоохранения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z107" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Информация о результативности научной, научно-технической и инновационной деятельности за последние 3 года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z108" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Количество публикаций, в которых автор, аффилированный с оцениваемой организацией, является "correspondence author" или первым автором за последние 3 года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование статьи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Авторы *</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование журнала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата, номер журнала, стр.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+База данных, в которой индексируется данный журнал (Web of Science (Веб оф Cайнс), Scopus (Скопус))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z109" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * Примечание: укажите знаком "*" "correspondence author"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z110" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Цитирование научных работ в Web of Science (Веб оф Cайнс), Scopus (Скопус) за последние 3 года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование статьи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Авторы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование журнала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата, номер журнала, стр.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество цитирований научных работ в Web of Science (Веб оф Cайнс) за последние 3 (три) года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество цитирований научных работ в Scopus (Скопус) за последние 3 (три) года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z111" w:id="99"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прилагаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- копии статей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель организации _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Фамилия, имя, отчество (при наличии) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 7</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к правилам присвоения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и пересмотра статуса научной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организации в области</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>здравоохранения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z113" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Информация по соответствию требованиям к кадровому потенциалу и доходам</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>от научной и инновационной деятельности и видам исследовательской деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z114" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Кадровый потенциал:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Показатель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ед. изм.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Значение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общее количество производственного персонала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чел.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество научных работников</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чел.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество работников-членов исследовательских групп из числа производственного персонала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чел.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общая численность научных работников и членов исследовательских групп *</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чел.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля научных работников и членов исследовательских групп от общего числа производственного персонала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z115" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * Примечание: при расчете данного показателя если работник является одновременно и научным работником, и членом исследовательской группы, то он засчитывается лишь один раз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z116" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Доходы от научной и инновационной деятельности, а также экспертно-аналитической деятельности (социологических и аналитических исследований в рамках государственного заказа):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Показатель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ед. изм.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Значение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общий бюджет организации за отчетный период</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тыс. тг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доход от научной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тыс. тг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доход от инновационной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тыс. тг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доход от экспертно-аналитической деятельности (социологических и аналитических исследований в рамках государственного заказа)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тыс. тг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общий доход от научной и инновационной деятельности, экспертно-аналитической деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тыс. тг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля доходов от научной и инновационной деятельности, экспертно-аналитической деятельности в общем бюджете организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z117" w:id="104"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прилагаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- список работников, занимающих должности, относящиеся к категории научных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>работников, и (или) являющихся членами исследовательских групп, с указанием должности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- список проектов и программ в рамках научной и инновационной деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с указанием суммы дохода.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель организации _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Фамилия, имя, отчество (при наличии) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Утверждено приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министра здравоохранения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 23 декабря 2020 года</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ ҚР ДСМ-316/2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2 к приказу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z62" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила проведения оценки результативности научной, научно-технической и инновационной деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила - в редакции приказа Министра здравоохранения РК от 10.04.2023 </w:t>
+      Сноска. Правила - в редакции приказа и.о. Министра здравоохранения РК от 06.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 67</w:t>
+        <w:t>№ 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z172" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z173" w:id="68"/>
+    <w:bookmarkStart w:name="z122" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие правила проведения оценки результативности научной, научно-технической и инновационной деятельности (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 225 Кодекса Республики Казахстан "О здоровье народа и системе здравоохранения" и определяют порядок проведения оценки результативности научной, научно-технической и инновационной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z174" w:id="69"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z123" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие термины и определения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z175" w:id="70"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z124" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) импакт–фактор журнала - формальный численный показатель важности научного журнала, рассчитываемый как отношение числа ссылок, которые получил журнал в текущем году на статьи, опубликованные в этом журнале в предыдущие два года, к числу статей, опубликованных в этом журнале в эти же два предшествующих года;</w:t>
+      1) оцениваемая организация – организация высшего и (или) послевузовского образования или научная организация в области здравоохранения, представляющая данные по индикаторам и показателям научной и инновационной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z176" w:id="71"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z125" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) индекс Хирша или h-индекс – наукометрический показатель ученого. Индекс Хирша вычисляется на основе распределения цитирований работ данного исследователя: ученый имеет h-индекс, если h из его N статей цитируются как минимум h раз каждая, в то время как оставшиеся N-h его статей цитируются не более чем h раз каждая;</w:t>
+      2) научная деятельность – деятельность, направленная на изучение окружающей действительности с целью выявления свойств, особенностей и закономерностей, присущих изучаемым объектам, явлениям (процессам), и использование полученных знаний на практике;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z177" w:id="72"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z126" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) квартиль (Q) – это категория научных журналов, которую определяют библиометрические показатели, отражающие уровень цитируемости, то есть востребованности журнала научным сообществом. Журналы по узкой предметной области ранжируются по убыванию соответствующего показателя (импакт-фактор журнала или нормированный индекс SJR) и список делится на 4 равные части. В результате ранжирования каждый журнал попадает в один из четырех квартилей: от Q1 (самый высокий, к которому принадлежат наиболее авторитетные иностранные журналы) до Q4 (самый низкий);</w:t>
+      3) научно-техническая деятельность – деятельность, направленная на получение и применение новых знаний во всех областях науки, техники и производства для решения технологических, конструкторских, экономических и социально-политических и иных задач, обеспечение функционирования науки, технологии и производства как единой системы, включая разработку нормативно-технической документации, необходимой для проведения этих исследований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z178" w:id="73"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z127" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) нормированный индекс SJR (Scimago Journal Ranking) - формальный численный показатель важности научного журнала, при расчете которого учитываются не только общее количество цитирований, но и взвешенные показатели цитирований по годам и качественные показатели, такие как авторитетность ссылок. Нормированный индекс SJR рассчитывается исследовательской группой SCImago, которая занимается анализом, презентацией и поиском информации с помощью техник визуализации, для журналов, индексируемых в базе данных Scopus;</w:t>
+      4) научная организация в области здравоохранения – национальный центр, научный центр или научно-исследовательский институт, осуществляющие научную, научно-техническую и инновационную деятельность в области здравоохранения, а также медицинскую, фармацевтическую и (или) образовательную деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z179" w:id="74"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z128" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) отчетный период – промежуток времени, за который происходит оценка результативности научной, научно-технической и инновационной деятельности организаций высшего и (или) послевузовского образования и научных организаций в области здравоохранения исчисляется с 1 января по 31 декабря за предыдущий год;</w:t>
+      5) уполномоченный орган в области здравоохранения (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в области охраны здоровья граждан Республики Казахстан, медицинской и фармацевтической науки, медицинского и фармацевтического образования, санитарно-эпидемиологического благополучия населения, обращения лекарственных средств и медицинских изделий, качества оказания медицинских услуг (помощи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z180" w:id="75"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z129" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) оцениваемая организация – организация высшего и (или) послевузовского образования или научная организация в области здравоохранения, представляющая данные по индикаторам и показателям научной и инновационной деятельности;</w:t>
+      6) отчетный период – промежуток времени, за который происходит оценка результативности научной, научно-технической и инновационной деятельности организаций высшего и (или) послевузовского образования и научных организаций в области здравоохранения исчисляется с 1 января по 31 декабря за предыдущий год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z181" w:id="76"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z130" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) производственный персонал – работники научных подразделений и профессорско-преподавательский состав организаций высшего и (или) послевузовского образования и научных организаций в области здравоохранения, а также работники клинических подразделений университетской больницы и научной организации в области здравоохранения клинического профиля, персонал подразделений, осуществляющих медицинскую и фармацевтическую деятельность, деятельность в области охраны общественного здоровья и организации здравоохранения, в научной организации в области здравоохранения неклинического профиля (за исключением обслуживающего, учебно-вспомогательного и среднего медицинского персонала);</w:t>
+      7) организация высшего и (или) послевузовского образования – высшее учебное заведение, реализующее образовательные программы высшего и (или) послевузовского образования и осуществляющее научно-исследовательскую деятельность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z182" w:id="77"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z131" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) научная организация в области здравоохранения – национальный центр, научный центр или научно-исследовательский институт, осуществляющие научную, научно-техническую и инновационную деятельность в области здравоохранения, а также медицинскую, фармацевтическую и (или) образовательную деятельности;</w:t>
+      8) импакт-фактор журнала – формальный численный показатель важности научного журнала, рассчитываемый как отношение числа ссылок, которые получил журнал в текущем году на статьи, опубликованные в этом журнале в предыдущие два года, к числу статей, опубликованных в этом журнале в эти же два предшествующих года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z183" w:id="78"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z132" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) научная деятельность – деятельность, направленная на изучение окружающей действительности с целью выявления свойств, особенностей и закономерностей, присущих изучаемым объектам, явлениям (процессам), и использование полученных знаний на практике;</w:t>
+      9) рабочий орган – подведомственная организация уполномоченного органа в области здравоохранения, определяемая уполномоченным органом, осуществляющая организационно-техническое сопровождение процедуры оценки результативности научной, научно-технической и инновационной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z184" w:id="79"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z133" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) уполномоченный орган в области здравоохранения (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в области охраны здоровья граждан Республики Казахстан, медицинской и фармацевтической науки, медицинского и фармацевтического образования, санитарно-эпидемиологического благополучия населения, обращения лекарственных средств и медицинских изделий, качества оказания медицинских услуг (помощи);</w:t>
+      10) инновационная деятельность – деятельность (включая интеллектуальную творческую, научную, научно-техническую, технологическую, промышленно-инновационную, инфокоммуникационную, организационную, финансовую и (или) коммерческую деятельность), направленная на создание инноваций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z185" w:id="80"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z134" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) научно-техническая деятельность – деятельность, направленная на получение и применение новых знаний во всех областях науки, техники и производства для решения технологических, конструкторских, экономических и социально-политических и иных задач, обеспечение функционирования науки, технологии и производства как единой системы, включая разработку нормативно-технической документации, необходимой для проведения этих исследований;</w:t>
+      11) квартиль (Q) – это категория научных журналов, которую определяют библиометрические показатели, отражающие уровень цитируемости, то есть востребованности журнала научным сообществом. Журналы по узкой предметной области ранжируются по убыванию соответствующего показателя (импакт-фактор журнала или нормированный индекс SJR) и список делится на 4 равные части. В результате ранжирования каждый журнал попадает в один из четырех квартилей: от Q1 (самый высокий, к которому принадлежат наиболее авторитетные иностранные журналы) до Q4 (самый низкий);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z186" w:id="81"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z135" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) инновационная деятельность – деятельность (включая научную, научно-техническую, технологическую, инфокоммуникационную, организационную, финансовую и (или) коммерческую деятельность), направленная на создание инноваций;</w:t>
+      12) нормированный индекс SJR (Scimago Journal Ranking) – формальный численный показатель важности научного журнала, при расчете которого учитываются не только общее количество цитирований, но и взвешенные показатели цитирований по годам и качественные показатели, такие как авторитетность ссылок. Нормированный индекс SJR рассчитывается исследовательской группой SCImago, которая занимается анализом, презентацией и поиском информации с помощью техник визуализации, для журналов, индексируемых в базе данных Scopus;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z187" w:id="82"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z136" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) организация высшего и (или) послевузовского образования – высшее учебное заведение, реализующее образовательные программы высшего и (или) послевузовского образования и осуществляющее научно-исследовательскую деятельность.</w:t>
+      13) производственный персонал – работники научных подразделений и профессорско-преподавательский состав организаций высшего и (или) послевузовского образования и научных организаций в области здравоохранения, а также работники клинических подразделений университетской больницы и научной организации в области здравоохранения клинического профиля, персонал подразделений, осуществляющих медицинскую и фармацевтическую деятельность, деятельность в области охраны общественного здоровья и организации здравоохранения, в научной организации в области здравоохранения неклинического профиля (за исключением обслуживающего, учебно-вспомогательного и среднего медицинского персонала);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z188" w:id="83"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z137" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Научно-технический совет уполномоченного органа (далее – Научно-технический совет) – консультативно-совещательный орган при Министерстве здравоохранения Республики Казахстан, создаваемый в целях выработки предложений и рекомендаций по приоритетным направлениям научно-исследовательских и опытно-конструкторских работ, а также оценки научно-технических проектов и программ в области здравоохранения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z138" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) индекс Хирша или h-индекс – наукометрический показатель ученого. Индекс Хирша вычисляется на основе распределения цитирований работ данного исследователя: ученый имеет h-индекс, если h из его N статей цитируются как минимум h раз каждая, в то время как оставшиеся N-h его статей цитируются не более чем h раз каждая.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z139" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок проведения оценки результативности научной, научно-технической и инновационной деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z189" w:id="84"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z140" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Оценка результативности научной, научно-технической и инновационной деятельности организаций высшего и (или) послевузовского образования и научных организаций в области здравоохранения осуществляется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z190" w:id="85"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z141" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по показателям научной, научно-технической и инновационной деятельности производственного персонала;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z191" w:id="86"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z142" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по уровню инновационной деятельности в условиях клинической практики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z192" w:id="87"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z143" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) по показателям научной, научно-технической и инновационной деятельности обучающихся (студентов, интернов, резидентов, магистрантов, докторантов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z194" w:id="89"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z144" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Рабочий орган по проведению оценки результативности научной, научно-технической и инновационной деятельности (далее – рабочий орган) определяется уполномоченным органом. Рабочий орган осуществляет функции организации и технического сопровождения процедуры оценки результативности научной, научно-технической и инновационной деятельности.</w:t>
+      4. Оценка результативности научной, научно-технической и инновационной деятельности организаций высшего и (или) послевузовского образования и научных организаций в области здравоохранения осуществляется рабочим органом в соответствии с порядком оценки индикаторов результативности научной, научно-технической и инновационной деятельности согласно приложению 1 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z195" w:id="90"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z145" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рабочий орган осуществляет исключительно организационно-техническое сопровождение процедуры оценки, включая:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z146" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) прием и регистрацию информации и подтверждающих документов, представляемых оцениваемыми организациями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z147" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проверку комплектности и соответствия представленных документов требованиям настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z148" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) формирование сводных и аналитических материалов по результатам расчета индикаторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z149" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) размещение информации в случаях и порядке, предусмотренных настоящими Правилами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z150" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) информирование оцениваемых организаций о результатах проверки подтверждающих документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z151" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. При оценке результативности научной, научно-технической и инновационной деятельности организаций высшего и (или) послевузовского образования и научных организаций в области здравоохранения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z196" w:id="91"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z152" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по показателям научной, научно-технической и инновационной деятельности производственного персонала используется формула:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z197" w:id="92"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z153" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Sa = I1 × Q1 + I2 × Q2 + I3 × Q3 + I4 × Q4 + I5 × Q5 + I6 × Q6,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z198" w:id="93"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z154" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где Sa – суммарная оценка результативности научной и инновационной деятельности организации высшего и (или) послевузовского образования и научной организации в области здравоохранения по показателям научной, научно-технической и инновационной деятельности производственного персонала;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z199" w:id="94"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z155" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+        <w:t>
+      I1, .... I6 – сумма оценки по индикаторам 1-6 Приложения 1 к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z200" w:id="95"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z156" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Q1, .... Q6 – весовые коэффициенты соответствующих индикаторов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z201" w:id="96"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z157" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по уровню инновационной деятельности в условиях клинической практики определяется по формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z202" w:id="97"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z158" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Sb = I7,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z203" w:id="98"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z159" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где Sb – суммарная оценка результативности инновационной деятельности в условиях клинической практики научной организации в области здравоохранения клинического профиля и организации высшего и послевузовского образования, имеющей в своем составе университетскую больницу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z204" w:id="99"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z160" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+        <w:t>
+      I7 – сумма оценки по индикатору 7 Приложения 1 к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z205" w:id="100"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z161" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) по показателям научной, научно-технической и инновационной деятельности обучающихся (студентов, интернов, резидентов, магистрантов, докторантов) определяется по формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z206" w:id="101"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z162" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Sc = I8 × Q8 + I9 × Q9 + I10 × Q10 + I11 × Q11,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z207" w:id="102"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z163" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где Sc – суммарная оценка результативности научной и инновационной деятельности организации высшего и (или) послевузовского образования и научной организации в области здравоохранения по показателям научной, научно-технической и инновационной деятельности обучающихся (студентов, интернов, резидентов, магистрантов, докторантов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z208" w:id="103"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z164" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+        <w:t>
+      I8, .... I11 – сумма оценки по индикаторам 8-11 Приложения 1 к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z209" w:id="104"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z165" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Q8, .... Q11 – весовые коэффициенты соответствующих индикаторов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z210" w:id="105"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z166" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Организации высшего и (или) послевузовского образования и научные организации в области здравоохранения предоставляют в рабочий орган до 25 числа месяца, следующего за отчетным периодом, информацию по индикаторам на бумажном или электронном носителях, а также перечень и электронный архив сканированных копий подтверждающих документов по каждому индикатору (электронный архив формируется в разрезе отдельных индикаторов и показателей). Рабочий орган по согласованию с уполномоченным органом определяет форму, по которой представляется информация по индикаторам.</w:t>
+      6. Организации высшего и (или) послевузовского образования и научные организации в области здравоохранения предоставляют в рабочий орган до 25 числа месяца, следующего за отчетным периодом, информацию по индикаторам на электронном носителе, а также перечень и электронный архив сканированных копий подтверждающих документов по каждому индикатору (электронный архив формируется в разрезе отдельных индикаторов и показателей). Рабочий орган по согласованию с уполномоченным органом определяет форму, по которой представляется информация по индикаторам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z211" w:id="106"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z167" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+        <w:t>
+      Организации высшего и (или) послевузовского образования и научные организации в области здравоохранения представляют подтверждающие документы в соответствии с требованиями, указанными в условиях зачета индикаторов и списке подтверждающих документов по отдельным индикаторам согласно приложению 2 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z212" w:id="107"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z168" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Информация по индикаторам, на которую оцениваемая организация не представила подтверждающих документов, при подсчете результатов ранжирования не учитывается и в случае более позднего получения авторами подтверждающих документов засчитывается в показатели следующего отчетного периода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z213" w:id="108"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z169" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Оценка результативности научной, научно-технической и инновационной деятельности организаций высшего и (или) послевузовского образования и научных организаций в области здравоохранения осуществляется в рамках трех категорий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z214" w:id="109"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z170" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) научные организации в области здравоохранения клинического профиля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z215" w:id="110"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z171" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) научные организации в области здравоохранения неклинического профиля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z216" w:id="111"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z172" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) организации высшего и (или) послевузовского образования в области здравоохранения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z217" w:id="112"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z173" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Оценка результативности инновационной деятельности в условиях клинической практики организаций высшего и (или) послевузовского образования и научных организаций в области здравоохранения осуществляется в рамках двух категорий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z218" w:id="113"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z174" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) научные организации в области здравоохранения клинического профиля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z219" w:id="114"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z175" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) организации высшего и (или) послевузовского образования в области здравоохранения, имеющие в своем составе университетскую больницу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z220" w:id="115"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z176" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Результаты оценки результативности научной, научно-технической и инновационной деятельности организаций высшего и (или) послевузовского образования и научных организаций в области здравоохранения рассматриваются на Научном совете уполномоченного органа и служат основанием для пересмотра статуса научной организации в области здравоохранения.</w:t>
+      10. Результаты оценки результативности научной, научно-технической и инновационной деятельности организаций высшего и (или) послевузовского образования и научных организаций в области здравоохранения рассматриваются на Научно-техническом совете и служат основанием для пересмотра статуса научной организации в области здравоохранения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z221" w:id="116"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z177" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Рабочий орган не менее чем за 10 рабочих дней до внесения результатов оценки результативности научной, научно-технической и инновационной деятельности на рассмотрение Научного совета уполномоченного органа размещает на своем официальном сайте результаты проверки соответствия подтверждающих документов, предоставляемых оцениваемыми организациями, условиям зачета индикаторов, а также информирует оцениваемые организации о результатах проведенной проверки подтверждающих документов.</w:t>
+      11. Рабочий орган не менее чем за 10 (десять) рабочих дней до внесения результатов оценки результативности научной, научно-технической и инновационной деятельности на рассмотрение Научно-технического совета размещает на своем официальном сайте результаты проверки соответствия подтверждающих документов, предоставляемых оцениваемыми организациями, условиям зачета индикаторов, а также информирует оцениваемые организации о результатах проведенной проверки подтверждающих документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z222" w:id="117"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z178" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Оцениваемые организации (при наличии несогласия с результатами проверки подтверждающих документов) в течение 5 рабочих дней после размещения на официальном сайте рабочего органа результатов проверки соответствия подтверждающих документов представляют в рабочий орган обоснованную позицию о своем несогласии и (или) дополнительные подтверждающие документы. Результаты рассмотрения представленных документов рабочим органом в течение 5 рабочих дней доводятся до оцениваемой организации в письменном виде.</w:t>
+      Оцениваемые организации (при наличии несогласия с результатами проверки подтверждающих документов) в течение 5 (пяти) рабочих дней после размещения на официальном сайте рабочего органа результатов проверки соответствия подтверждающих документов представляют в рабочий орган обоснованную позицию о своем несогласии и (или) дополнительные подтверждающие документы. Результаты рассмотрения представленных документов рабочим органом в течение 5 (пяти) рабочих дней доводятся до оцениваемой организации в письменном виде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z223" w:id="118"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z179" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Рабочий орган в течение 3 рабочих дней после заседания Научного совета уполномоченного органа публикует результаты оценки результативности научной, научно-технической и инновационной деятельности на своем официальном сайте.</w:t>
+      12. Рабочий орган в течение 3 (трех) рабочих дней после заседания Научно-технического совета публикует результаты оценки результативности научной, научно-технической и инновационной деятельности на своем официальном сайте.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3709,87 +15611,87 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>результативности научной,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>научно-технической</w:t>
+              <w:t>научно-технической и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и инновационной деятельности</w:t>
+              <w:t>инновационной деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z225" w:id="119"/>
+    <w:bookmarkStart w:name="z181" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Порядок оценки индикаторов результативности научной, научно-технической и инновационной деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -4207,86 +16109,88 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объем дохода от научных исследований</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (Сумма баллов по показателям 1.1-1.5) / (количество полных ставок производственного персонала в оцениваемой организации)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4398,136 +16302,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-За каждые 500 тысяч тенге присваивается:</w:t>
-[...84 lines deleted...]
-          </w:p>
+За каждые 500 тысяч тенге присваивается: 0,2 балла × k1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5175,86 +17022,88 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество публикаций в Web of Science (Веб оф Сайнс), Scopus (Скопус), Springer (Спрингер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-(Сумма баллов по показателям 2.1-2.3) / (количество полных ставок производственного персонала в оцениваемой организации)</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Сумма баллов по показателям 2.1-2.4) / (количество полных ставок производственного персонала в оцениваемой организации)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5366,136 +17215,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-За 1 статью присваивается:</w:t>
-[...84 lines deleted...]
-          </w:p>
+За 1 статью присваивается: 10 баллов × k2.1 × k2.2 × k2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5575,68 +17367,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-За 1 монографию присваивается:</w:t>
-[...16 lines deleted...]
-              <w:t>200 баллов × k2.3</w:t>
+За 1 монографию присваивается: 200 баллов × k2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5744,68 +17519,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-За главу монографии присваивается:</w:t>
-[...16 lines deleted...]
-              <w:t>50 баллов× k2.3</w:t>
+За главу монографии присваивается: 50 баллов× k2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5913,68 +17671,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-За 1 публикацию присваивается:</w:t>
-[...16 lines deleted...]
-              <w:t>1 балл × k2.1 × k2.2 × k2.3</w:t>
+За 1 публикацию присваивается: 1 балл × k2.1 × k2.2 × k2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6042,86 +17783,88 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цитирование научных работ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ((Сумма баллов по показателям 3.1-3.2) / (количество полных ставок производственного персонала в оцениваемой организации)) + (Сумма баллов по индикаторам 3.3-3.4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6233,136 +17976,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-За 1 цитирование присваивается:</w:t>
-[...84 lines deleted...]
-          </w:p>
+За 1 цитирование присваивается: 5 баллов × k3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6442,68 +18128,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-За 1 цитирование присваивается:</w:t>
-[...16 lines deleted...]
-              <w:t>0,5 балла × k3.1</w:t>
+За 1 цитирование присваивается: 0,5 балла × k3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6875,86 +18544,88 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество патентов и иных охранных документов (в которых в качестве патентообладателя указана сама организация)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (Сумма баллов по показателям 4.1-4.3) / (количество полных ставок производственного персонала в оцениваемой организации)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7066,136 +18737,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-За 1 патент присваивается:</w:t>
-[...84 lines deleted...]
-          </w:p>
+За 1 патент присваивается: 100 баллов × k4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7275,68 +18889,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-За 1 патент присваивается:</w:t>
-[...16 lines deleted...]
-              <w:t>50 баллов</w:t>
+За 1 патент присваивается: 50 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7444,68 +19041,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-За 1 свидетельство присваивается:</w:t>
-[...16 lines deleted...]
-              <w:t>3 балла</w:t>
+За 1 свидетельство присваивается: 3 балла</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7573,86 +19153,88 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень коммерциализации результатов научных исследований и инновационной деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-(Сумма баллов по показателю 5.1) / (количество полных ставок производственного персонала в оцениваемой организации)</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Сумма баллов по показателю 5.1-5.4) / (количество полных ставок производственного персонала в оцениваемой организации)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7770,262 +19352,225 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,2 баллов за каждые 500 тыс. тенге дохода</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...59 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-6</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество научных разработок и инноваций (на которые были получены охранные документы с правообладанием оцениваемой организации в течение последних 3 лет), доведенных до стадии производства / применения в системе здравоохранения в отчетном году</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За 1 научную разработку и инновацию присваивается: 2 балла</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...103 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8033,819 +19578,789 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.1</w:t>
+5.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество публикаций (тезисов, статей) в сборниках материалов международных научных конференций (Conference Proceedings), индексируемых в базах данных научной информации Web of Knowledge (Веб оф Ноулидж) и Scopus (Скопус).</w:t>
+Международные многоцентровых клинические исследования, запущенные в Республике Казахстан в отчетном году</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-За каждую публикацию присваивается:</w:t>
-[...82 lines deleted...]
-          </w:p>
+За каждое исследование присваивается: 10 баллов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Клинические исследования республиканского уровня, запущенные в отчетном году</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За каждое исследование: 5 баллов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...29 lines deleted...]
-Дополнительные индикаторы инновационной деятельности научных организаций в области здравоохранения клинического профиля и университетских больниц организаций высшего и послевузовского образования</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уровень участия в международных конференциях и форумах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Сумма баллов по показателю 6.1 организации) / (количество полных ставок производственного персонала в оцениваемой организации)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-7</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество публикаций (тезисов, статей) в сборниках материалов международных научных конференций (Conference Proceedings), индексируемых в базах данных научной информации Web of Knowledge (Веб оф Ноулидж) и Scopus (Скопус).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За каждую публикацию присваивается: 10 баллов × k6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...103 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...197 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индикаторы инновационной деятельности в условиях клинической практики</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уровень инновационной активности в условиях клинической практики</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-7.2</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Сумма баллов по показателям 7.1-7.3) / (количество полных ставок производственного персонала в оцениваемой организации)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...109 lines deleted...]
-          <w:p/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8853,87 +20368,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.3</w:t>
+7.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество новых видов (кодов) ВТМУ, утвержденных МЗ, инициатором которой был НИИ, НЦ за отчетный период</w:t>
+Количество выполняемых в организации высокотехнологичных медицинских услуг (далее – ВТМУ) в отчетном году</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8942,801 +20457,785 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 За каждую ВТМУ присваивается:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>12 баллов</w:t>
+              <w:t>
+10 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество видов (кодов) ВТМУ и регионов, в которые были успешно внедрены сотрудниками научной организации / университетской больницы в практическую деятельность организаций здравоохранения областей, г. Алматы, г. Астана г. Шымкент в отчетном году</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За каждую ВТМУ присваивается:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 балла</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-8</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество новых видов (кодов) ВТМУ, утвержденных МЗ, инициатором которой был НИИ, НЦ за отчетный период</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За каждую ВТМУ присваивается:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...103 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...197 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индикаторы научной, научно-технической и инновационной деятельности обучающихся (студентов, интернов, резидентов, магистрантов, докторантов)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество публикаций в Web of Science (Веб оф Сайнс), Scopus (Скопус), Springer (Спрингер)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-8.2</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Сумма баллов по показателям 8.1-8.2) / (Среднегодовая численность резидентов, магистрантов, докторантов в оцениваемой организации)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...109 lines deleted...]
-          <w:p/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-9</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статьи в научных изданиях, в базах данных Web of Science (Веб оф Сайнс), Scopus (Скопус), Springer (Спрингер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За 1 статью присваивается:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 баллов × k8.1 × k8.2× k8.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...103 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -9744,528 +21243,492 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.1</w:t>
+8.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество цитирований научных работ (опубликованных в течение 5 последних лет) в отчетном году по данным Web of Science (Веб оф Сайнс) или Scopus (Скопус) (при наличии данных о цитировании научной работы в обоих базах данных используется значение из той базы данных, где цитирование имеет максимальное значение)</w:t>
+Короткие публикации (письмо в редакцию, корреспонденция, комментарий, ответ на комментарий и т.д.), за исключением материалов конференций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-За 1 цитирование присваивается:</w:t>
-[...84 lines deleted...]
-          </w:p>
+За 1 публикацию присваивается:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 балл × k2.1 × k2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цитирование научных работ</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-9.2</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Сумма баллов по показателям 9.1-9.2) / (Среднегодовая численность резидентов, магистрантов, докторантов в оцениваемой организации)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...109 lines deleted...]
-          <w:p/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-10</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество цитирований научных работ (опубликованных в течение 5 последних лет) в отчетном году по данным Web of Science (Веб оф Сайнс) или Scopus (Скопус) (при наличии данных о цитировании научной работы в обоих базах данных используется значение из той базы данных, где цитирование имеет максимальное значение)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За 1 цитирование присваивается:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 баллов × k9.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...103 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10273,377 +21736,322 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.1</w:t>
+9.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Патенты, выданные зарубежными или международными патентными агентствами в отчетном году</w:t>
+Количество цитирований научных работ (опубликованных в течение 5 последних лет) в отчетном году по данным по данным Google Scholar (Гугл Скулар)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-За 1 патент присваивается:</w:t>
-[...84 lines deleted...]
-          </w:p>
+За 1 цитирование присваивается:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5 балла × k9.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество патентов и иных охранных документов (в которых в качестве патентообладателя указана сама организация)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-10.2</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Сумма баллов по показателям 10.1-10.3) / (Среднегодовая численность резидентов, магистрантов, докторантов в оцениваемой организации)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...109 lines deleted...]
-          <w:p/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10651,319 +22059,339 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.3</w:t>
+10.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Свидетельство о регистрации объекта интеллектуальной собственности в отчетном году</w:t>
+Патенты, выданные зарубежными или международными патентными агентствами в отчетном году</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-За 1 свидетельство присваивается:</w:t>
-[...16 lines deleted...]
-              <w:t>3 балла</w:t>
+За 1 патент присваивается:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100 баллов × k10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-11</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Патенты РК на изобретение, полезную модель в отчетном году</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За 1 патент присваивается:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...103 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10971,377 +22399,322 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11.1</w:t>
+10.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-с устным докладом (с выездом за рубеж)</w:t>
+Свидетельство о регистрации объекта интеллектуальной собственности в отчетном году</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-За 1 доклад присваивается:</w:t>
-[...84 lines deleted...]
-          </w:p>
+За 1 свидетельство присваивается:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 балла</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уровень участия в международных конференциях и форумах</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-11.2</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Сумма баллов по показателям 11.1-11.6) / (Среднегодовая численность резидентов, магистрантов, докторантов в оцениваемой организации)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...109 lines deleted...]
-          <w:p/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11349,87 +22722,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11.3</w:t>
+11.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-с устным докладом (на территории РК)</w:t>
+с устным докладом (с выездом за рубеж)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11438,51 +22811,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 За 1 доклад присваивается:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2 балл</w:t>
+              <w:t>
+6 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11518,87 +22892,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11.4</w:t>
+11.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-с постерным докладом (на территории РК)</w:t>
+с постерным докладом (с выездом за рубеж)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11607,51 +22981,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 За 1 доклад присваивается:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1 балла</w:t>
+              <w:t>
+4 балла</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11687,140 +23062,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11.5</w:t>
+11.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество публикаций (тезисов, статей) в сборниках материалов международных научных конференций (Conference Proceedings), индексируемых в базах данных научной информации Web of Science (Веб оф Сайнс) или Scopus (Скопус)</w:t>
+с устным докладом (на территории РК)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-За каждую публикацию присваивается:</w:t>
-[...16 lines deleted...]
-              <w:t>10 баллов × k11</w:t>
+За 1 доклад присваивается:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11856,511 +23232,2540 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11.6</w:t>
+11.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-с публикацией тезиса (статьи) в сборнике материалов конференции, индексируемом базами данных научной информации РК и стран СНГ</w:t>
+с постерным докладом (на территории РК)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-За 1 тезис присваивается:</w:t>
-[...16 lines deleted...]
-              <w:t>0,5 балл</w:t>
+За 1 доклад присваивается:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 балла</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество публикаций (тезисов, статей) в сборниках материалов международных научных конференций (Conference Proceedings), индексируемых в базах данных научной информации Web of Science (Веб оф Сайнс) или Scopus (Скопус)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За каждую публикацию присваивается:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 баллов × k11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с публикацией тезиса (статьи) в сборнике материалов конференции, индексируемом базами данных научной информации РК и стран СНГ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За 1 тезис присваивается:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индикаторы стратегических документов развития научной деятельности в области здравоохранения (Концепции развития здравоохранения Республики Казахстан, Плана развития Уполномоченного органа, Дорожной карты развития науки в области здравоохранения)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество клинических исследований, проводимых в РК, в расчете на миллион населения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Количество проводимых клинических исследований на территории РК в отчетном году] / [Численность населения Республики Казахстан на конец отчетного года] × 1000000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля патентов организаций медицинского образования и науки, полученных за последние 5 лет (в рамках грантового или программно-целевого финансирования) и доведенных до стадии производства / клинического применения (включая регистрацию лекарственного средства/медицинского изделия, одобрение технологии здравоохранения, включение в клинические протокола)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Количество патентов, полученных за последние 5 лет (включая отчетный год) (в рамках грантового или программно-целевого финансирования) и доведенных до стадии производства / клинического применения (включая регистрацию лекарственного средства/медицинского изделия, одобрение технологии здравоохранения, включение в клинические протокола)] / [Общее количество патентов, полученных за последние 5 лет (в рамках грантового или программно-целевого финансирования)] × 100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля доходов от научной и инновационной деятельности в общем бюджете организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Объем доходов от научной и инновационной деятельности в отчетном году] / [Общий объем бюджета организации (доходная часть) в отчетном году] × 100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля работников, прошедших обучение по новым технологиям от общего количества работников КФ "University Medical Center"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Численность работников КФ "University Medical Center", прошедших обучение по новым технологиям в отчетном году] / [Общая численность работников КФ "University Medical Center" на конец отчетного года] × 100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество новых научных разработок и технологий (иммунобиологических препаратов, средств диагностики) в области биологической безопасности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Количество новых научных разработок и технологий (иммунобиологических препаратов, средств диагностики) в области биологической безопасности в отчетном году]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рост научных разработок (патентов, свидетельств об интеллектуальной собственности, методических рекомендаций и др.), разработанных в рамках НТП в системе здравоохранения, на 100 млн тенге финансирования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Количество научных разработок (патентов, свидетельств об интеллектуальной собственности, методических рекомендаций и др.), разработанных в рамках НТП в системе здравоохранения в отчетном году] / [Объем финансирования НТП в системе здравоохранения в отчетном году] × 100000000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средний индекс Хирша персонала организаций медицинского образования и науки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Сумма индексов Хирша производственного персонала организации на конец отчетного года] / [Численность производственного персонала организации на конец отчетного года]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рост доли расходов на биомедицинские исследования к ВВП, %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Объем расходов на биомедицинские исследования в отчетном году, тенге] / [Валовый внутренний продукт Республики Казахстан на отчетный год, тенге] × 100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прирост численности исследователей в сфере медицинской и фармацевтической науки от общего количества исследователей в 2023 году</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Численность производственного персонала (ППС, научных работников, клинического персонала и др.), занимающейся научно-исследовательской работой в рамках научных проектов в отчетном году] / [Общая численность производственного персонала (ППС, научных работников, клинического персонала и др.) на конец 2023 года] × 100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля обновленного оборудования лабораторий медицинских научных организаций и университетов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Численность обновленного оборудования лабораторий в отчетном году] / [Общая численность единиц оборудования лабораторий на конец отчетного года] × 100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Увеличение доли внедренных инновационных медицинских технологий и проектов Отраслевого центра технологических компетенций (далее - ОЦТК) в здравоохранении Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Количество внедренных инновационных медицинских технологий и проектов ОЦТК в здравоохранении Республики Казахстан в отчетном году] / [Количество зарегистрированных в ОЦТК инновационных медицинских технологий и проектов ОЦТК в здравоохранении Республики Казахстан] × 100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z226" w:id="120"/>
+    <w:bookmarkStart w:name="z198" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z227" w:id="121"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z199" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Коэффициент k1 = 0,1 применяется к объему средств, которые организация администрирует в качестве головной организации за вычетом объема средств, осваиваемых самостоятельно. В отношении объема средств, которые организация, осваивает самостоятельно коэффициент k1 не применяется (например, организация получает программно-целевое финансирование 10 000 тыс. тенге, из них сама осваивает 1 000 тыс. тенге, а 9 000 тыс. тенге отдает соисполнителям. Формула расчета будет следующей – ((1000/500)×0,2)+(9000/500)×0,2×0,1).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z228" w:id="122"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z200" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Для индикаторов 2, 3, 8 и 9 учитываются публикации, в которых авторы или один из авторов аффилирован с оцениваемой организацией (в публикации указана принадлежность автора к оцениваемой организации).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z229" w:id="123"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z201" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Коэффициент k2.1 = 1 если журнал имеет квартиль Q4; k2.1 = 10 если журнал имеет квартиль Q3; k2.1 = 20 если журнал имеет квартиль Q2; k2.1 = 30 если журнал имеет квартиль Q1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z230" w:id="124"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z202" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Коэффициент k2.2 = 0,5 применяется если публикация опубликована на государственном, русском языке (и иных государственных языках стран СНГ).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z231" w:id="125"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z203" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Коэффициент k2.3 = 1 применяется для статей и коротких публикаций, в которых автор, аффилированный с оцениваемой организацией, является "correspondence author" или входит в число первых пяти авторов, а для монографий и граф монографий – автор, аффилированный с оцениваемой организацией, входит в число первых десяти авторов; в иных случаях k2.3 = 0,5.</w:t>
+      5. Коэффициент k2.3 = 1 применяется для статей, коротких публикаций, монографий и глав монографий, в которых автор, аффилированный с оцениваемой организацией, является "correspondence author" или первым автором; в иных случаях k2.3 = 0,5.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z232" w:id="126"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z204" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Коэффициент k3.1 = 1 применяется для научных работ, в которых автор, аффилированный с оцениваемой организацией, является "correspondence author" или входит в число первых пяти авторов, а для монографий и граф монографий – автор, аффилированный с оцениваемой организацией, входит в число первых десяти авторов; в иных случаях k3. 1 = 0,5.</w:t>
+       6. Коэффициент k3.1 = 1 применяется для научных работ, в которых автор, аффилированный с оцениваемой организацией, является "correspondence author" или первым автором; в иных случаях k3. 1 = 0,5.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z233" w:id="127"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z205" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Среднее значение квадратов индекса Хирша производственного персонала рассчитываются по формуле = (h1)2+(h2)2+(h3)2+…(hn)2/n, где h1, h2, h3, …hn – индексы Хирша отдельных физических лиц производственного персонала, n – численность физических лиц, занимающих должности производительного персонала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z234" w:id="128"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z206" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Коэффициент k4 = 1,5 применяется, если патент включен в базу данных Web of Science.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z235" w:id="129"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z207" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Коэффициент k6 = 0,5 применяется если публикация опубликована на государственном, русском языке (и иных государственных языках стран СНГ).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z236" w:id="130"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z208" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Для компонента индикатора 7.2 - одельный балл дается за каждую успешно внедренное ВТМУ в каждой отдельной области, г. Алматы, г. Астана, г. Шымкент в организации здравоохранения, подтвержденную соответствующей оплатой из Фонда – 2 балла</w:t>
+      10. Для компонента индикатора 7.2 - отдельный балл дается за каждую успешно внедренное ВТМУ в каждой отдельной области, г. Алматы, г. Астана, г. Шымкент в организации здравоохранения, подтвержденную соответствующей оплатой из Фонда – 2 балла</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z237" w:id="131"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z209" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Коэффициент k8.1 = 1 если журнал имеет квартиль Q4; k8.1 = 10 если журнал имеет квартиль Q3; k8.1 = 20 если журнал имеет квартиль Q2; k8.1 = 30 если журнал имеет квартиль Q1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z238" w:id="132"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z210" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Коэффициент k8.2 = 0,5 применяется если публикация опубликована на государственном, русском языке (и иных государственных языках стран СНГ).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z239" w:id="133"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z211" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Коэффициент k8.3 = 1 применяется для статей и коротких публикаций, в которых автор, аффилированный с оцениваемой организацией, является "correspondence author" или входит в число первых пяти авторов; в иных случаях k8.3 = 0,5.</w:t>
+      13. Коэффициент k8.3 = 1 применяется для статей и коротких публикаций, в которых автор, аффилированный с оцениваемой организацией, является "correspondence author" или первым автором; в иных случаях k8.3 = 0,5.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z240" w:id="134"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z212" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Коэффициент k9.1 = 1 применяется для научных работ, в которых автор, аффилированный с оцениваемой организацией, является "correspondence author" или входит в число первых пяти авторов; в иных случаях k9.1 = 0,5.</w:t>
+      14. Коэффициент k9.1 = 1 применяется для научных работ, в которых автор, аффилированный с оцениваемой организацией, является "correspondence author" или первым автором; в иных случаях k9.1 = 0,5.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z241" w:id="135"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z213" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Коэффициент k10 = 1,5 применяется, если патент включен в базу данных Web of Science.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z242" w:id="136"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z214" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Коэффициент k11 = 0,5 применяется если публикация опубликована на государственном, русском языке (и иных государственных языках стран СНГ).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12433,87 +25838,87 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>результативности научной,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>научно-технической</w:t>
+              <w:t>научно-технической и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и инновационной деятельности</w:t>
+              <w:t>инновационной деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z244" w:id="137"/>
+    <w:bookmarkStart w:name="z216" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Условия зачета индикаторов и список подтверждающих документов по отдельным индикаторам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -13195,51 +26600,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-4 </w:t>
+ 4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13418,87 +26823,285 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Перечень коммерциализованных технологий с указанием наименования и регистрационных данных (номер и дата) охранного документа (который выдан в течение 3 последних лет), объема полученного дохода прибыли в отчетном году;</w:t>
-[...35 lines deleted...]
-3. Для медицинских технологий, включенных в перечень возмещаемых в рамках гарантированного объема бесплатной медицинской помощи (далее – ГОБМП) и обязательного социального медицинского страхования (далее – ОСМС) – протокольное решение или выписка из протокола Объединенной комиссии по качеству медицинских услуг о включении данной медицинской технологии в перечень возмещаемых в рамках ГОБМП и ОСМС (за последние 3 года).</w:t>
+1. Перечень коммерциализованных технологий с указанием наименования и регистрационных данных (номер и дата) охранного документа (который выдан в течение 3 последних лет), объема полученного дохода (прибыли) и (или) факта и формы внедрения в практику здравоохранения Республики Казахстан в отчетном году;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Для оценки уровня коммерциализации:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.1. Копия лицензионного договора, договора о передаче патентных прав, иных договоров между патентообладателем и лицом, которому передается право на использование технологии.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.2. Для медицинских технологий, включенных в перечень возмещаемых в рамках гарантированного объема бесплатной медицинской помощи (далее – ГОБМП) и обязательного социального медицинского страхования (далее – ОСМС) – протокольное решение или выписка из протокола Объединенной комиссии по качеству медицинских услуг о включении данной медицинской технологии в перечень возмещаемых в рамках ГОБМП и ОСМС (за последние 3 года).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Для оценки доведения научных разработок до производства / внедрения:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.1. Копии актов внедрения, согласованных уполномоченным органом.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3.2. Копии регистрационных удостоверений, выданных уполномоченным органом. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.3. Копии утвержденных клинических протоколов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.4. Копии отчетов о запуске серийного производства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.5. Протокольные решения или выписки из протокола Объединенной комиссии по качеству медицинских услуг о включении медицинской технологии в перечень возмещаемых в рамках ГОБМП и ОСМС.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Для клинических исследований:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.1. Копия разрешения уполномоченного органа,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.2. Копия регистрации клинического исследования в Национальной информационной системе биомедицинских исследований,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.3. Копия документа о фактическом запуске клинического исследования (приказ/акт).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14030,50 +27633,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Таблица с указанием среднегодовой численности обучающихся в разрезе отдельных категорий (студенты, интерны, магистранты, докторанты, резиденты), заверенная подписью первого руководителя оцениваемой организации.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -14094,55 +27711,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14468,31 +28085,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>