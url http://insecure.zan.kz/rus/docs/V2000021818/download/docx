--- v2 (2026-03-13)
+++ v3 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9c846a0" w14:textId="9c846a0">
+    <w:p w14:paraId="8773722" w14:textId="8773722">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -229,71 +229,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра здравоохранения РК от 15.03.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 38</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра здравоохранения РК от 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.03.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1000,100 +1000,100 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 27 Кодекса Республики Казахстан "О здоровье народа и системе здравоохранения" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон) и определяют порядок получения сертификата специалиста в области здравоохранения, подтверждения действия сертификата специалиста в области здравоохранения, включая иностранных специалистов, а также условия допуска к сертификации специалиста в области здравоохранения лица, получившего медицинское образование за пределами Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок получения сертификата специалиста в области здравоохранения, подтверждения действия сертификата специалиста в области здравоохранения, включая иностранных специалистов, а также условия допуска к сертификации специалиста в области здравоохранения лица, получившего медицинское образование за пределами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра здравоохранения РК от 10.11.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 140</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра здравоохранения РК от 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.03.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z244" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4654,350 +4654,574 @@
         <w:t>
       53. Результатом оказания государственной услуги является сертификат либо мотивированный отказ в оказании государственной услуги, который оформляется в электронной форме, удостоверяется ЭЦП уполномоченного лица услугодателя, направляется на портал и хранится в "личном кабинете" услугополучателя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:bookmarkStart w:name="z452" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Услугодатель из соответствующих государственных информационных систем через шлюз "электронного правительства" получает сведения о:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z453" w:id="108"/>
+    <w:bookmarkStart w:name="z954" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наличии высшего и (или) послевузовского образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z454" w:id="109"/>
+    <w:bookmarkStart w:name="z955" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наличии среднего (технического и профессионального) образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z455" w:id="110"/>
+    <w:bookmarkStart w:name="z956" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) изменении имени, отчества (при его наличии), фамилии или о заключении брака (супружества) или о расторжении брака (супружества), для услогополучателей, изменивших имя, отчество (при его наличии), фамилию после получения документов об образовании;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z456" w:id="111"/>
-[...15 lines deleted...]
-      4) наличии действующего сертификата по заявляемой специальности.</w:t>
+    <w:bookmarkStart w:name="z957" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличии действующего сертификата по заявляемой специальности или специализации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z457" w:id="112"/>
+    <w:bookmarkStart w:name="z958" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) результате оценки профессиональной подготовленности, полученном в соответствии с Правилами оценки знаний и навыков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z959" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) документах, подтверждающих трудовую деятельность услугополучателя в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Трудового кодекса Республики Казахстан (о профилях работников и учета трудовых договоров);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z960" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) свидетельстве о сертификационном курсе с приложением (транскрипт) о специализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z961" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) наличии либо отсутствии запрета на осуществление деятельности по заявляемой специальности или специализации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 54 - в редакции приказа Министра здравоохранения РК от 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z457" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Для подтверждения сертификата, направляет услугодателю через портал документы согласно пункту 8 Перечня №3.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z458" w:id="113"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z458" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель осуществляет аналогичные процедуры, предусмотренные пунктами 48 – 52 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z459" w:id="114"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z459" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Переоформление сертификата осуществляется, в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z460" w:id="115"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z460" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выявления в документе ошибок (опечаток);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z461" w:id="116"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z461" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) изменения фамилии, имени, отчества (при его наличии); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z462" w:id="117"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z462" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наличия требования о переоформлении в законах Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z463" w:id="118"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z463" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      57. По основаниям, предусмотренным пунктом 54 настоящих Правил, при переоформлении сертификата услугополучатель направляет услугодателю через портал заявление по форме, предусмотренной </w:t>
+      57. По основаниям, предусмотренным пунктом 56 настоящих Правил, при переоформлении сертификата услугополучатель направляет услугодателю через портал заявление по форме, предусмотренной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам, и документы согласно пункту 8 Перечня №3. </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z465" w:id="120"/>
+        <w:t xml:space="preserve"> к настоящим Правилам, и документы согласно пункту 8 Перечня №3.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z962" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Услугодатель осуществляет аналогичные процедуры, предусмотренные пунктами 48 – 52 настоящих Правил. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 57 - в редакции приказа Министра здравоохранения РК от 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z465" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. При предусмотренных в пункте 56 настоящих Правил, переоформление сертификата специалиста проводится с обязательным указанием сведений о ранее выданном сертификате специалиста.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z466" w:id="121"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z466" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Услугодатель отказывает в переоформлении сертификата специалиста, инициированном по основаниям, предусмотренным пунктом 56 настоящих Правил, при непредставлении или ненадлежащего оформления подтверждающих документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5440,126 +5664,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>идентификационный номер (ИИН)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Место проживания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z321" w:id="122"/>
+    <w:bookmarkStart w:name="z321" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Министра здравоохранения РК от 10.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 140</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z733" w:id="123"/>
+      <w:bookmarkStart w:name="z733" w:id="127"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас выдать сертификат специалиста в области здравоохранения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>по специальности или специализации ______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6090,80 +6314,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>образование за пределами</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z326" w:id="124"/>
+    <w:bookmarkStart w:name="z326" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Выдача сертификата специалиста для допуска к клинической практике"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Министра здравоохранения РК от 10.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8851,1102 +9075,1102 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z564" w:id="125"/>
+    <w:bookmarkStart w:name="z564" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма сведений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z734" w:id="126"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z734" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Наименование заявляемой специальности или специализации ______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z735" w:id="127"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z735" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.1. Уровень квалификации* ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z736" w:id="128"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z736" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Медицинское образование ___________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z737" w:id="129"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z737" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.1. Образование (техническое и профессиональное образование, послесреднее,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z738" w:id="130"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z738" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       высшее образование) (электронная копия диплома)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z739" w:id="131"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z739" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.2. Признание диплома (для лиц получивших медицинское образование за пределами Республики Казахстан) (электронная копия документа о признании)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z740" w:id="132"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z740" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Страна обучения __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z741" w:id="133"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z741" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полное наименование организации образования __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z742" w:id="134"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z742" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орган выдавший удостоверение признания ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z743" w:id="135"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z743" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер приказа признания _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z744" w:id="136"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z744" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Регистрационный номер признания ________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z745" w:id="137"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z745" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата выдачи удостоверения признания __________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z746" w:id="138"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z746" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сведения о специальности интернатуры (при его наличии), клинической ординатуры, резидентуры по заявляемой специальности (для специалистов с высшим</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z747" w:id="139"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z747" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       медицинским образованием) (электронная копия документа);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z748" w:id="140"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z748" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.1. Специальность интернатуры ___________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z749" w:id="141"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z749" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.2. Специальность клинической ординатуры ___________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z750" w:id="142"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z750" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.3. Специальность резидентуры _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z751" w:id="143"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z751" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.4. Специальность магистратуры ________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z752" w:id="144"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z752" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.5. Специальность докторантуры ________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z753" w:id="145"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z753" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сведения о переподготовке (полученное до 1 января до 2021 года) (для лиц, подтверждающих сертификат специалиста по заявляемой специальности)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z754" w:id="146"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z754" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (электронная копия документа) (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z755" w:id="147"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z755" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.1. Номер удостоверения по переподготовке __________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z756" w:id="148"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z756" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.2. Специальность переподготовки ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z757" w:id="149"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z757" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.3. Название обучающей организации _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z758" w:id="150"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z758" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.4. Объем обучения в часах _______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z759" w:id="151"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z759" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.5. Начало обучения _________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z760" w:id="152"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z760" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.6. Окончание обучения _________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z761" w:id="153"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z761" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сведения о сертификационном курсе (электронная копия документа) (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z762" w:id="154"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z762" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.1. Номер свидетельство о сертификационном курсе ________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z763" w:id="155"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z763" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.2. Сертификационный курс по специализации __________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z764" w:id="156"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z764" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.3. Название обучающей организации ________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z765" w:id="157"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z765" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.4. Объем обучения в кредитах ________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z766" w:id="158"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z766" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.5. Начало обучения __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z767" w:id="159"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z767" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.6. Окончание обучения _____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z768" w:id="160"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z768" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Сведения о действующем сертификате специалиста, для допуска к клинической</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z769" w:id="161"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z769" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       практике по заявляемой специальности или специализации (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z770" w:id="162"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z770" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6.1. Дата и номер приказа _______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z771" w:id="163"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z771" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6.2. Номер и код административного документа, регистрационный номер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z772" w:id="164"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z772" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6.3. Орган выдавший ____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z773" w:id="165"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z773" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6.4. Срок действия сертификата ____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z774" w:id="166"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z774" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6.5. Специальность или специализация ________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z775" w:id="167"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z775" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Результат оценки профессиональной подготовленности выпускников образовательных программ в области здравоохранения и (или) оценки профессиональной подготовленности для специалистов в области здравоохранения______________ (при его наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z776" w:id="168"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z776" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Сведения о настоящем месте работы _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z777" w:id="169"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z777" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8.1. Стаж работы по заявляемой специальности или специализации (лет, месяцев, дней) ___________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z778" w:id="170"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z778" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8.2. Общий медицинский стаж (лет, месяцев, дней) ___________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z779" w:id="171"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z779" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8.3. Место работы в настоящее время __________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z780" w:id="172"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z780" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8.4. Занимаемая должность ______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z781" w:id="173"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z781" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8.5. Трудовая деятельность по заявляемой специальности или специализации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z782" w:id="174"/>
+          <w:bookmarkStart w:name="z782" w:id="178"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дата приема</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="174"/>
+          <w:bookmarkEnd w:id="178"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10283,290 +10507,290 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z796" w:id="175"/>
+    <w:bookmarkStart w:name="z796" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Повышение квалификации за последние 5 лет по заявляемой специальности или специализации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z797" w:id="176"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z797" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сведения о свидетельстве повышения квалификации по заявляемой специальности или специализации ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z798" w:id="177"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z798" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) номер свидетельства о повышении квалификации ________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z799" w:id="178"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z799" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наименование цикла ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z800" w:id="179"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z800" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) название обучающей организации ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z801" w:id="180"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z801" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) начало обучения __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z802" w:id="181"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z802" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) окончание обучения _______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z803" w:id="182"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z803" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) объем обучения в кредитах (в часах) ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z804" w:id="183"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z804" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Документы, подтверждающие результаты непрерывного профессионального развития работников системы здравоохранения, согласно Правилам подтверждения результатов непрерывного профессионального развития.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z805" w:id="184"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z805" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Сведения о наличии либо отсутствии запрета на осуществление медицинской деятельностью по заявляемой специальности или специализации согласно данным из информационного сервиса Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан _____.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z806" w:id="185"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z806" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Примечание*: Уровень квалификации присваивается в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 20 декабря 2020 года № ҚР ДСМ-283/2020 "Об утверждении правил подтверждения результатов непрерывного профессионального развития, присвоения и подтверждения уровня квалификации работников здравоохранения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21843).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10788,80 +11012,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>образование за пределами</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z334" w:id="186"/>
+    <w:bookmarkStart w:name="z334" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Выдача сертификата специалиста в сфере обращения лекарственных средств и медицинских изделий"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции приказа Министра здравоохранения РК от 10.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12855,98 +13079,98 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z342" w:id="187"/>
+    <w:bookmarkStart w:name="z342" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сертификат специалиста в области здравоохранения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z226" w:id="188"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z226" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции приказа Министра здравоохранения РК от 10.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13658,126 +13882,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Контактный телефон</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z347" w:id="189"/>
+    <w:bookmarkStart w:name="z347" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о выдаче сертификата иностранному специалисту для допуска к клинической практике</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 - в редакции приказа Министра здравоохранения РК от 10.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 140</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z807" w:id="190"/>
+      <w:bookmarkStart w:name="z807" w:id="194"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу выдать сертификат специалиста для допуска к клинической практике</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkEnd w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>по специальности или специализации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14495,80 +14719,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>образование за пределами</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z352" w:id="191"/>
+    <w:bookmarkStart w:name="z352" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Выдача сертификата иностранному специалисту для допуска к клинической практике"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkEnd w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 - в редакции приказа Министра здравоохранения РК от 10.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16881,1222 +17105,1222 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z639" w:id="192"/>
+    <w:bookmarkStart w:name="z639" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма сведений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z808" w:id="193"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z808" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Наименование заявляемой специальности или специализации ______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z809" w:id="194"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z809" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.1 Уровень квалификации* ___________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z810" w:id="195"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z810" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Сведения о разрешении на привлечение иностранной рабочей силы, выданное работодателю (организация здравоохранения), местным исполнительным органом областей, городов республиканского значения и столицы (не предоставляется иностранными специалистами, постоянно проживающими в Республике Казахстан, а также иностранными работниками, являющимися гражданами государств-участников </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Договора</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Евразийском экономическом союзе от 29 мая 2014 года) __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z811" w:id="196"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z811" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сведения об организации здравоохранения ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z812" w:id="197"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z812" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.1. Наименование организации здравоохранеия _______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z813" w:id="198"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z813" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.2. Форма собственности _______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z814" w:id="199"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z814" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.3. Адрес организации ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z815" w:id="200"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z815" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3.4. Данные о филиалах и представительствах ___________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z816" w:id="201"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z816" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Медицинское образование ___________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z817" w:id="202"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z817" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.1. Образование (техническое и профессиональное образование, послесреднее, высшее образование) (электронная копия диплома)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z818" w:id="203"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z818" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.2. Признание диплома (для лиц получивших медицинское образование за пределами Республики Казахстан) (электронная копия документа о признании)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z819" w:id="204"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z819" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Страна обучения __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z820" w:id="205"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z820" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полное наименование организации образования __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z821" w:id="206"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z821" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орган выдавший удостоверение признания ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z822" w:id="207"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z822" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер приказа признания _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z823" w:id="208"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z823" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Регистрационный номер признания ________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z824" w:id="209"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z824" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата выдачи удостоверения признания __________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z825" w:id="210"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z825" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сведения о специальности интернатуры (при его наличии), клинической ординатуры, резидентуры по заявляемой специальности (для специалистов с высшим медицинским образованием) (электронная копия документа);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z826" w:id="211"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z826" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.1. Специальность интернатуры ___________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z827" w:id="212"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z827" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.2. Специальность клинической ординатуры ___________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z828" w:id="213"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z828" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.3. Специальность резидентуры _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z829" w:id="214"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z829" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.4. Специальность магистратуры ________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z830" w:id="215"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z830" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.5. Специальность докторантуры ________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z831" w:id="216"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z831" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Сведения о переподготовке (полученное до 1 января до 2021 года)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z832" w:id="217"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z832" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (для лиц подтверждающих сертификат специалиста по заявляемой специальности) (электронная копия документа) (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z833" w:id="218"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z833" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6.1. Номер удостоверения по переподготовке __________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z834" w:id="219"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z834" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6.2. Специальность переподготовки ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z835" w:id="220"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z835" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6.3. Название обучающей организации _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z836" w:id="221"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z836" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6.4. Объем обучения в часах _______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z837" w:id="222"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z837" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6.5. Начало обучения _________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z838" w:id="223"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z838" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6.6. Окончание обучения _________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z839" w:id="224"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z839" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Сведения о сертификационном курсе (электронная копия документа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z840" w:id="225"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z840" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z841" w:id="226"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z841" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7.1. Номер свидетельство о сертификационном курсе ________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z842" w:id="227"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z842" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7.2. Сертификационный курс по специализации __________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z843" w:id="228"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z843" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7.3. Название обучающей организации ________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z844" w:id="229"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z844" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7.4. Объем обучения в кредитах ________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z845" w:id="230"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z845" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7.5. Начало обучения __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z846" w:id="231"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z846" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7.6. Окончание обучения _____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z847" w:id="232"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z847" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Сведения о действующем сертификате специалиста, для допуска к клинической практике по заявляемой специальности или специализации (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z848" w:id="233"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z848" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8.1. Дата и номер приказа _______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z849" w:id="234"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z849" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8.2. Номер и код административного документа, регистрационный номер __________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z850" w:id="235"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z850" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8.3. Орган выдавший ____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z851" w:id="236"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z851" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8.4. Срок действия сертификата ____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z852" w:id="237"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z852" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8.5. Специальность или специализация ________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z853" w:id="238"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z853" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Результат оценки профессиональной подготовленности выпускников образовательных программ в области здравоохранения и (или) оценки профессиональной подготовленности для специалистов в области здравоохранения (при его наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z854" w:id="239"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z854" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Сведения о настоящем месте работы _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z855" w:id="240"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z855" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10.1. Стаж работы по заявляемой специальности или специализации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z856" w:id="241"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z856" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (лет, месяцев, дней) ___________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z857" w:id="242"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z857" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10.2. Общий медицинский стаж (лет, месяцев, дней) ___________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z858" w:id="243"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z858" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10.3. Место работы в настоящее время __________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z859" w:id="244"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z859" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10.4. Занимаемая должность ______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z860" w:id="245"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z860" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10.5. Трудовая деятельность по заявляемой специальности или специализации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkEnd w:id="249"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z861" w:id="246"/>
+          <w:bookmarkStart w:name="z861" w:id="250"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дата приема</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="246"/>
+          <w:bookmarkEnd w:id="250"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18433,290 +18657,290 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z875" w:id="247"/>
+    <w:bookmarkStart w:name="z875" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Повышение квалификации за последние 5 лет по заявляемой специальности или специализации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z876" w:id="248"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z876" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сведения о свидетельстве повышения квалификации по заявляемой специальности или специализации ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z877" w:id="249"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z877" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) номер свидетельства о повышении квалификации ________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z878" w:id="250"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z878" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наименование цикла ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z879" w:id="251"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z879" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) название обучающей организации ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z880" w:id="252"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z880" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) начало обучения __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z881" w:id="253"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z881" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) окончание обучения _______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z882" w:id="254"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z882" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) объем обучения в кредитах (в часах) ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z883" w:id="255"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z883" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Документы, подтверждающие результаты непрерывного профессионального развития работников системы здравоохранения, согласно Правилам подтверждения результатов непрерывного профессионального развития.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z884" w:id="256"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z884" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Сведения о наличии либо отсутствии запрета на осуществление медицинской деятельностью по заявляемой специальности или специализации согласно данным из информационного сервиса Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан _____.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z885" w:id="257"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z885" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Примечание*: Уровень квалификации выдается медицинским работникам по клиническим специальностям согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 20 декабря 2020 года № ҚР ДСМ-283/2020 "Об утверждении правил подтверждения результатов непрерывного профессионального развития, присвоения и подтверждения уровней квалификации работников здравоохранения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21843).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkEnd w:id="261"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19003,150 +19227,150 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z355" w:id="258"/>
+    <w:bookmarkStart w:name="z355" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сертификат иностранного специалиста для допуска к клинической практике</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkEnd w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 7 - в редакции приказа Министра здравоохранения РК от 10.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 140</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z886" w:id="259"/>
+      <w:bookmarkStart w:name="z886" w:id="263"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       действительно получил (получила) настоящий сертификат иностранного специалиста</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkEnd w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>для допуска к клинической практике по специальности или специализации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19537,137 +19761,174 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>образование за пределами</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z468" w:id="260"/>
+    <w:bookmarkStart w:name="z35" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
-[...14 lines deleted...]
-    <w:bookmarkEnd w:id="260"/>
+        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача сертификата специалиста в сфере санитарно-эпидемиологического благополучия населения"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 8 в соответствии с приказом Министра здравоохранения РК от 27.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра здравоохранения РК от 10.11.2025 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра здравоохранения РК от 03.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 140</w:t>
+        <w:t>№ 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -20093,52 +20354,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-10 (десять) рабочих дней </w:t>
+              <w:t>
+10 (десять) рабочих дней</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20206,52 +20467,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Электронная (частично автоматизированная) </w:t>
+              <w:t>
+Электронная (частично автоматизированная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20583,52 +20844,72 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> кодекса Республики Казахстан;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2) портала: круглосуточно (за исключением технических перерывов в связи с проведением ремонтных работ). При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни, согласно Трудового кодекса Республики Казахстан, прием заявлений и выдача результатов оказания услуги осуществляется следующим рабочим днем</w:t>
+              <w:t xml:space="preserve">
+2) портала: круглосуточно (за исключением технических перерывов в связи с проведением ремонтных работ). При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудового</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодекса Республики Казахстан, прием заявлений и выдача результатов оказания услуги осуществляется следующим рабочим днем</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20696,108 +20977,148 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Для получения сертификата специалиста (на заявляемую специальность или специализацию) услугополучатель с медицинским образованием представляет:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Для получения сертификата специалиста (на заявляемую специальность или специализацию) услугополучатель с медицинским образованием представляет: </w:t>
+1) заявление по форме электронного документа согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к Правилам проведения сертификации специалиста в области здравоохранения, подтверждения действия сертификата специалиста в области здравоохранения, включая иностранных специалистов, а также условия допуска к сертификации специалиста в области здравоохранения лица, получившего медицинское образование за пределами Республики Казахстан, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 15 декабря 2020 года № ҚР ДСМ-274/2020 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 21818) (далее – Правила сертификации), удостоверенного электронной цифровой подписью (далее - ЭЦП) услугополучателя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) заявление по форме электронного документа согласно приложению 11 к Правилам проведения сертификации специалиста в области здравоохранения, подтверждения действия сертификата специалиста в области здравоохранения, включая иностранных специалистов, а также условия допуска к сертификации специалиста в области здравоохранения лица, получившего медицинское образование за пределами Республики Казахстан, утвержденным </w:t>
-[...37 lines deleted...]
-2) электронная форма сведений согласно приложению 12 к Правилам сертификации; </w:t>
+2) электронная форма сведений согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к Правилам сертификации;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) электронная копия диплома о высшем, послевузовском, техническом и профессиональном, послесреднем образовании, при отсутствии сведений в информационных системах;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20867,89 +21188,127 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 5) электронная копия свидетельства о сертификационном курсе с приложением (транскрипт), полученного в соответствии с </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 21 декабря 2020 года № ҚР ДСМ-303/2020 "Об утверждении правил дополнительного и неформального образования специалистов в области здравоохранения, квалификационных требований к организациям, реализующим образовательные программы дополнительного и неформального образования в области здравоохранения, а также правил признания результатов обучения, полученных специалистами в области здравоохранения через дополнительное и неформальное образование" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 21847) (далее – Правила дополнительного образования) не менее 10 кредитов (300 академических часов) (на заявляемую специализацию); </w:t>
+              <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 21 декабря 2020 года № ҚР ДСМ-303/2020 "Об утверждении правил дополнительного и неформального образования специалистов в области здравоохранения, квалификационных требований к организациям, реализующим образовательные программы дополнительного и неформального образования в области здравоохранения, а также правил признания результатов обучения, полученных специалистами в области здравоохранения через дополнительное и неформальное образование" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 21847) (далее – Правила дополнительного образования) не менее 10 кредитов (300 академических часов) (на заявляемую специализацию);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 6) электронная копия документа, подтверждающего трудовую деятельность, предоставляется один из документов, предусмотренных </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьей 35</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Трудового Кодекса Республики Казахстан, при отсутствии сведений в информационных системах (кроме выпускников). </w:t>
+              <w:t xml:space="preserve"> Трудового Кодекса Республики Казахстан, при отсутствии сведений в информационных системах (кроме выпускников);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+7) результат оценки профессиональной подготовленности, выданного организацией по оценке в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 11 декабря 2020 года № ҚР ДСМ-249/2020 "Об утверждении правил оценки знаний и навыков обучающихся, оценки профессиональной подготовленности выпускников образовательных программ в области здравоохранения и специалистов в области здравоохранения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 21763) (далее - Правила оценки знаний и навыков) с указанием уровня квалификации (при наличии).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для получения сертификата специалиста при перерыве трудового стажа работы по специальности (с медицинским образованием) или специализации (с немедицинским образованием) более 3 лет услугополучатель представляет:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20959,491 +21318,659 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) заявление по форме электронного документа согласно приложению 11 к Правилам сертификации, удостоверенного ЭЦП услугополучателя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-2) электронная форма сведений согласно приложению 12 к Правилам сертификации; </w:t>
+2) электронная форма сведений согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к Правилам сертификации;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) электронная копия диплома о высшем, послевузовском, техническом и профессиональном, послесреднем образовании, при отсутствии сведений в информационных системах;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) электронная копия документа о признании и (или) нострификации документов об образовании услугополучателя, получившего образование в других государствах и в международных или иностранных учебных заведениях (их филиалах), выданного в соответствии с Правилами признания, при получении медицинского образования за пределами Республики Казахстан;</w:t>
+4) электронная копия документа о признании и (или) нострификации документов об образовании услугополучателя, получившего образование в других государствах и в международных или иностранных учебных заведениях (их филиалах), выданного в соответствии с Правилами признания, при получении медицинского образования за пределами Республики Казахстан;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) электронная копия свидетельства о повышении квалификации, полученного в соответствии с Правилами дополнительного образования в общем объеме не менее 6 кредитов (180 академических часов);</w:t>
+5) электронная копия свидетельства о повышении квалификации по заявляемой специальности или специализации, полученного в соответствии с Правилами дополнительного образования в общем объеме не менее 6 кредитов (180 академических часов);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 6) электронная копия документа, подтверждающего трудовую деятельность, предоставляется один из документов, предусмотренных </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьей 35</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Трудового Кодекса Республики Казахстан, при отсутствии сведений в информационных системах; </w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 11 декабря 2020 года № ҚР ДСМ-249/2020 "Об утверждении правил оценки знаний и навыков обучающихся, оценки профессиональной подготовленности выпускников образовательных программ в области здравоохранения и специалистов в области здравоохранения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 21763) (далее - Правила оценки знаний и навыков). </w:t>
+              <w:t xml:space="preserve"> Трудового Кодекса Республики Казахстан, при отсутствии сведений в информационных системах;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) результат оценки профессиональной подготовленности, выданного организацией по оценке в соответствии с Правилами оценки знаний и навыков для услугополучателей с медицинским образованием с указанием уровня квалификации (при наличии).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для получения сертификата специалиста услугополучатель с немедицинским образованием представляет:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+1) заявление по форме электронного документа согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к Правилам сертификации, удостоверенного ЭЦП услугополучателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) электронная форма сведений согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к Правилам сертификации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) электронная копия диплома о высшем, послевузовском, техническом и профессиональном, послесреднем образовании, при отсутствии сведений в информационных системах;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) электронная копия документа о признании и (или) нострификации документов об образовании услугополучателя, получившего образование в других государствах и международных или иностранных учебных заведениях (их филиалах), выданный в соответствии с Правилами признания, при получении образования за пределами Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) электронная копия свидетельства о сертификационном курсе с приложением (транскрипт), полученного в соответствии с Правилами дополнительного образования не менее 10 кредитов (300 академических часов) на заявляемую специализацию;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6) электронная копия документа, подтверждающего трудовую деятельность, предоставляется один из документов, предусмотренных </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 35</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Трудового Кодекса Республики Казахстан, при отсутствии сведений в информационных системах;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) результат оценки профессиональной подготовленности, выданного организацией по оценке в соответствии с Правилами оценки знаний и навыков без указания уровня квалификации (при наличии);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) электронная копия документа о признании и (или) нострификации документов об образовании услугополучателя, получившего образование в других государствах и в международных или иностранных учебных заведениях (их филиалах), выданного в соответствии с Правилами признания, при получении медицинского образования за пределами Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для подтверждения сертификата специалиста и сертификата специалиста с истекшим сроком действия менее 3 лет услугополучатель представляет:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
 1) заявление по форме электронного документа согласно приложению 11 к Правилам сертификации, удостоверенного ЭЦП услугополучателя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-2) электронная форма сведений согласно приложению 12 к Правилам сертификации; </w:t>
+2) электронная копия документа, подтверждающего трудовую деятельность, предоставляется один из документов, предусмотренных </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 35</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Трудового Кодекса Республики Казахстан, при отсутствии сведений в информационных системах;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) электронная копия диплома о высшем, послевузовском образовании, при отсутствии сведений в информационных системах;</w:t>
+3) электронная копия свидетельства о повышении квалификации по заявляемой специальности или специализации (за последние 5 лет), полученного в соответствии с Правилами дополнительного образования в общем объеме не менее 4 кредитов (120 академических часов) для услугополучателей, имеющих действующий сертификат специалиста без перерыва трудовой деятельности по заявляемой специальности или специализации;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) электронная копия документа о признании и (или) нострификации документов об образовании услугополучателя, получившего образование в других государствах и международных или иностранных учебных заведениях (их филиалах), выданный в соответствии с Правилами признания, при получении образования за пределами Республики Казахстан;</w:t>
-[...147 lines deleted...]
-3) электронная копия свидетельства о повышении квалификации (за последние 5 лет), полученного в соответствии с Правилами дополнительного образования в общем объеме не менее 4 кредитов (120 академических часов) для услугополучателей, имеющих действующий сертификат специалиста без перерыва трудовой деятельности по заявляемой специальности или специализации.</w:t>
+4) результат оценки профессиональной подготовленности, выданного организацией по оценке в соответствии с Правилами оценки знаний и навыков для услугополучателей с медицинским образованием с указанием уровня квалификации (при наличии).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для переоформления сертификата специалиста услугополучатель представляет:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1) заявление по форме согласно приложению 10 к Правилам сертификации, удостоверенного ЭЦП услугополучателя;</w:t>
+              <w:t xml:space="preserve">
+1) заявление по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к Правилам сертификации, удостоверенного ЭЦП услугополучателя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) копии документов, содержащих информацию об изменениях, послуживших основанием для переоформления сертификата, за исключением документов, информация из которых содержится в государственных информационных системах.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-К документу, выданному на иностранном языке, дополнительно предоставляется электронная копия нотариально заверенного перевода на казахском или русском языке</w:t>
+Услугополучатели, имеющие бессрочные свидетельства о присвоении категории, при переоформлении их на сертификат специалиста по специальности с соответствующим уровнем квалификации, результат оценки не предоставляют.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При получении сертификата специалиста по специальности или специализации услугополучателю с медицинским образованием присваивается очередной уровень квалификации с соблюдением сроков и последовательности, согласно Правилам подтверждения результатов непрерывного профессионального развития.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Присвоение и подтверждение уровней квалификации проводится физическим лицам, имеющим образование по направлению подготовки "Здравоохранение".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+К документу, выданному на иностранном языке, дополнительно предоставляется электронная копия нотариально заверенного перевода на казахском или русском языке.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21512,123 +22039,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан;</w:t>
+2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги;</w:t>
+4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
- 5) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+5) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьей 8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -22060,280 +22587,263 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>образование за пределами</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z471" w:id="261"/>
+    <w:bookmarkStart w:name="z471" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Сертификат специалиста в области здравоохранения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkEnd w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 9 в соответствии с приказом Министра здравоохранения РК от 27.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра здравоохранения РК от 10.11.2025 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра здравоохранения РК от 03.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 140</w:t>
+        <w:t>№ 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-[...155 lines deleted...]
-        <w:t>(специализация)</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z963" w:id="266"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)) действительно получил (получила)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>настоящий сертификат специалиста для осуществления деятельности в сфере</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>санитарно-эпидемиологического благополучия населения по специальности или</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>специализации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(специальность или специализации по номенклатуре)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Уровень квалификации________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата выдачи "____" ___________ 20 ___ года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -22608,68 +23118,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>образование за пределами</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z473" w:id="263"/>
+    <w:bookmarkStart w:name="z473" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Заявление для переоформления сертификата специалиста</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkEnd w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 10 в соответствии с приказом Министра здравоохранения РК от 27.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22690,64 +23200,64 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 140</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z888" w:id="264"/>
+      <w:bookmarkStart w:name="z888" w:id="268"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkEnd w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование услугодателя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -23393,147 +23903,368 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>образование за пределами</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Руководителю</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(наименование</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственного органа)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от _________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(фамилия, имя, отчество</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии), ИИН)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Место проживания ___________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z476" w:id="265"/>
+    <w:bookmarkStart w:name="z476" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkEnd w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 11 в соответствии с приказом Министра здравоохранения РК от 27.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра здравоохранения РК от 10.11.2025 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра здравоохранения РК от 03.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 140</w:t>
+        <w:t>№ 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z889" w:id="266"/>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z966" w:id="270"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас выдать/подтвердить (нужное подчеркнуть) сертификат специалиста</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkEnd w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>для осуществления деятельности в сфере санитарно-эпидемиологического</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -23555,102 +24286,85 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>сертификата специалиста)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________,</w:t>
-[...50 lines deleted...]
-        <w:t>(наименование специализация)</w:t>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование специальности или специализации)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Уровень квалификации *____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Я предоставляю достоверные сведения и документы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -23675,50 +24389,172 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпись число, месяц, год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Примечание: Уровень квалификации присваивает согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>здравоохранения Республики Казахстан от 20 декабря 2020 года № ҚР ДСМ-283/2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Об утверждении правил подтверждения результатов непрерывного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>профессионального развития, присвоения и подтверждения уровней квалификации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>работников системы здравоохранения" (зарегистрирован в Реестре государственной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>регистрации нормативных правовых актов под № 21843).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -23942,1040 +24778,1127 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>образование за пределами</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z478" w:id="267"/>
+    <w:bookmarkStart w:name="z478" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма сведений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkEnd w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 12 в соответствии с приказом Министра здравоохранения РК от 27.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра здравоохранения РК от 10.11.2025 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра здравоохранения РК от 03.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 140</w:t>
+        <w:t>№ 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-[...98 lines deleted...]
-      1.4. Число, месяц, год получения заключения оценки__________________</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z967" w:id="272"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Результат оценки профессиональной подготовленности и подтверждения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z895" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>соответствия квалификации специалистов для специалистов в сфере</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>санитарно-эпидемиологического благополучия населения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z968" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1. Наименование заявляемой специальности ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z969" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.2. Наименование заявляемой специализации ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z970" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.3. Орган выдавший заключение оценки ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z971" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.4. Число, месяц, год получения заключения оценки __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z972" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.5. Уровень квалификации*_______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z973" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Образование __________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z899" w:id="277"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z974" w:id="279"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1. Образование (среднее образование, после среднее образование, техническое</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и профессиональное образование, высшее образование)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z975" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.2. Номер диплома _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z976" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.3. Серия диплома _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z977" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.4. Полное наименование организации образования ___________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-[...98 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z905" w:id="283"/>
-[...15 lines deleted...]
-      2.10. Нострификация и признание диплома (для лиц получивших образование за пределами Республики Казахстан) (сканированная копия документа о нострификации)</w:t>
+    <w:bookmarkStart w:name="z978" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.5. Страна обучения ______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z906" w:id="284"/>
-[...15 lines deleted...]
-      Страна обучения_________________________________________________</w:t>
+    <w:bookmarkStart w:name="z979" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.6. Год поступления ______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z907" w:id="285"/>
-[...15 lines deleted...]
-      Полное наименование организации образования ______________________</w:t>
+    <w:bookmarkStart w:name="z980" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.7. Год окончания ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z908" w:id="286"/>
-[...15 lines deleted...]
-      Орган выдавший удостоверение о нострификации _____________________</w:t>
+    <w:bookmarkStart w:name="z981" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.8. Специальность по диплому _____________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z909" w:id="287"/>
-[...15 lines deleted...]
-      Номер приказа нострификации ____________________________________</w:t>
+    <w:bookmarkStart w:name="z982" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.9. Квалификация по диплому _____________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z910" w:id="288"/>
-[...15 lines deleted...]
-      Регистрационный номер нострификации _____________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z983" w:id="288"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.10. Нострификация и признание диплома (для лиц получивших образование</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z911" w:id="289"/>
-[...15 lines deleted...]
-      Дата выдачи удостоверения нострификации__________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">за пределами Республики Казахстан) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Страна обучения _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Полное наименование организации образования ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орган выдавший удостоверение о нострификации _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Номер приказа нострификации ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Регистрационный номер нострификации _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата выдачи удостоверения нострификации __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z984" w:id="289"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сведения о послевузовском образовании (магистратуры) (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z912" w:id="290"/>
-[...15 lines deleted...]
-      3. Сведения о послевузовском образовании (магистратуры) (при наличии) по заявляемой специальности (для специалистов с высшим образованием) (сканированная копия документа)</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по заявляемой специальности (для специалистов с высшим образованием)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z985" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1. Специальность магистратуры ___________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z913" w:id="291"/>
-[...15 lines deleted...]
-      3.1. Специальность магистратуры ___________________________________</w:t>
+    <w:bookmarkStart w:name="z986" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2. Год поступления _____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z914" w:id="292"/>
-[...15 lines deleted...]
-      3.2. Год поступления _____________________________________________</w:t>
+    <w:bookmarkStart w:name="z987" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.3. Год окончания _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z915" w:id="293"/>
-[...15 lines deleted...]
-      3.3. Год окончания _______________________________________________</w:t>
+    <w:bookmarkStart w:name="z988" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.4. Продолжительность обучения __________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z916" w:id="294"/>
-[...15 lines deleted...]
-      3.4. Продолжительность обучения __________________________________</w:t>
+    <w:bookmarkStart w:name="z989" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.5. Объем обучения в часах ________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z917" w:id="295"/>
-[...15 lines deleted...]
-      3.5. Объем обучения в часах ________________________________________</w:t>
+    <w:bookmarkStart w:name="z990" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.6. Полное наименование организации _______________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z918" w:id="296"/>
-[...15 lines deleted...]
-      3.6. Полное наименование организации______________________________</w:t>
+    <w:bookmarkStart w:name="z991" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.7. Место прохождения магистратуры ________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z919" w:id="297"/>
-[...15 lines deleted...]
-      3.7. Место прохождения магистратуры______________________________</w:t>
+    <w:bookmarkStart w:name="z992" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сведения о свидетельстве о сертификационном курсе по заявляемой специализации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z920" w:id="298"/>
-[...15 lines deleted...]
-      4. Сведения о свидетельстве о сертификационном курсе по заявляемой специализации (сканированная копия документа)</w:t>
+    <w:bookmarkStart w:name="z993" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1. Номер свидетельства о сертификационном курсе ____________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z921" w:id="299"/>
-[...15 lines deleted...]
-      4.1. Номер свидетельства о сертификационном курсе ___________________</w:t>
+    <w:bookmarkStart w:name="z994" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2. Специализация сертификационного курса __________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z922" w:id="300"/>
-[...15 lines deleted...]
-      4.2. Специализация сертификационного курса_________________________</w:t>
+    <w:bookmarkStart w:name="z995" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.3. Название обучающей организации _________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z923" w:id="301"/>
-[...15 lines deleted...]
-      4.3. Название обучающей организации________________________________</w:t>
+    <w:bookmarkStart w:name="z996" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.4. Объем обучения в часах __________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z924" w:id="302"/>
-[...15 lines deleted...]
-      4.4. Объем обучения в часах ________________________________________</w:t>
+    <w:bookmarkStart w:name="z997" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.5. Начало обучения ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z925" w:id="303"/>
-[...15 lines deleted...]
-      4.5. Начало обучения_______________________________________________</w:t>
+    <w:bookmarkStart w:name="z998" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.6. Окончание обучения _____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z926" w:id="304"/>
-[...15 lines deleted...]
-      4.6. Окончание обучения____________________________________________</w:t>
+    <w:bookmarkStart w:name="z999" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Сведения о настоящем месте работы _________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z927" w:id="305"/>
-[...15 lines deleted...]
-      5. Сведения о настоящем месте работы _______________________________</w:t>
+    <w:bookmarkStart w:name="z1000" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.1. Стаж работы по заявляемой специальности (лет, месяцев, дней) ________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z928" w:id="306"/>
-[...15 lines deleted...]
-      5.1. Стаж работы по заявляемой специальности (лет, месяцев, дней) ______</w:t>
+    <w:bookmarkStart w:name="z1001" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.2. Место работы в настоящее время __________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z929" w:id="307"/>
-[...15 lines deleted...]
-      5.2. Место работы в настоящее время_________________________________</w:t>
+    <w:bookmarkStart w:name="z1002" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.3. Занимаемая должность ___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z930" w:id="308"/>
-[...15 lines deleted...]
-      5.3. Занимаемая должность _________________________________________</w:t>
+    <w:bookmarkStart w:name="z1003" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.4. Трудовая деятельность по заявляемой специальности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z931" w:id="309"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="309"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z932" w:id="310"/>
+          <w:bookmarkStart w:name="z1004" w:id="309"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дата приема</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="310"/>
+          <w:bookmarkEnd w:id="309"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25312,207 +26235,281 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z946" w:id="311"/>
-[...15 lines deleted...]
-      6. Повышение квалификации за последние 5 лет по заявляемой специализации:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1018" w:id="310"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Повышение квалификации за последние 5 лет по заявляемой специальности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>или специализации:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1019" w:id="311"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сведения о свидетельстве о повышении квалификации по заявляемой</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z947" w:id="312"/>
-[...15 lines deleted...]
-      1) сведения о свидетельстве о повышении квалификации по заявляемой специальности _______________________________________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>специальности или специализации_______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1020" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) номер свидетельства о повышении квалификации _______________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z948" w:id="313"/>
-[...15 lines deleted...]
-      2) номер свидетельства о повышении квалификации_______________________</w:t>
+    <w:bookmarkStart w:name="z1021" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наименование цикла ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z949" w:id="314"/>
-[...15 lines deleted...]
-      3) наименование цикла ___________________________________________</w:t>
+    <w:bookmarkStart w:name="z1022" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) название обучающей организации _____________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z950" w:id="315"/>
-[...15 lines deleted...]
-      4) название обучающей организации________________________________</w:t>
+    <w:bookmarkStart w:name="z1023" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) начало обучения ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z951" w:id="316"/>
-[...15 lines deleted...]
-      5) начало обучения_______________________________________________</w:t>
+    <w:bookmarkStart w:name="z1024" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) окончание обучения _________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z952" w:id="317"/>
-[...15 lines deleted...]
-      6) окончание обучения ____________________________________________</w:t>
+    <w:bookmarkStart w:name="z1025" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) объем обучения в часах ______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z953" w:id="318"/>
-[...15 lines deleted...]
-      7) объем обучения в часах_________________________________________</w:t>
+    <w:bookmarkStart w:name="z1026" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      *Примечание: Уровень квалификации присваивает согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 20 декабря 2020 года № ҚР ДСМ-283/2020 "Об утверждении правил подтверждения результатов непрерывного профессионального развития, присвоения и подтверждения уровней квалификации работников системы здравоохранения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21843).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="318"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -26034,55 +27031,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -26408,31 +27405,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>