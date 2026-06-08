--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="efc1705" w14:textId="efc1705">
+    <w:p w14:paraId="41b713c" w14:textId="41b713c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -161,450 +161,538 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Порядок введения в действие настоящего постановления см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с подпунктом 4-4) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 26 ноября 2012 года "О микрофинансовой деятельности", </w:t>
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 4-4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 27 Закона Республики Казахстан "О микрофинансовой деятельности", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан от 16 мая 2014 года "О разрешениях и уведомлениях" и в целях реализации </w:t>
+        <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан "О разрешениях и уведомлениях" и в целях реализации </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан от 3 июля 2020 года "О внесении изменений и дополнений в некоторые законодательные акты Республики Казахстан по вопросам ипотечных займов в иностранной валюте, совершенствования регулирования субъектов рынка платежных услуг, всеобщего декларирования и восстановления экономического роста" Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка ПОСТАНОВЛЯЕТ:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+        <w:t xml:space="preserve"> Республики Казахстан "О внесении изменений и дополнений в некоторые законодательные акты Республики Казахстан по вопросам ипотечных займов в иностранной валюте, совершенствования регулирования субъектов рынка платежных услуг, всеобщего декларирования и восстановления экономического роста" Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЕТ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Утвердить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Правила лицензирования микрофинансовой деятельности, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Квалификационные требования на осуществление микрофинансовой деятельности и перечень документов, подтверждающих соответствие им, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 24 марта 2020 года № 21 "Об утверждении Правил прохождения учетной регистрации организаций, осуществляющих микрофинансовую деятельность, включая перечень документов, представляемых для прохождения учетной регистрации, а также ведения и исключения из реестра организаций, осуществляющих микрофинансовую деятельность" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 20163, опубликовано 25 марта 2020 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> постановления Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 30 апреля 2020 года № 55 "О внесении изменений в некоторые нормативные правовые акты Республики Казахстан по вопросам регулирования деятельности организаций, осуществляющих микрофинансовую деятельность" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 20549, опубликовано 30 апреля 2020 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департаменту банковского регулирования в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) совместно с Юридическим департаментом государственную регистрацию настоящего постановления в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего постановления на официальном интернет-ресурсе Агентства Республики Казахстан по регулированию и развитию финансового рынка после его официального опубликования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течение десяти рабочих дней после государственной регистрации настоящего постановления представление в Юридический департамент сведений об исполнении мероприятия, предусмотренных подпунктом 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Контроль за исполнением настоящего постановления возложить на курирующего заместителя Председателя Агентства Республики Казахстан по регулированию и развитию финансового рынка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее постановление вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования и распространяется на правоотношения, возникшие с 1 января 2021 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -770,64 +858,64 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Абылкасымова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z18" w:id="13"/>
+      <w:bookmarkStart w:name="z18" w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство национальной экономики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -841,64 +929,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"___" _____________ 2020 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z19" w:id="14"/>
+      <w:bookmarkStart w:name="z19" w:id="13"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1054,264 +1142,331 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансового рынка</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 23 ноября 2020 года № 108</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила лицензирования микрофинансовой деятельности </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила лицензирования микрофинансовой деятельности (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 12-2 Закона Республики Казахстан "О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 27 Закона Республики Казахстан "О микрофинансовой деятельности" (далее – Закон), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан "О разрешениях и уведомлениях" (далее – Закон о разрешениях и уведомлениях) и определяют порядок лицензирования уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее – услугодатель) микрофинансовой деятельности, осуществляемой микрофинансовыми организациями, кредитными товариществами и ломбардами (далее – услугополучатель).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+        <w:t xml:space="preserve"> Глава 2. Порядок выдачи лицензии на осуществление микрофинансовой деятельности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...117 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Перечень основных требований к оказанию государственной услуги приведен в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам. При направлении услугополучателем заявления через портал в "личном кабинете" автоматически отображается статус о принятии запроса на оказание государственной услуги с указанием даты и времени получения результата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z753" w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z753" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация о стадии оказания государственной услуги обновляется в автоматическом режиме в информационной системе мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1330,90 +1485,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Для получения лицензии на осуществление микрофинансовой деятельности услугополучатель представляет услугодателю заявление о выдаче лицензии на осуществление микрофинансовой деятельности по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам (далее – заявление о выдаче лицензии) и документы, предусмотренные пунктом 8 Перечня основных требований к оказанию государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1486,51 +1641,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z747" w:id="22"/>
+    <w:bookmarkStart w:name="z747" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4-1. Крупный участник (крупный акционер), владеющий прямо или косвенно десятью или более процентами долей участия в уставном капитале или голосующих (за вычетом привилегированных) акций организации, осуществляющей микрофинансовую деятельность (далее – крупный участник (крупный акционер), представляет информацию в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1545,51 +1700,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1608,110 +1763,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства" сведения, указанные в документах, удостоверяющих личность физического лица – резидента Республики Казахстан, подтверждающие отсутствие неснятой или непогашенной судимости у физического лица – резидента Республики Казахстан, а также о государственной регистрации (перерегистрации) юридического лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документы, выданные компетентными органами или должностными лицами иностранных государств, подлежат легализации либо апостилированию в соответствии с требованиями законодательства Республики Казахстан или международными договорами, ратифицированными Республикой Казахстан, (за исключением документов, удостоверяющих личность физического лица – нерезидента Республики Казахстан). Указанные документы переводятся на казахский и русский языки и подлежат нотариальному засвидетельствованию в соответствии с законодательством Республики Казахстан о нотариате.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z748" w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z748" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1. Услугодатель осуществляет проверку сведений, представленных услугополучателем, для получения лицензии на осуществление микрофинансовой деятельности из открытых и других источников.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1730,210 +1885,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Работник услугодателя, уполномоченный на прием и регистрацию корреспонденции, в день поступления заявления о выдаче лицензии осуществляет его прием, регистрацию и направление на исполнение в структурное подразделение услугодателя, ответственное за оказание государственной услуги (далее – ответственное подразделение).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При поступлении заявления услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Работник ответственного подразделения в течение 2 (двух) рабочих дней со дня поступления и регистрации заявления о выдаче лицензии проверяет полноту представленных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При установлении факта неполноты представленных документов работник ответственного подразделения в указанный срок направляет услугополучателю мотивированный отказ в дальнейшем рассмотрении заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. При установлении факта полноты представленных документов работник ответственного подразделения в течение срока оказания государственной услуги рассматривает представленные документы на предмет их соответствия требованиям пункта 5 Правил, подпунктов 1), 2), 3), 4), 5), 6), 7), 8), 9), 10), 11) и 12) пункта 8 Перечня основных требований к оказанию государственной услуги, готовит и направляет на рассмотрение уполномоченному лицу услугодателя проект приказа о выдаче лицензии на осуществление микрофинансовой деятельности либо мотивированного отказа в выдаче лицензии на осуществление микрофинансовой деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z754" w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z754" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении оснований для отказа в выдаче лицензии на осуществление микрофинансовой деятельности уполномоченный орган уведомляет услугополучателя о предварительном решении об отказе в выдаче лицензии, а также времени и месте (способе) проведения заслушивания для предоставления услугополучателю возможности выразить позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z755" w:id="32"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z755" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z756" w:id="33"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z756" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченное лицо услугодателя подписывает проект приказа о выдаче лицензии на осуществление микрофинансовой деятельности либо мотивированного отказа в выдаче лицензии на осуществление микрофинансовой деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1952,90 +2107,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z446" w:id="34"/>
+    <w:bookmarkStart w:name="z446" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-1. Работник ответственного подразделения в течение 3 (трех) рабочих дней, следующих за днем принятия уполномоченным лицом услугодателя соответствующего решения, через канцелярию услугодателя направляет услугополучателю уведомление о выдаче лицензии на осуществление микрофинансовой деятельности с приложением лицензии на осуществление микрофинансовой деятельности либо мотивированный отказ в выдаче лицензии на осуществление микрофинансовой деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z447" w:id="35"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z447" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На портале уведомление о выдаче лицензии на осуществление микрофинансовой деятельности с приложением электронной копии лицензии либо мотивированный отказ в выдаче лицензии на осуществление микрофинансовой деятельности направляется услугополучателю в "личный кабинет" в форме электронного документа, удостоверенного электронной цифровой подписью (далее – ЭЦП) уполномоченного лица услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2054,149 +2209,149 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. В случае получения отказа в выдаче лицензии на осуществление микрофинансовой деятельности услугополучатель принимает меры, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 15 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Услугодатель выдает услогополучателю лицензию на осуществление микрофинансовой деятельности на казахском и русском языках по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок переоформления, выдачи дубликата, приостановления либо прекращения действия лицензии на осуществление микрофинансовой деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Переоформление лицензии на осуществление микрофинансовой деятельности производится по основаниям и в порядке, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2231,51 +2386,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о разрешениях и уведомлениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2294,51 +2449,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. При переоформлении лицензии услугополучатель обращается к услугодателю с заявлением о переоформлении лицензии на осуществление микрофинансовой деятельности по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2353,51 +2508,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам (далее – заявление о переоформлении лицензии), либо с заявлением о переоформлении лицензии на осуществление микрофинансовой деятельности по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам, при изменении места нахождения, влекущего увеличение уставного капитала, изменении вида микрофинансовой деятельности, изменении организационно-правовой формы (преобразовании), реорганизации в форме разделения или выделения услугополучателя в электронном виде через портал.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2416,230 +2571,230 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Работник услугодателя, уполномоченный на прием и регистрацию корреспонденции, в день поступления заявления о переоформлении лицензии осуществляет его прием, регистрацию и направление на исполнение в ответственное подразделение. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z45" w:id="42"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При поступлении заявления услугополучателя после окончания рабочего времени, в выходные и праздничные дни, согласно трудовому законодательству Республики Казахстан прием заявления осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z46" w:id="43"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Работник ответственного подразделения в течение 1 (одного) рабочего дня, следующего за днем регистрации заявления о переоформлении лицензии, проверяет полноту представленных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z47" w:id="44"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В случае установления факта неполноты представленных документов ответственное подразделение в течение 1 (одного) рабочего дня, следующего за днем получения документов услугополучателя, готовит и направляет мотивированный отказ в дальнейшем рассмотрении заявления о переоформлении лицензии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z48" w:id="45"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. После установления факта полноты представленных документов ответственное подразделение в течение срока оказания государственной услуги рассматривает документы на предмет их соответствия требованиям законодательства Республики Казахстан, готовит и направляет на рассмотрение уполномоченного лица услугодателя проект приказа о переоформлении лицензии на осуществление микрофинансовой деятельности либо мотивированного отказа в переоформлении лицензии на осуществление микрофинансовой деятельности. Уполномоченное лицо услугодателя подписывает проект приказа о переоформлении лицензии на осуществление микрофинансовой деятельности либо мотивированный отказ в переоформлении лицензии на осуществление микрофинансовой деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z757" w:id="46"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z757" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении оснований для отказа в переоформлении лицензии на осуществление микрофинансовой деятельности уполномоченный орган уведомляет услугополучателя о предварительном решении об отказе в переоформлении лицензии, а также времени и месте (способе) проведения заслушивания для предоставления услугополучателю возможности выразить позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z758" w:id="47"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z758" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z759" w:id="48"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z759" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При наличии оснований для отказа в переоформлении лицензии на осуществление микрофинансовой деятельности срок рассмотрения заявления о переоформлении лицензии может быть продлен мотивированным решением руководителя услугодателя или его заместителя на разумный срок, но не более чем до 2 (двух) месяцев ввиду необходимости установления фактических обстоятельств, имеющих значение для правильного рассмотрения заявления о переоформлении лицензии, о чем извещается заявитель в течение 3 (трех) рабочих дней со дня продления срока, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 76 Административного процедурно-процессуального кодекса Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2658,70 +2813,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="49"/>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Работник ответственного подразделения в течение 1 (одного) рабочего дня, следующего за днем принятия уполномоченным лицом услугодателя соответствующего решения (в пределах срока оказания государственной услуги), на портале направляет услугополучателю уведомление о переоформлении лицензии на осуществление микрофинансовой деятельности с приложением электронной копии переоформленной лицензии либо мотивированный отказ в переоформлении лицензии на осуществление микрофинансовой деятельности в "личный кабинет" в форме электронного документа, удостоверенного ЭЦП уполномоченного лица услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2740,110 +2895,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="50"/>
+    <w:bookmarkStart w:name="z51" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. При поступлении заявления на выдачу дубликата лицензии на осуществление микрофинансовой деятельности (если ранее выданная лицензия была оформлена в бумажной форме) работник услугодателя, уполномоченный на прием и регистрацию корреспонденции, в день поступления заявления на выдачу дубликата лицензии на осуществление микрофинансовой деятельности осуществляет его прием, регистрацию и направление на исполнение в ответственное подразделение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z760" w:id="51"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z760" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При поступлении заявления услугополучателя после окончания рабочего времени, в выходные и праздничные дни, согласно трудовому законодательству Республики Казахстан прием заявления осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z761" w:id="52"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z761" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ответственное подразделение в течение 2 (двух) рабочих дней (в пределах срока оказания государственной услуги) рассматривает представленные документы на предмет их соответствия требованиям законодательства Республики Казахстан, готовит проект дубликата лицензии на осуществление микрофинансовой деятельности (далее – дубликат лицензии) либо отказа, подписывает дубликат лицензии либо отказ уполномоченного лица услугодателя, на портале направляет услугополучателю уведомление о выдаче дубликата лицензии с приложением электронной копии дубликата лицензии либо отказ в выдаче дубликата лицензии в "личный кабинет" в форме электронного документа, удостоверенного ЭЦП уполномоченного лица услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2862,250 +3017,250 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:bookmarkStart w:name="z55" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Приостановление действия либо лишение услугополучателя лицензии на осуществление микрофинансовой деятельности производится по основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z56" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Решение услугодателя о приостановлении действия либо лишении лицензии на осуществление микрофинансовой деятельности направляется для исполнения услугополучателю в течение 5 (пяти) рабочих дней со дня принятия указанного решения. Информация о принятом решении размещается на интернет-ресурсе услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z57" w:id="55"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z57" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. При добровольном обращении услугополучателя к услугодателю о прекращении действия лицензии на осуществление микрофинансовой деятельности услугополучатель представляет заявление о прекращении действия лицензии на осуществление микрофинансовой деятельности в связи с добровольным обращением к услугодателю по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам (далее – заявление о прекращении действия лицензии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z58" w:id="56"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z58" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. К заявлению о прекращении действия лицензии прилагаются следующие документы в электронном виде через портал:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z762" w:id="57"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z762" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) решение уполномоченного органа услугуполучателя о добровольном обращении к услугодателю о прекращении действия лицензии на осуществление микрофинансовой деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z763" w:id="58"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z763" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) письмо о подтверждении исполнения всех обязательств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z764" w:id="59"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z764" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бухгалтерский баланс и пояснительная записка к нему, составленные по состоянию на последний рабочий день, предшествующий дню направления заявления о прекращении действия лицензии. В пояснительной записке к бухгалтерскому балансу раскрывается информация о кредиторах услугополучателя (при их наличии) с указанием сумм кредиторской задолженности и оснований ее возникновения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z765" w:id="60"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z765" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) информация, подтверждающая выполнение условий пункта 23 Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3124,150 +3279,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="61"/>
+    <w:bookmarkStart w:name="z63" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Информация о добровольном обращении услугополучателя к услугодателю о прекращении действия лицензии на осуществление микрофинансовой деятельности публикуется услугополучателем не менее чем в одном в периодическом печатном издании на казахском и русском языках, распространяемых на всей территории Республики Казахстан, за 60 (шестьдесят) календарных дней и более до даты подачи заявления о прекращении действия лицензии услугодателю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z64" w:id="62"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z64" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Заявление о прекращении действия лицензии рассматривается услугодателем в течение 30 (тридцати) рабочих дней с даты получения документов, указанных в пункте 25 Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z65" w:id="63"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z65" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Добровольное обращение к услугодателю о прекращении действия лицензии производится при выполнении услугополучателем следующих условий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z766" w:id="64"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z766" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) представление полного пакета документов, указанных в пункте 22 Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z767" w:id="65"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z767" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отсутствие у услогополучателя обязательств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3286,484 +3441,468 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="66"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. В случае невыполнения услугополучателем условий, предусмотренных пунктом 25 Правил, услугодатель отказывает в прекращении действия лицензии на осуществление микрофинансовой деятельности. При повторном представлении услугополучателем заявления о прекращении действия лицензии исчисление срока его рассмотрения услугодателем начинается со дня его повторного представления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z70" w:id="67"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Не позднее 10 (десяти) рабочих дней с даты получения письма услугодателя о возможности прекращения действия лицензии на осуществление микрофинансовой деятельности услугополучатель возвращает оригинал лицензии, выданной на бумажном носителе, услугодателю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z71" w:id="68"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не позднее 30 (тридцати) рабочих дней с даты получения письма услугодателя о возможности прекращения действия лицензии на осуществление микрофинансовой деятельности услугополучатель уведомляет услугодателя о государственной перерегистрации в части исключения из наименования микрофинансовой организации слова "микрофинансовая организация" или аббревиатуры "МФО", наименования кредитного товарищества слов "кредитное товарищество", наименования ломбарда слово "ломбард".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z72" w:id="69"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z73" w:id="70"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Обжалование решений, действий (бездействия) услугодателя и (или) его должностных лиц по вопросам оказания государственных услуг производится в письменной форме по почте либо нарочно через канцелярию услугодателя на имя руководителя услугодателя либо лица, его замещающего.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z74" w:id="71"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя по вопросам оказания государственных услуг, поступившая в адрес услугодателя, рассматривается в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z75" w:id="72"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. В жалобе указываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z76" w:id="73"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) фамилия, имя, отчество (при его наличии) руководителя услугодателя либо лица, его замещающего;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z77" w:id="74"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) полное наименование и место нахождения услугополучателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бизнес-идентификационный номер услугополучателя (филиала и представительства);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="75"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) наименование услугодателя и (или) фамилия, имя, отчество (при его наличии) должностного лица решение, действие (бездействие) которого (которых) обжалуется (обжалуются);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z80" w:id="76"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обстоятельства, на которых лицо, подающее жалобу, основывает свои требования и доказательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z81" w:id="77"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) исходящий номер и дата подачи жалобы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z82" w:id="78"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z82" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) перечень прилагаемых к жалобе документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z83" w:id="79"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Жалоба подписывается услугополучателем либо лицом, являющимся его представителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z84" w:id="80"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Подтверждением принятия жалобы руководителем услугодателя является ее регистрация (штамп, входящий номер и дата) в канцелярии услугодателя с указанием фамилии, имени, отчества (при его наличии), принявшего жалобу, срока и места получения ответа на поданную жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z85" w:id="81"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z85" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. При обращении через портал информация о порядке обжалования предоставляется по телефону Единого контакт-центра: 8-800-080-7777 или 1414.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z86" w:id="82"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z86" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отправке жалобы через портал услугополучателю из "личного кабинета" доступна информация об обращении, которая обновляется в ходе обработки обращения услугодателем (отметки о доставке, регистрации, исполнении, ответ о рассмотрении или отказе в рассмотрении).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z87" w:id="83"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z87" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. В случае несогласия с результатами оказанной государственной услуги услугополучатель обращается с жалобой к уполномоченному органу по оценке и контролю за качеством оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z88" w:id="84"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z88" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, рассматривается в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z89" w:id="85"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z89" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. В случае несогласия с результатами оказанной государственной услуги услугополучатель обращается в суд в установленном законодательством Республики Казахстан порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3829,68 +3968,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам лицензирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>микрофинансовой деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z749" w:id="86"/>
+    <w:bookmarkStart w:name="z749" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 27.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7298,126 +7437,146 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам лицензирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>микрофинансовой деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z750" w:id="87"/>
+    <w:bookmarkStart w:name="z750" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о выдаче лицензии на осуществление микрофинансовой деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 27.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z768" w:id="88"/>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z768" w:id="87"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу выдать лицензию на осуществление микрофинансовой деятельности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7431,64 +7590,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сведения об услугополучателе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z769" w:id="89"/>
+      <w:bookmarkStart w:name="z769" w:id="88"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Наименование, место нахождения и фактический адрес</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7553,64 +7712,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(номер телефона, номер факса, адрес электронной почты, интернет-ресурс)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z770" w:id="90"/>
+      <w:bookmarkStart w:name="z770" w:id="89"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Номер и дата свидетельства о государственной регистрации выпуска объявленных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>акций (для юридических лиц, созданных в организационно-правовой форме</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7639,98 +7798,131 @@
         </w:rPr>
         <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:name="z771" w:id="91"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Выполнено ли требование о присоединении к единой информационной системе</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в сфере противодействия легализации (отмыванию) доходов, полученных преступным</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>путем, и финансированию терроризма</w:t>
+        <w:t>путем, финансированию терроризма и финансированию распространения оружия</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>массового уничтожения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -7746,64 +7938,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>да (нет)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z772" w:id="92"/>
+      <w:bookmarkStart w:name="z772" w:id="90"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Выполнено ли требование по установлению информационной системы,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>обеспечивающей автоматизацию ведения бухгалтерского учета</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7834,64 +8026,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>да (нет)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z773" w:id="93"/>
+      <w:bookmarkStart w:name="z773" w:id="91"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Выполнено ли требование о заключении договора о предоставлении информации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в кредитное бюро с государственным участием</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7905,64 +8097,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>да (нет).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z774" w:id="94"/>
+      <w:bookmarkStart w:name="z774" w:id="92"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Перечень направляемых документов, количество экземпляров и листов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>по каждому из них:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8232,51 +8424,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам лицензирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>микрофинансовой деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z752" w:id="95"/>
+    <w:bookmarkStart w:name="z752" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о крупном участнике (крупном акционере), который владеет прямо</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -8309,109 +8501,109 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>_____________________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(полное наименование организации, осуществляющей микрофинансовую деятельность)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 2-1 в соответствии с постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 27.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z775" w:id="96"/>
+      <w:bookmarkStart w:name="z775" w:id="94"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Крупный участник (крупный акционер) организации, осуществляющей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>микрофинансовую деятельность (далее – заявитель)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8425,64 +8617,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z776" w:id="97"/>
+      <w:bookmarkStart w:name="z776" w:id="95"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Место нахождения и фактический адрес</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8530,246 +8722,246 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>интернет-ресурс)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z777" w:id="98"/>
+      <w:bookmarkStart w:name="z777" w:id="96"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сведения о государственной регистрации (перерегистрации)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование документа, номер и дата выдачи, кем выдан)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z778" w:id="99"/>
+      <w:bookmarkStart w:name="z778" w:id="97"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Бизнес идентификационный номер (при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z779" w:id="100"/>
+      <w:bookmarkStart w:name="z779" w:id="98"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Вид деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указать основные виды деятельности)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z780" w:id="101"/>
+      <w:bookmarkStart w:name="z780" w:id="99"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Резидент или нерезидент Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z781" w:id="102"/>
+      <w:bookmarkStart w:name="z781" w:id="100"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Доля участия в уставном капитале заявителя или процентное соотношение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>количества голосующих акций заявителя, принадлежащих акционеру,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8783,64 +8975,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z782" w:id="103"/>
+      <w:bookmarkStart w:name="z782" w:id="101"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Размер собственного капитала крупного участника (крупного акционера) заявителя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>перед внесением денег в долю участия в уставном капитале заявителя (в оплату акций</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8871,64 +9063,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z783" w:id="104"/>
+      <w:bookmarkStart w:name="z783" w:id="102"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Сведения о наличии регистрации, место жительства или место нахождения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">в офшорных зонах, перечень которых установлен </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
@@ -9098,64 +9290,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>да (нет)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z784" w:id="105"/>
+      <w:bookmarkStart w:name="z784" w:id="103"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Сведения об участии крупного участника (крупного акционера) заявителя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в создании и деятельности иных юридических лиц в качестве крупного участника</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9237,64 +9429,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z785" w:id="106"/>
+      <w:bookmarkStart w:name="z785" w:id="104"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Сведения о промышленных, банковских, финансовых группах, холдингах,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>концернах, ассоциациях, консорциумах, в которых участвует крупный участник</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9308,64 +9500,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>организаций ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z786" w:id="107"/>
+      <w:bookmarkStart w:name="z786" w:id="105"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Сведения о первом руководителе исполнительного органа (лице, единолично</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>исполняющим функции исполнительного органа) и органа управления</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9413,64 +9605,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z787" w:id="108"/>
+      <w:bookmarkStart w:name="z787" w:id="106"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Сведения о том, являлся ли заявитель учредителем (участником) организации,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>осуществляющей микрофинансовую деятельность, в период не более чем за один</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9876,51 +10068,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>место для фотографии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z790" w:id="109"/>
+    <w:bookmarkStart w:name="z790" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о крупном участнике (крупном акционере), который владеет прямо</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -9989,109 +10181,129 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>______________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии), должность)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 2-2 в соответствии с постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 27.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z791" w:id="110"/>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z791" w:id="108"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Общие сведения о крупном участнике (крупном акционере) услугополучателя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– физическом лице, руководителе, члене органа управления, руководителе, члене</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10411,70 +10623,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z792" w:id="111"/>
+    <w:bookmarkStart w:name="z792" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Образование:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11013,64 +11225,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z793" w:id="112"/>
+      <w:bookmarkStart w:name="z793" w:id="110"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сведения о юридических лицах, по отношению к которым заявитель является</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>крупным участником (крупным акционером) либо имеет право на соответствующую</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11520,64 +11732,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z794" w:id="113"/>
+      <w:bookmarkStart w:name="z794" w:id="111"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: в графе 4 необходимо указывать долю с учетом доли, находящейся</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в доверительном управлении заявителя, а также количества долей (акций),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11591,64 +11803,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>крупным участником (крупным акционером).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z795" w:id="114"/>
+      <w:bookmarkStart w:name="z795" w:id="112"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сведения о трудовой деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>В данном пункте указываются сведения о трудовой деятельности заявителя,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12430,64 +12642,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z796" w:id="115"/>
+      <w:bookmarkStart w:name="z796" w:id="113"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) в случае если организация является нерезидентом Республики Казахстан,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12631,70 +12843,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>функциональные обязанности, относящиеся к регулированию услуг по проведению</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>аудита финансовых организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z797" w:id="116"/>
+    <w:bookmarkStart w:name="z797" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сведения о членстве в инвестиционных комитетах в организациях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13215,64 +13427,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z798" w:id="117"/>
+      <w:bookmarkStart w:name="z798" w:id="115"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Сведения о супруге, близких родственниках (родители, брат, сестра, дети)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и свойственниках (родители, брат, сестра, дети супруга (супруги) (не заполняются</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13844,64 +14056,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z799" w:id="118"/>
+      <w:bookmarkStart w:name="z799" w:id="116"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Сведения о наличии регистрации, место жительства или место нахождения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>крупного участника (акционера) услугополучателя – физического лица в офшорных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14071,64 +14283,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>да (нет)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z800" w:id="119"/>
+      <w:bookmarkStart w:name="z800" w:id="117"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Сведения о том, являлся ли крупный участник (крупный акционер)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>услугополучателя – физическое лицо ранее первым руководителем или учредителем</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14254,64 +14466,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(да (нет), указать наименование организации, должность, период работы).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z801" w:id="120"/>
+      <w:bookmarkStart w:name="z801" w:id="118"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Сведения о том являлся ли либо является крупный участник (крупный акционер)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>услугополучателя – физическое лицо крупным участником – физическим лицом либо</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14631,64 +14843,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(да (нет), указать наименование организации, должность, период работы).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z802" w:id="121"/>
+      <w:bookmarkStart w:name="z802" w:id="119"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Привлекался ли заявитель к ответственности за совершение коррупционного</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преступления либо к дисциплинарной ответственности за совершение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14751,66 +14963,82 @@
         </w:rPr>
         <w:t>о наложении дисциплинарного взыскания или акта суда, с указанием оснований</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>привлечения к ответственности).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:name="z803" w:id="122"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Настоящим подтверждаю отсутствие себя и супруги (супруга), близких</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>родственников (родители, брат, сестра, дети) и свойственников (родители, брат,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14866,108 +15094,115 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>распространения оружия массового уничтожения, составляемых в соответствии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">со </w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>статьями 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О противодействии легализации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(отмыванию) доходов, полученных преступным путем, и финансированию терроризма"</w:t>
+        <w:t>(отмыванию) доходов, полученных преступным путем, финансированию терроризма</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и финансированию распространения оружия массового уничтожения"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -15369,150 +15604,150 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>место для фотографии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z807" w:id="123"/>
+    <w:bookmarkStart w:name="z807" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о руководящих работниках услугополучателя</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>______________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии), должность)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 2-3 в соответствии с постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 27.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z808" w:id="124"/>
+    <w:bookmarkStart w:name="z808" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Общие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15708,70 +15943,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z809" w:id="125"/>
+    <w:bookmarkStart w:name="z809" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Образование:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -16292,64 +16527,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z810" w:id="126"/>
+      <w:bookmarkStart w:name="z810" w:id="123"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сведения о супруге, близких родственниках (родители, брат, сестра, дети)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и свойственниках (родители, брат, сестра, дети супруга (супруги) (не заполняются</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16921,64 +17156,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z811" w:id="127"/>
+      <w:bookmarkStart w:name="z811" w:id="124"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сведения об участии руководящего работника услугополучателя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в уставном капитале или владении акциями юридических лиц:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -17411,64 +17646,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z812" w:id="128"/>
+      <w:bookmarkStart w:name="z812" w:id="125"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: в графе 4 необходимо указывать долю с учетом доли, находящейся</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в доверительном управлении руководящего работника, а также количества долей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17482,64 +17717,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>с иными лицами является крупным участником (крупным акционером).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z813" w:id="129"/>
+      <w:bookmarkStart w:name="z813" w:id="126"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сведения о трудовой деятельности (указываются сведения о всей трудовой</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>деятельности руководящего работника услугополучателя (также членство в органе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18250,64 +18485,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z814" w:id="130"/>
+      <w:bookmarkStart w:name="z814" w:id="127"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) в случае если организация является нерезидентом Республики Казахстан,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18389,64 +18624,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>финансовых услуг в данной организации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z815" w:id="131"/>
+      <w:bookmarkStart w:name="z815" w:id="128"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Сведения о том, являлся ли руководящий работник услугополучателя ранее</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>руководителем, членом органа управления, руководителем, членом исполнительного</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19089,64 +19324,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>период работы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z816" w:id="132"/>
+      <w:bookmarkStart w:name="z816" w:id="129"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Отзывалось ли у руководящего работника согласие на назначение (избрание)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>на должность руководящего работника в данной и (или) иной финансовой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19262,64 +19497,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>да (нет).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z817" w:id="133"/>
+      <w:bookmarkStart w:name="z817" w:id="130"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Привлекался ли руководящий работник услугополучателя к ответственности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>за совершение коррупционного преступления либо был ли подвергнут</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19435,64 +19670,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>с указанием оснований привлечения к ответственности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z818" w:id="134"/>
+      <w:bookmarkStart w:name="z818" w:id="131"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Сведения о том, являлся ли руководящий работник услугополучателя ранее</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>руководителем, членом органа управления, руководителем, членом исполнительного</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19778,101 +20013,101 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>должность, период работы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z819" w:id="135"/>
+      <w:bookmarkStart w:name="z819" w:id="132"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Сведения о наличии непогашенной или неснятой судимости</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z820" w:id="136"/>
+      <w:bookmarkStart w:name="z820" w:id="133"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Сведения о наличии в отношении руководящего работника, вступившего</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в законную силу решения суда о применении уголовного наказания в виде лишения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20077,64 +20312,64 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z821" w:id="137"/>
+      <w:bookmarkStart w:name="z821" w:id="134"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Герб Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>полное наименование уполномоченного органа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20142,126 +20377,126 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>по регулированию, контролю и надзору</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>финансового рынка и финансовых организаций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z349" w:id="138"/>
+    <w:bookmarkStart w:name="z349" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензия на осуществление микрофинансовой деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z822" w:id="139"/>
+      <w:bookmarkStart w:name="z822" w:id="136"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер лицензии __________ Дата выдачи " ____ "______ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20292,64 +20527,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (индекс, область, город, район, улица, номер дома, офиса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z823" w:id="140"/>
+      <w:bookmarkStart w:name="z823" w:id="137"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящая лицензия дает право на осуществление микрофинансовой деятельности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20517,180 +20752,180 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам лицензирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>микрофинансовой деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z824" w:id="141"/>
+    <w:bookmarkStart w:name="z824" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о переоформлении лицензии на осуществление микрофинансовой деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 27.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z825" w:id="142"/>
+      <w:bookmarkStart w:name="z825" w:id="139"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу переоформить лицензию на осуществление микрофинансовой деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указать причину переоформления лицензии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z826" w:id="143"/>
+      <w:bookmarkStart w:name="z826" w:id="140"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Наименование, место нахождения услугополучателя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20721,64 +20956,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(номер телефона, номер факса, адрес электронной почты, интернет-ресурс)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z827" w:id="144"/>
+      <w:bookmarkStart w:name="z827" w:id="141"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Данные о лицензии на осуществление микрофинансовой деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20786,70 +21021,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(номер, дата выдачи, наименование государственного органа, выдавшего лицензию)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z828" w:id="145"/>
+    <w:bookmarkStart w:name="z828" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сведения по реорганизации юридических лиц:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -21703,101 +21938,101 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z829" w:id="146"/>
+      <w:bookmarkStart w:name="z829" w:id="143"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z830" w:id="147"/>
+      <w:bookmarkStart w:name="z830" w:id="144"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Перечень направляемых документов, количество экземпляров и листов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>по каждому из них</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -22050,68 +22285,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам лицензирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>микрофинансовой деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z353" w:id="148"/>
+    <w:bookmarkStart w:name="z353" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о переоформлении лицензии на осуществление микрофинансовой деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 4-1 в соответствии с постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22123,201 +22358,221 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования); в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 27.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z831" w:id="149"/>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z831" w:id="146"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу переоформить лицензию на осуществление микрофинансовой деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указать причину переоформления лицензии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z832" w:id="150"/>
+      <w:bookmarkStart w:name="z832" w:id="147"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Данные о лицензии на осуществление микрофинансовой деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(номер, дата выдачи, наименование государственного органа, выдавшего лицензию)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z833" w:id="151"/>
+    <w:bookmarkStart w:name="z833" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения об услугополучателе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z834" w:id="152"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z834" w:id="149"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Наименование, место нахождения и фактический адрес</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -22382,64 +22637,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(номер телефона, номер факса, адрес электронной почты, интернет-ресурс)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z835" w:id="153"/>
+      <w:bookmarkStart w:name="z835" w:id="150"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Номер и дата свидетельства о государственной регистрации выпуска объявленных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>акций (для юридических лиц, созданных в организационно-правовой форме</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -22502,154 +22757,187 @@
         </w:rPr>
         <w:t>_______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:name="z836" w:id="154"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Выполнено ли требование о присоединении к единой информационной системе</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в сфере противодействия легализации (отмыванию) доходов, полученных преступным</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>путем, и финансированию терроризма</w:t>
+        <w:t>путем, финансированию терроризма и финансированию распространения оружия</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>массового уничтожения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>да (нет)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z837" w:id="155"/>
+      <w:bookmarkStart w:name="z837" w:id="151"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Выполнено ли требование о заключении договора о предоставлении информации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в кредитное бюро с государственным участием</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -22663,64 +22951,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>да (нет)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z838" w:id="156"/>
+      <w:bookmarkStart w:name="z838" w:id="152"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Выполнено ли требование по установлению информационной системы,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>обеспечивающей автоматизацию ведения бухгалтерского учета</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -22728,70 +23016,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>да (нет)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z839" w:id="157"/>
+    <w:bookmarkStart w:name="z839" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Сведения по реорганизации юридических лиц:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -24005,64 +24293,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z840" w:id="158"/>
+      <w:bookmarkStart w:name="z840" w:id="154"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Перечень направляемых документов, количество экземпляров и листов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>по каждому из них:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -24397,130 +24685,130 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z226" w:id="159"/>
+    <w:bookmarkStart w:name="z226" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Заявление о прекращении действия лицензии на осуществление </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> микрофинансовой деятельности в связи с добровольным обращением к услугодателю</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z227" w:id="160"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z227" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              _________________________________________________________ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование услугополучателя)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z228" w:id="161"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z228" w:id="157"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       просит в соответствии с решением уполномоченного органа услугополучателя №  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________ от "____" _____________ ____ года, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -24704,64 +24992,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подтверждающих документов)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z229" w:id="162"/>
+      <w:bookmarkStart w:name="z229" w:id="158"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________ ________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   подпись или электронная цифровая подпись)       (дата)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -24909,68 +25197,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z232" w:id="163"/>
+    <w:bookmarkStart w:name="z232" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о соблюдении минимального размера собственного капитала</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -25099,64 +25387,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z233" w:id="164"/>
+      <w:bookmarkStart w:name="z233" w:id="160"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "____" _____________ ____ года </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -25355,100 +25643,100 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z236" w:id="165"/>
+    <w:bookmarkStart w:name="z236" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Сведения о системе обеспечения безопасности и технической </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         укрепленности помещений ломбарда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z237" w:id="166"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z237" w:id="162"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Помещения ___________________________________________ состоят из </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (полное наименование услугополучателя) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -25586,70 +25874,70 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z238" w:id="167"/>
+          <w:bookmarkStart w:name="z238" w:id="163"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место нахождения помещения (помещений): ___________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="167"/>
+          <w:bookmarkEnd w:id="163"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ___________________________________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -26061,64 +26349,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z239" w:id="168"/>
+      <w:bookmarkStart w:name="z239" w:id="164"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "___ "____________ _____ года  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -26143,70 +26431,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">__________________________________________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подачу сведений (с приложением подтверждающих документов)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z240" w:id="169"/>
+    <w:bookmarkStart w:name="z240" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: если описание помещений, расположенных по разным адресам, идентичное, допускается заполнение сведений в одной форме с указанием нескольких адресов помещений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -26311,68 +26599,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансового рынка</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 23 ноября 2020 года № 108</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z242" w:id="170"/>
+    <w:bookmarkStart w:name="z242" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Квалификационные требования по осуществлению микрофинансовой деятельности и перечень документов, подтверждающих соответствие им</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Квалификационные требования с изменениями, внесенными постановлениями Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26404,51 +26692,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 27.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -28639,105 +28947,144 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выполнение требования о присоединении к единой информационной системе в сфере противодействия легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма</w:t>
+Выполнение требования о присоединении к единой информационной системе в сфере противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-Сведения, указанные в заявлении о переоформлении лицензии на осуществление микрофинансовой деятельности, по форме согласно приложению 4-1 к Правилам.</w:t>
+              <w:t xml:space="preserve">
+Сведения, указанные в заявлении о выдаче лицензии на осуществление микрофинансовой деятельности, по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к Правилам.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сведения, указанные в заявлении о переоформлении лицензии на осуществление микрофинансовой деятельности, по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 4-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к Правилам.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -29143,31 +29490,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>