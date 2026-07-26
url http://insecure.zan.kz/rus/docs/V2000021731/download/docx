--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="41b713c" w14:textId="41b713c">
+    <w:p w14:paraId="e9243ac" w14:textId="e9243ac">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -161,538 +161,522 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Порядок введения в действие настоящего постановления см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 4-4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 27 Закона Республики Казахстан "О микрофинансовой деятельности", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан "О разрешениях и уведомлениях" и в целях реализации </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О внесении изменений и дополнений в некоторые законодательные акты Республики Казахстан по вопросам ипотечных займов в иностранной валюте, совершенствования регулирования субъектов рынка платежных услуг, всеобщего декларирования и восстановления экономического роста" Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЕТ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...93 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-    <w:bookmarkStart w:name="z5" w:id="0"/>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Утвердить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Правила лицензирования микрофинансовой деятельности, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Квалификационные требования на осуществление микрофинансовой деятельности и перечень документов, подтверждающих соответствие им, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 24 марта 2020 года № 21 "Об утверждении Правил прохождения учетной регистрации организаций, осуществляющих микрофинансовую деятельность, включая перечень документов, представляемых для прохождения учетной регистрации, а также ведения и исключения из реестра организаций, осуществляющих микрофинансовую деятельность" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 20163, опубликовано 25 марта 2020 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> постановления Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 30 апреля 2020 года № 55 "О внесении изменений в некоторые нормативные правовые акты Республики Казахстан по вопросам регулирования деятельности организаций, осуществляющих микрофинансовую деятельность" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 20549, опубликовано 30 апреля 2020 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департаменту банковского регулирования в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) совместно с Юридическим департаментом государственную регистрацию настоящего постановления в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего постановления на официальном интернет-ресурсе Агентства Республики Казахстан по регулированию и развитию финансового рынка после его официального опубликования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течение десяти рабочих дней после государственной регистрации настоящего постановления представление в Юридический департамент сведений об исполнении мероприятия, предусмотренных подпунктом 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Контроль за исполнением настоящего постановления возложить на курирующего заместителя Председателя Агентства Республики Казахстан по регулированию и развитию финансового рынка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее постановление вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования и распространяется на правоотношения, возникшие с 1 января 2021 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -858,64 +842,64 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Абылкасымова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z18" w:id="12"/>
+      <w:bookmarkStart w:name="z18" w:id="13"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство национальной экономики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -929,64 +913,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"___" _____________ 2020 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z19" w:id="13"/>
+      <w:bookmarkStart w:name="z19" w:id="14"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1142,331 +1126,326 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансового рынка</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 23 ноября 2020 года № 108</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила лицензирования микрофинансовой деятельности </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила лицензирования микрофинансовой деятельности (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 12-2 Закона Республики Казахстан "О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций", </w:t>
+        <w:t xml:space="preserve"> статьи 12-2 Закона Республики Казахстан "О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций" (далее – Закон о государственном регулировании), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 27 Закона Республики Казахстан "О микрофинансовой деятельности" (далее – Закон), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах", </w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан "О разрешениях и уведомлениях" (далее – Закон о разрешениях и уведомлениях) и определяют порядок лицензирования уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее – услугодатель) микрофинансовой деятельности, осуществляемой микрофинансовыми организациями, кредитными товариществами и ломбардами (далее – услугополучатель).</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан "О разрешениях и уведомлениях" (далее – Закон о разрешениях и уведомлениях) и определяют порядок лицензирования уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее – услугодатель, уполномоченный орган) микрофинансовой деятельности, осуществляемой микрофинансовыми организациями, кредитными товариществами и ломбардами (далее – услугополучатель).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.12.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 78</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок выдачи лицензии на осуществление микрофинансовой деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Перечень основных требований к оказанию государственной услуги приведен в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам. При направлении услугополучателем заявления через портал в "личном кабинете" автоматически отображается статус о принятии запроса на оказание государственной услуги с указанием даты и времени получения результата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z753" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z753" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация о стадии оказания государственной услуги обновляется в автоматическом режиме в информационной системе мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1485,90 +1464,272 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:bookmarkStart w:name="z841" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. Организации, осуществляющие микрофинансовую деятельность, уведомляют уполномоченный орган об изменениях, произошедших в составе руководящих работников, в течение пяти рабочих дней со дня их назначения (избрания), перевода на другую должность или расторжения с ними трудового договора (прекращения полномочий). Сведения об изменениях, произошедших в составе руководящих работников направляются по форме согласно приложению 1-1 к Правилам, с приложением копий подтверждающих документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии в копиях подтверждающих документов, предоставляемых в соответствии с частью первой настоящего пункта, даты назначения (избрания), перевода на другую должность, увольнения (прекращения полномочий), датой назначения (избрания), перевода на другую должность или увольнения (прекращения полномочий) руководящих работников организации, осуществляющей микрофинансовую деятельность, считается дата принятия решения (приказа) уполномоченного органа организации, осуществляющей микрофинансовую деятельность, либо дата наступления события, указанного в решении (приказе).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнено пунктом 2-1 в соответствии с постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z842" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2. При привлечении руководящего работника организации, осуществляющей микрофинансовую деятельность, к уголовной, административной ответственности за совершение коррупционного правонарушения, организация, осуществляющая микрофинансовую деятельность, уведомляет уполномоченный орган в течение пяти рабочих дней со дня, когда данная информация стала известна организации, осуществляющей микрофинансовую деятельность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнено пунктом 2-2 в соответствии с постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Для получения лицензии на осуществление микрофинансовой деятельности услугополучатель представляет услугодателю заявление о выдаче лицензии на осуществление микрофинансовой деятельности по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам (далее – заявление о выдаче лицензии) и документы, предусмотренные пунктом 8 Перечня основных требований к оказанию государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1641,51 +1802,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z747" w:id="20"/>
+    <w:bookmarkStart w:name="z747" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4-1. Крупный участник (крупный акционер), владеющий прямо или косвенно десятью или более процентами долей участия в уставном капитале или голосующих (за вычетом привилегированных) акций организации, осуществляющей микрофинансовую деятельность (далее – крупный участник (крупный акционер), представляет информацию в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1700,51 +1861,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1763,332 +1924,322 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства" сведения, указанные в документах, удостоверяющих личность физического лица – резидента Республики Казахстан, подтверждающие отсутствие неснятой или непогашенной судимости у физического лица – резидента Республики Казахстан, а также о государственной регистрации (перерегистрации) юридического лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документы, выданные компетентными органами или должностными лицами иностранных государств, подлежат легализации либо апостилированию в соответствии с требованиями законодательства Республики Казахстан или международными договорами, ратифицированными Республикой Казахстан, (за исключением документов, удостоверяющих личность физического лица – нерезидента Республики Казахстан). Указанные документы переводятся на казахский и русский языки и подлежат нотариальному засвидетельствованию в соответствии с законодательством Республики Казахстан о нотариате.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 5-1 в соответствии с постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 27.04.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 13</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">5-1. Исключен постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Работник услугодателя, уполномоченный на прием и регистрацию корреспонденции, в день поступления заявления о выдаче лицензии осуществляет его прием, регистрацию и направление на исполнение в структурное подразделение услугодателя, ответственное за оказание государственной услуги (далее – ответственное подразделение).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При поступлении заявления услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Работник ответственного подразделения в течение 2 (двух) рабочих дней со дня поступления и регистрации заявления о выдаче лицензии проверяет полноту представленных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При установлении факта неполноты представленных документов работник ответственного подразделения в указанный срок направляет услугополучателю мотивированный отказ в дальнейшем рассмотрении заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. При установлении факта полноты представленных документов работник ответственного подразделения в течение срока оказания государственной услуги рассматривает представленные документы на предмет их соответствия требованиям пункта 5 Правил, подпунктов 1), 2), 3), 4), 5), 6), 7), 8), 9), 10), 11) и 12) пункта 8 Перечня основных требований к оказанию государственной услуги, готовит и направляет на рассмотрение уполномоченному лицу услугодателя проект приказа о выдаче лицензии на осуществление микрофинансовой деятельности либо мотивированного отказа в выдаче лицензии на осуществление микрофинансовой деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z754" w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z754" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении оснований для отказа в выдаче лицензии на осуществление микрофинансовой деятельности уполномоченный орган уведомляет услугополучателя о предварительном решении об отказе в выдаче лицензии, а также времени и месте (способе) проведения заслушивания для предоставления услугополучателю возможности выразить позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z755" w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z755" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z756" w:id="31"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z756" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченное лицо услугодателя подписывает проект приказа о выдаче лицензии на осуществление микрофинансовой деятельности либо мотивированного отказа в выдаче лицензии на осуществление микрофинансовой деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2107,90 +2258,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z446" w:id="32"/>
+    <w:bookmarkStart w:name="z446" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-1. Работник ответственного подразделения в течение 3 (трех) рабочих дней, следующих за днем принятия уполномоченным лицом услугодателя соответствующего решения, через канцелярию услугодателя направляет услугополучателю уведомление о выдаче лицензии на осуществление микрофинансовой деятельности с приложением лицензии на осуществление микрофинансовой деятельности либо мотивированный отказ в выдаче лицензии на осуществление микрофинансовой деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z447" w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z447" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На портале уведомление о выдаче лицензии на осуществление микрофинансовой деятельности с приложением электронной копии лицензии либо мотивированный отказ в выдаче лицензии на осуществление микрофинансовой деятельности направляется услугополучателю в "личный кабинет" в форме электронного документа, удостоверенного электронной цифровой подписью (далее – ЭЦП) уполномоченного лица услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2209,149 +2360,149 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. В случае получения отказа в выдаче лицензии на осуществление микрофинансовой деятельности услугополучатель принимает меры, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 15 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Услугодатель выдает услогополучателю лицензию на осуществление микрофинансовой деятельности на казахском и русском языках по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок переоформления, выдачи дубликата, приостановления либо прекращения действия лицензии на осуществление микрофинансовой деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Переоформление лицензии на осуществление микрофинансовой деятельности производится по основаниям и в порядке, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2386,51 +2537,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о разрешениях и уведомлениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2449,51 +2600,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. При переоформлении лицензии услугополучатель обращается к услугодателю с заявлением о переоформлении лицензии на осуществление микрофинансовой деятельности по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2508,51 +2659,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам (далее – заявление о переоформлении лицензии), либо с заявлением о переоформлении лицензии на осуществление микрофинансовой деятельности по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам, при изменении места нахождения, влекущего увеличение уставного капитала, изменении вида микрофинансовой деятельности, изменении организационно-правовой формы (преобразовании), реорганизации в форме разделения или выделения услугополучателя в электронном виде через портал.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2571,230 +2722,230 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Работник услугодателя, уполномоченный на прием и регистрацию корреспонденции, в день поступления заявления о переоформлении лицензии осуществляет его прием, регистрацию и направление на исполнение в ответственное подразделение. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При поступлении заявления услугополучателя после окончания рабочего времени, в выходные и праздничные дни, согласно трудовому законодательству Республики Казахстан прием заявления осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Работник ответственного подразделения в течение 1 (одного) рабочего дня, следующего за днем регистрации заявления о переоформлении лицензии, проверяет полноту представленных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В случае установления факта неполноты представленных документов ответственное подразделение в течение 1 (одного) рабочего дня, следующего за днем получения документов услугополучателя, готовит и направляет мотивированный отказ в дальнейшем рассмотрении заявления о переоформлении лицензии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. После установления факта полноты представленных документов ответственное подразделение в течение срока оказания государственной услуги рассматривает документы на предмет их соответствия требованиям законодательства Республики Казахстан, готовит и направляет на рассмотрение уполномоченного лица услугодателя проект приказа о переоформлении лицензии на осуществление микрофинансовой деятельности либо мотивированного отказа в переоформлении лицензии на осуществление микрофинансовой деятельности. Уполномоченное лицо услугодателя подписывает проект приказа о переоформлении лицензии на осуществление микрофинансовой деятельности либо мотивированный отказ в переоформлении лицензии на осуществление микрофинансовой деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z757" w:id="44"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z757" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении оснований для отказа в переоформлении лицензии на осуществление микрофинансовой деятельности уполномоченный орган уведомляет услугополучателя о предварительном решении об отказе в переоформлении лицензии, а также времени и месте (способе) проведения заслушивания для предоставления услугополучателю возможности выразить позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z758" w:id="45"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z758" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z759" w:id="46"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z759" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При наличии оснований для отказа в переоформлении лицензии на осуществление микрофинансовой деятельности срок рассмотрения заявления о переоформлении лицензии может быть продлен мотивированным решением руководителя услугодателя или его заместителя на разумный срок, но не более чем до 2 (двух) месяцев ввиду необходимости установления фактических обстоятельств, имеющих значение для правильного рассмотрения заявления о переоформлении лицензии, о чем извещается заявитель в течение 3 (трех) рабочих дней со дня продления срока, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 76 Административного процедурно-процессуального кодекса Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2813,70 +2964,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkStart w:name="z49" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Работник ответственного подразделения в течение 1 (одного) рабочего дня, следующего за днем принятия уполномоченным лицом услугодателя соответствующего решения (в пределах срока оказания государственной услуги), на портале направляет услугополучателю уведомление о переоформлении лицензии на осуществление микрофинансовой деятельности с приложением электронной копии переоформленной лицензии либо мотивированный отказ в переоформлении лицензии на осуществление микрофинансовой деятельности в "личный кабинет" в форме электронного документа, удостоверенного ЭЦП уполномоченного лица услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2895,110 +3046,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="48"/>
+    <w:bookmarkStart w:name="z51" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. При поступлении заявления на выдачу дубликата лицензии на осуществление микрофинансовой деятельности (если ранее выданная лицензия была оформлена в бумажной форме) работник услугодателя, уполномоченный на прием и регистрацию корреспонденции, в день поступления заявления на выдачу дубликата лицензии на осуществление микрофинансовой деятельности осуществляет его прием, регистрацию и направление на исполнение в ответственное подразделение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z760" w:id="49"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z760" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При поступлении заявления услугополучателя после окончания рабочего времени, в выходные и праздничные дни, согласно трудовому законодательству Республики Казахстан прием заявления осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z761" w:id="50"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z761" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ответственное подразделение в течение 2 (двух) рабочих дней (в пределах срока оказания государственной услуги) рассматривает представленные документы на предмет их соответствия требованиям законодательства Республики Казахстан, готовит проект дубликата лицензии на осуществление микрофинансовой деятельности (далее – дубликат лицензии) либо отказа, подписывает дубликат лицензии либо отказ уполномоченного лица услугодателя, на портале направляет услугополучателю уведомление о выдаче дубликата лицензии с приложением электронной копии дубликата лицензии либо отказ в выдаче дубликата лицензии в "личный кабинет" в форме электронного документа, удостоверенного ЭЦП уполномоченного лица услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3017,250 +3168,250 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="51"/>
+    <w:bookmarkStart w:name="z55" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Приостановление действия либо лишение услугополучателя лицензии на осуществление микрофинансовой деятельности производится по основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z56" w:id="52"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z56" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Решение услугодателя о приостановлении действия либо лишении лицензии на осуществление микрофинансовой деятельности направляется для исполнения услугополучателю в течение 5 (пяти) рабочих дней со дня принятия указанного решения. Информация о принятом решении размещается на интернет-ресурсе услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z57" w:id="53"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z57" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. При добровольном обращении услугополучателя к услугодателю о прекращении действия лицензии на осуществление микрофинансовой деятельности услугополучатель представляет заявление о прекращении действия лицензии на осуществление микрофинансовой деятельности в связи с добровольным обращением к услугодателю по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам (далее – заявление о прекращении действия лицензии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z58" w:id="54"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z58" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. К заявлению о прекращении действия лицензии прилагаются следующие документы в электронном виде через портал:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z762" w:id="55"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z762" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) решение уполномоченного органа услугуполучателя о добровольном обращении к услугодателю о прекращении действия лицензии на осуществление микрофинансовой деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z763" w:id="56"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z763" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) письмо о подтверждении исполнения всех обязательств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z764" w:id="57"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z764" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бухгалтерский баланс и пояснительная записка к нему, составленные по состоянию на последний рабочий день, предшествующий дню направления заявления о прекращении действия лицензии. В пояснительной записке к бухгалтерскому балансу раскрывается информация о кредиторах услугополучателя (при их наличии) с указанием сумм кредиторской задолженности и оснований ее возникновения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z765" w:id="58"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z765" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) информация, подтверждающая выполнение условий пункта 23 Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3279,150 +3430,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="59"/>
+    <w:bookmarkStart w:name="z63" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Информация о добровольном обращении услугополучателя к услугодателю о прекращении действия лицензии на осуществление микрофинансовой деятельности публикуется услугополучателем не менее чем в одном в периодическом печатном издании на казахском и русском языках, распространяемых на всей территории Республики Казахстан, за 60 (шестьдесят) календарных дней и более до даты подачи заявления о прекращении действия лицензии услугодателю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z64" w:id="60"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z64" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Заявление о прекращении действия лицензии рассматривается услугодателем в течение 30 (тридцати) рабочих дней с даты получения документов, указанных в пункте 25 Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z65" w:id="61"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z65" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Добровольное обращение к услугодателю о прекращении действия лицензии производится при выполнении услугополучателем следующих условий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z766" w:id="62"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z766" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) представление полного пакета документов, указанных в пункте 22 Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z767" w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z767" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отсутствие у услогополучателя обязательств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3441,468 +3592,468 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="64"/>
+    <w:bookmarkStart w:name="z69" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. В случае невыполнения услугополучателем условий, предусмотренных пунктом 25 Правил, услугодатель отказывает в прекращении действия лицензии на осуществление микрофинансовой деятельности. При повторном представлении услугополучателем заявления о прекращении действия лицензии исчисление срока его рассмотрения услугодателем начинается со дня его повторного представления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z70" w:id="65"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z70" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Не позднее 10 (десяти) рабочих дней с даты получения письма услугодателя о возможности прекращения действия лицензии на осуществление микрофинансовой деятельности услугополучатель возвращает оригинал лицензии, выданной на бумажном носителе, услугодателю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z71" w:id="66"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z71" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не позднее 30 (тридцати) рабочих дней с даты получения письма услугодателя о возможности прекращения действия лицензии на осуществление микрофинансовой деятельности услугополучатель уведомляет услугодателя о государственной перерегистрации в части исключения из наименования микрофинансовой организации слова "микрофинансовая организация" или аббревиатуры "МФО", наименования кредитного товарищества слов "кредитное товарищество", наименования ломбарда слово "ломбард".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z72" w:id="67"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z72" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z73" w:id="68"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z73" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Обжалование решений, действий (бездействия) услугодателя и (или) его должностных лиц по вопросам оказания государственных услуг производится в письменной форме по почте либо нарочно через канцелярию услугодателя на имя руководителя услугодателя либо лица, его замещающего.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z74" w:id="69"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z74" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя по вопросам оказания государственных услуг, поступившая в адрес услугодателя, рассматривается в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z75" w:id="70"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z75" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. В жалобе указываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z76" w:id="71"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z76" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) фамилия, имя, отчество (при его наличии) руководителя услугодателя либо лица, его замещающего;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z77" w:id="72"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z77" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) полное наименование и место нахождения услугополучателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z78" w:id="73"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z78" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бизнес-идентификационный номер услугополучателя (филиала и представительства);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z79" w:id="74"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z79" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) наименование услугодателя и (или) фамилия, имя, отчество (при его наличии) должностного лица решение, действие (бездействие) которого (которых) обжалуется (обжалуются);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z80" w:id="75"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z80" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обстоятельства, на которых лицо, подающее жалобу, основывает свои требования и доказательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z81" w:id="76"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z81" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) исходящий номер и дата подачи жалобы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z82" w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z82" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) перечень прилагаемых к жалобе документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z83" w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z83" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Жалоба подписывается услугополучателем либо лицом, являющимся его представителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z84" w:id="79"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z84" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Подтверждением принятия жалобы руководителем услугодателя является ее регистрация (штамп, входящий номер и дата) в канцелярии услугодателя с указанием фамилии, имени, отчества (при его наличии), принявшего жалобу, срока и места получения ответа на поданную жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z85" w:id="80"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z85" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. При обращении через портал информация о порядке обжалования предоставляется по телефону Единого контакт-центра: 8-800-080-7777 или 1414.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z86" w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z86" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отправке жалобы через портал услугополучателю из "личного кабинета" доступна информация об обращении, которая обновляется в ходе обработки обращения услугодателем (отметки о доставке, регистрации, исполнении, ответ о рассмотрении или отказе в рассмотрении).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z87" w:id="82"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z87" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. В случае несогласия с результатами оказанной государственной услуги услугополучатель обращается с жалобой к уполномоченному органу по оценке и контролю за качеством оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z88" w:id="83"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z88" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, рассматривается в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z89" w:id="84"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z89" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. В случае несогласия с результатами оказанной государственной услуги услугополучатель обращается в суд в установленном законодательством Республики Казахстан порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3968,68 +4119,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам лицензирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>микрофинансовой деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z749" w:id="85"/>
+    <w:bookmarkStart w:name="z749" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 27.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7405,958 +7556,1052 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
+              <w:t>Приложение 1-1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам лицензирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>микрофинансовой деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z750" w:id="86"/>
+    <w:bookmarkStart w:name="z844" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заявление о выдаче лицензии на осуществление микрофинансовой деятельности</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="86"/>
+        <w:t xml:space="preserve"> Сведения об изменениях, произошедших в составе руководящих работников</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(наименование организации, осуществляющей микрофинансовую деятельность)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 2 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 27.04.2023 </w:t>
+      Сноска. Правила дополнено приложением 1-1 в соответствии с постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 13</w:t>
+        <w:t>№ 39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 12.12.2025 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z768" w:id="87"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность), индивидуальный идентификационный номер (при его наличии) руководящего работника</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Должность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата и произошедшее изменение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номер, дата решения (приказа) о (об) назначении (избрании), переводе, расторжении трудового договора (прекращении полномочий)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания расторжения трудового договора (прекращения полномочий) в соответствии с законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z845" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Прошу выдать лицензию на осуществление микрофинансовой деятельности:</w:t>
-[...60 lines deleted...]
-      <w:bookmarkStart w:name="z769" w:id="88"/>
+      Примечание: указывается дата и какие изменения произошли в составе руководящих работников организации, осуществляющей микрофинансовую деятельность, (назначение (избрание) на должность, перевод на другую должность, расторжение трудового договора (прекращение полномочий) в графе 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Наименование, место нахождения и фактический адрес</w:t>
-[...111 lines deleted...]
-      <w:bookmarkStart w:name="z770" w:id="89"/>
+      Подтверждаем соответствие назначенного (избранного) руководящего работника требованиям, предъявляемым к руководящим работникам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Номер и дата свидетельства о государственной регистрации выпуска объявленных</w:t>
-[...75 lines deleted...]
-        <w:jc w:val="left"/>
+      В случае расторжения трудового договора (прекращения полномочий) руководителя исполнительного органа, главного бухгалтера организации, осуществляющей микрофинансовую деятельность, указываются лица, которым переданы их полномочия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...502 lines deleted...]
-        <w:t>(электронная цифровая подпись) (дата)</w:t>
+      Приложение (с указанием количества листов):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>первого руководителя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"____" _________________________20 __ года.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8392,1550 +8637,928 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2-1</w:t>
+              <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам лицензирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>микрофинансовой деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z752" w:id="93"/>
+    <w:bookmarkStart w:name="z750" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сведения о крупном участнике (крупном акционере), который владеет прямо</w:t>
-[...59 lines deleted...]
-        <w:t>(полное наименование организации, осуществляющей микрофинансовую деятельность)</w:t>
+        <w:t xml:space="preserve"> Заявление о выдаче лицензии на осуществление микрофинансовой деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 27.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z768" w:id="92"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу выдать лицензию на осуществление микрофинансовой деятельности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вид микрофинансовой деятельности)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сведения об услугополучателе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z769" w:id="93"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Наименование, место нахождения и фактический адрес</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...32 lines deleted...]
-      <w:bookmarkStart w:name="z775" w:id="94"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(индекс, область, город, район, улица, номер дома, офиса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(бизнес-идентификационный номер (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(номер телефона, номер факса, адрес электронной почты, интернет-ресурс)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z770" w:id="94"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Крупный участник (крупный акционер) организации, осуществляющей</w:t>
+      2. Дата свидетельства о государственной регистрации выпуска объявленных акций (для юридических лиц, созданных в организационно-правовой форме акционерного общества), размер уставного капитала услугополучателя, а также описание источников, использованных учредителями (участниками), акционерами для приобретения доли участия в уставном капитале (акций) услугополучателя с приложением копий подтверждающих документов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>микрофинансовую деятельность (далее – заявитель)</w:t>
-[...42 lines deleted...]
-      <w:bookmarkStart w:name="z776" w:id="95"/>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z771" w:id="95"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Место нахождения и фактический адрес</w:t>
+      3. Выполнено ли требование о присоединении к единой информационной системе</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________</w:t>
-[...76 lines deleted...]
-      <w:bookmarkStart w:name="z777" w:id="96"/>
+        <w:t>в сфере противодействия легализации (отмыванию) доходов, полученных преступным</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>путем, финансированию терроризма и финансированию распространения оружия</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>массового уничтожения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>да (нет)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z772" w:id="96"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Сведения о государственной регистрации (перерегистрации)</w:t>
+      4. Выполнено ли требование по установлению информационной системы,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________</w:t>
-[...25 lines deleted...]
-      <w:bookmarkStart w:name="z778" w:id="97"/>
+        <w:t>обеспечивающей автоматизацию ведения бухгалтерского учета</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>да (нет)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z773" w:id="97"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Бизнес идентификационный номер (при наличии)</w:t>
+      5. Выполнено ли требование о заключении договора о предоставлении информации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z779" w:id="98"/>
+        <w:t>в кредитное бюро с государственным участием</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>да (нет).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z774" w:id="98"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Вид деятельности</w:t>
+      6. Перечень направляемых документов, количество экземпляров и листов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________</w:t>
-[...720 lines deleted...]
-        <w:t>заявителя</w:t>
+        <w:t>по каждому из них:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Услугополучатель подтверждает достоверность и полноту прилагаемых к заявлению</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>документов и информации. Услугополучатель предоставляет согласие</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на использование сведений, составляющих охраняемую законом тайну,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фамилия, имя, отчество (при его наличии) руководителя исполнительного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>услугополучателя либо лица, уполномоченного на подачу заявления</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(с приложением подтверждающих документов).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
-[...294 lines deleted...]
-        <w:t>лица, исполняющего его обязанности ________________________________</w:t>
+        <w:t>(электронная цифровая подпись) (дата)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9971,50 +9594,1433 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Приложение 2-1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам лицензирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>микрофинансовой деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z752" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сведения о крупном участнике (крупном акционере), который владеет прямо или косвенно десятью или более процентами долей участия в уставном капитале или голосующих (за вычетом привилегированных) акций организации, осуществляющей микрофинансовую деятельность, являющимся юридическим лицом</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнены приложением 2-1 в соответствии с постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 27.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z787" w:id="100"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(полное наименование организации, осуществляющей микрофинансовую деятельность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Крупный участник (крупный акционер) услугополучателя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(полное наименование)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Место нахождения и фактический адрес</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(индекс, область, город, район, улица, номер дома, офиса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(код города, номер телефона, номер факса, адрес электронной почты,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>интернет-ресурс)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сведения о государственной регистрации (перерегистрации)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование документа, номер и дата выдачи, кем выдан)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Бизнес-идентификационный номер (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Вид деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указать основные виды деятельности)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Резидент или нерезидент Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Доля участия в уставном капитале или процентное соотношение количества</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>голосующих акций, принадлежащих крупному участнику (крупному акционеру),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>к общему количеству голосующих акций услугополучателя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Размер собственного капитала крупного участника (крупного акционера) перед</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>внесением денег в долю участия в уставном капитале услугополучателя (в оплату</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>акций услугополучателя) и сумма, внесенная в долю участия в уставном капитале</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>услугополучателя (оплату акций услугополучателя), а также описание источников,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>использованных для приобретения доли участия в уставном капитале (акций)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Сведения о наличии регистрации, место жительства или место нахождения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в офшорных зонах, перечень которых устанавливается уполномоченным органом</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в соответствии с подпунктом 5) пункта 16 статьи 9-5 Закона о государственном</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>регулировании</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________ да (нет)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Сведения об участии крупного участника (крупного акционера) в создании</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и деятельности иных юридических лиц в качестве крупного участника (крупного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>акционера), с указанием наименований, видов деятельности, места нахождения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и данных о государственной регистрации юридических лиц, доли участия в уставном</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>капитале или соотношения количества акций, принадлежащих крупному участнику</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(крупному акционеру), к общему количеству голосующих акций юридического лица</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(в процентах) _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Сведения о промышленных, банковских, финансовых группах, холдингах,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>концернах, ассоциациях, консорциумах, в которых участвует крупный участник</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(крупный акционер), с указанием наименования, места нахождения организаций</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Сведения о первом руководителе исполнительного органа (лице, единолично</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>исполняющим функции исполнительного органа) и органа управления</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наблюдательного совета, при наличии) крупного участника (крупного акционера)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Сведения о том, являлся ли крупный участник (крупный акционер) учредителем</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(участником) организации, осуществляющей микрофинансовую деятельность,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в период не более чем за один год до принятия уполномоченным органом решения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>о лишении данной организации, осуществляющей микрофинансовую деятельность,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лицензии на осуществление микрофинансовой деятельности по основаниям,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">предусмотренным подпунктами 1), 1-1), 2), 2-1), 3), 4), 5), 6), 7) и 9) пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона Республики Казахстан "О микрофинансовой деятельности"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________ (да (нет),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>указать наименование организации, должность, период работы).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Предоставляю согласие на сбор и обработку персональных данных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и на использование сведений, составляющих охраняемую законом тайну,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"___" _____________ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подпись руководителя исполнительного органа (лица, единолично осуществляющего</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>функции исполнительного органа) крупного участника (крупного акционера) или</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лица, исполняющего его обязанности.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Приложение 2-2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам лицензирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -10068,293 +11074,254 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>место для фотографии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z790" w:id="107"/>
+    <w:bookmarkStart w:name="z790" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о крупном участнике (крупном акционере), который владеет прямо</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>или косвенно десятью или более процентами долей участия в уставном капитале</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>или голосующих (за вычетом привилегированных) акций организации,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>осуществляющей микрофинансовую деятельность, – физическом лице, руководителе,</w:t>
+        <w:t>осуществляющей микрофинансовую деятельность, - физическом лице, руководителе,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>члене органа управления, руководителе, члене исполнительного органа, главном</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>бухгалтере крупного участника (крупного акционера) организации, осуществляющей</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>микрофинансовую деятельность,- юридического лица</w:t>
+        <w:t>микрофинансовую деятельность, - юридического лица</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>______________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>(фамилия, имя, отчество (при его наличии), должность)</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="107"/>
+        <w:t>(фамилия, имя, отчество (если оно указано в документе,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>удостоверяющем личность), должность)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 2-2 в соответствии с постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 27.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 12.12.2025 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 78</w:t>
+        <w:t>№ 39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z791" w:id="108"/>
+    <w:bookmarkStart w:name="z803" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Общие сведения о крупном участнике (крупном акционере) услугополучателя</w:t>
-[...53 lines deleted...]
-    </w:p>
+      1. Общие сведения о крупном участнике (крупном акционере) услугополучателя - физическом лице (далее – крупный участник (крупный акционер), руководителе, члене органа управления, руководителе, члене исполнительного органа, главном бухгалтере крупного участника (крупного акционера) услугополучателя - юридического лица (далее – руководящий работник):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10623,70 +11590,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z792" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Образование:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10862,52 +11827,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Реквизиты диплома об образовании</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-(дата и номер при наличии)</w:t>
+              <w:t>(дата и номер при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11225,96 +12189,60 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z793" w:id="110"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Сведения о юридических лицах, по отношению к которым заявитель является</w:t>
-[...34 lines deleted...]
-        <w:t>долю в имуществе:</w:t>
+      3. Сведения о юридических лицах, в которых крупный участник (крупный акционер), руководящий работник прямо или косвенно владеет голосующими акциями либо имеет право на соответствующую долю в имуществе:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -11438,51 +12366,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Доля участия в уставном капитале или соотношение количества акций, принадлежащих заявителю, к общему количеству размещенных (за вычетом привилегированных и выкупленных) акций юридического лица (в процентах)</w:t>
+Доля участия в уставном капитале или соотношение количества акций, принадлежащих крупному участнику (крупному акционеру), руководящему работнику к общему количеству размещенных (за вычетом привилегированных и выкупленных) акций юридического лица (в процентах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11732,184 +12660,96 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z794" w:id="111"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Примечание: в графе 4 необходимо указывать долю с учетом доли, находящейся</w:t>
-[...60 lines deleted...]
-      <w:bookmarkStart w:name="z795" w:id="112"/>
+      Примечание: в графе 4 необходимо указывать долю с учетом доли, находящейся в доверительном управлении крупного участника (крупного акционера), руководящего работника, а также количества долей (акций), в результате владения которыми крупный участник (крупный акционер), руководящий работник в совокупности с иными лицами является крупным участником (крупным акционером) юридического лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сведения о трудовой деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-[...48 lines deleted...]
-        <w:t>в течение которого заявителем трудовая деятельность не осуществлялась.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В данном пункте указываются сведения о трудовой деятельности крупного участника (крупного акционера), руководящего работника в финансовых организациях, в том числе с даты окончания высшего учебного заведения, а также период, в течение которого крупным участником (крупным акционером), руководящим работником трудовая деятельность не осуществлялась.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
@@ -12000,51 +12840,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Место работы*</w:t>
+Место работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12144,51 +12984,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные сведения**</w:t>
+Иные сведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12642,271 +13482,134 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z796" w:id="113"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-[...187 lines deleted...]
-    <w:bookmarkStart w:name="z797" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Сведения о членстве в инвестиционных комитетах в организациях:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="114"/>
+      1) в случае если организация является нерезидентом Республики Казахстан, указывается страна регистрации организации-нерезидента Республики Казахстан в графе 3;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в случае занятия должности руководителя (заместителя руководителя) самостоятельного структурного подразделения (департамента, управления, филиала) финансовой организации, финансового управляющего и (или) исполнительного директора указываются курируемые подразделения, вопросы, связанные с оказанием финансовых услуг в данной организации в графе 7;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в случае наличия стажа работы в уполномоченном органе, осуществляющем регулирование в области аудиторской деятельности, указываются основные функциональные обязанности, относящиеся к регулированию услуг по проведению аудита финансовых организаций в графе 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Сведения о членстве крупного участника (крупного акционера), руководящего работника в инвестиционных комитетах в организациях:</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13427,113 +14130,60 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z798" w:id="115"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Сведения о супруге, близких родственниках (родители, брат, сестра, дети)</w:t>
-[...51 lines deleted...]
-        <w:t>в организационно-правовой форме акционерного общества):</w:t>
+      6. Сведения о супруге, близких родственниках (родители, брат, сестра, дети) и свойственниках (родители, брат, сестра, дети супруга (супруги) (не заполняются по руководящим работникам микрофинансовых организаций, ломбардов в организационно-правовой форме акционерного общества):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -13586,51 +14236,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фамилия, имя, отчество (при его наличии)</w:t>
+Фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14056,1289 +14706,439 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z799" w:id="116"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Сведения о наличии регистрации, место жительства или место нахождения</w:t>
-[...216 lines deleted...]
-      <w:bookmarkStart w:name="z800" w:id="117"/>
+      Примечание: в случае отсутствия лиц, указанных в настоящем пункте, во всех графах указывается "нет".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Сведения о наличии регистрации, место жительства или место нахождения крупного участника (крупного акционера) услугополучателя – физического лица, руководящего работника в офшорных зонах, перечень которых устанавливается уполномоченным органом в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 16 статьи 9-5 Закона о государственном регулировании</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Сведения о том, являлся ли крупный участник (крупный акционер)</w:t>
-[...102 lines deleted...]
-        <w:t xml:space="preserve">предусмотренным подпунктами 1), 2), 3), 4), 5), 6), 7) и 9) пункта 2 </w:t>
+      _______________________________________________________________ да (нет)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Сведения о том, являлся ли крупный участник (крупный акционер) услугополучателя – физическое лицо, руководящий работник ранее первым руководителем или учредителем (участником) организации, осуществляющей микрофинансовую деятельность, в период не более чем за один год до принятия уполномоченным органом решения о лишении данной организации, осуществляющей микрофинансовую деятельность, лицензии на осуществление микрофинансовой деятельности по основаниям, предусмотренным подпунктами 1), 1-1), 2), 2-1), 3), 4), 5), 6), 7) и 9) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 16</w:t>
       </w:r>
-    </w:p>
-[...31 lines deleted...]
-        <w:t>__________________________________________________________________</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О микрофинансовой деятельности"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________ (да (нет), указать наименование организации, должность, период работы).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Сведения о том, являлся ли либо является крупный участник (крупный акционер) услугополучателя – физическое лицо, руководящий работник крупным участником – физическим лицом либо первым руководителем крупного участника - юридического лица и (или) руководящим работником финансовой организации, руководителем или заместителем руководителя филиала банка – нерезидента Республики Казахстан, филиала страховой (перестраховочной) организации – нерезидента Республики Казахстан, филиала страхового брокера – нерезидента Республики Казахстан в период не более чем за один год до принятия уполномоченным органом решения о применении к банку режима урегулирования, решения о лишении лицензии финансовой организации, филиала банка – нерезидента Республики Казахстан, филиала страховой (перестраховочной) организации – нерезидента Республики Казахстан, филиала страхового брокера – нерезидента Республики Казахстан либо вступления в законную силу судебного акта о принудительной ликвидации финансовой организации или признании ее банкротом в установленном законодательством Республики Казахстан порядке, либо вступления в законную силу судебного акта о принудительном прекращении деятельности филиала банка – нерезидента Республики Казахстан, филиала страховой (перестраховочной) организации – нерезидента Республики Казахстан в случаях, установленных законами Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(да (нет), указать наименование организации, должность, период работы).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z801" w:id="118"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Сведения о том являлся ли либо является крупный участник (крупный акционер)</w:t>
-[...366 lines deleted...]
-      <w:bookmarkStart w:name="z802" w:id="119"/>
+      10. Привлекался ли крупный участник (крупный акционер), руководящий работник к ответственности за совершение коррупционного преступления либо к дисциплинарной ответственности за совершение коррупционного правонарушения до даты назначения (избрания)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________ (да (нет),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(краткое описание правонарушения, преступления, реквизиты акта о наложении дисциплинарного взыскания или судебного акта, с указанием оснований привлечения к ответственности).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Настоящим подтверждаю отсутствие себя и супруги (супруга), близких родственников (родители, брат, сестра, дети) и свойственников (родители, брат, сестра, дети супруга (супруги) в списке лиц, причастных к террористической деятельности, перечне организаций и лиц, связанных с финансированием терроризма и экстремизма и (или) в перечне организаций и лиц, связанных с финансированием распространения оружия массового уничтожения, составляемых в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________ да (нет)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Привлекался ли заявитель к ответственности за совершение коррупционного</w:t>
-[...109 lines deleted...]
-        <w:jc w:val="left"/>
+      Примечание: супруг (супруга), близкие родственники (родители, брат, сестра, дети) и свойственники (родители, брат, сестра, дети супруга (супруги) крупного участника (крупного акционера), руководящего работника, указанные в пункте 6 настоящего Приложения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      Подтверждаю, что настоящая информация была проверена мною и является достоверной и полной, а также подтверждаю наличие безупречной деловой репутации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Настоящим подтверждаю отсутствие себя и супруги (супруга), близких</w:t>
-[...301 lines deleted...]
-        <w:t>Фамилия, имя, отчество (при его наличии)</w:t>
+      Предоставляю согласие на сбор и обработку персональных данных, необходимых для оказания государственной услуги и на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -15604,150 +15404,170 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>место для фотографии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z807" w:id="120"/>
+    <w:bookmarkStart w:name="z807" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о руководящих работниках услугополучателя</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>______________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии), должность)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 2-3 в соответствии с постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 27.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z808" w:id="121"/>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными постановлениями Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z808" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Общие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15943,70 +15763,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z809" w:id="122"/>
+    <w:bookmarkStart w:name="z809" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Образование:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -16521,121 +16341,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z810" w:id="123"/>
+    <w:bookmarkStart w:name="z810" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Сведения о супруге, близких родственниках (родители, брат, сестра, дети)</w:t>
-[...53 lines deleted...]
-    </w:p>
+      3. Сведения о супруге, близких родственниках (родители, брат, сестра, дети) и свойственниках (родители, брат, сестра, дети супруга (супруги) (не заполняются по руководящим работникам микрофинансовых организаций, ломбардов в организационно-правовой форме акционерного общества):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -16686,51 +16455,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фамилия, имя, отчество (при его наличии)</w:t>
+Фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17156,64 +16925,82 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z811" w:id="124"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: в случае отсутствия лиц, указанных в настоящем пункте, во всех графах указывается "нет".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z811" w:id="107"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сведения об участии руководящего работника услугополучателя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в уставном капитале или владении акциями юридических лиц:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -17646,64 +17433,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z812" w:id="125"/>
+      <w:bookmarkStart w:name="z812" w:id="108"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: в графе 4 необходимо указывать долю с учетом доли, находящейся</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в доверительном управлении руководящего работника, а также количества долей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17711,155 +17498,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(акций), в результате владения которыми руководящий работник в совокупности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>с иными лицами является крупным участником (крупным акционером).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z813" w:id="126"/>
+    <w:bookmarkStart w:name="z814" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Сведения о трудовой деятельности (указываются сведения о всей трудовой</w:t>
-[...87 lines deleted...]
-    </w:p>
+      5. Сведения о трудовой деятельности (указываются сведения о всей трудовой деятельности руководящего работника услугополучателя (также членство в органе управления), в том числе с даты окончания высшего учебного заведения, а также период, в течение которого руководящим работником услугополучателя трудовая деятельность не осуществлялась):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -18485,1076 +18187,285 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z814" w:id="127"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-[...125 lines deleted...]
-      <w:bookmarkStart w:name="z815" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Сведения о том, являлся ли руководящий работник услугополучателя ранее</w:t>
-[...689 lines deleted...]
-      <w:bookmarkStart w:name="z816" w:id="129"/>
+      1) в случае если организация является нерезидентом Республики Казахстан, указывается страна регистрации организации-нерезидента Республики Казахстан в графе 3;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в случае занятия руководящим работником услугополучателя (для микрофинансовой организации) должностей, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 статьи 9-4 Закона о государственном регулировании, указываются курируемые им подразделения, вопросы, входящие в его компетенцию в графе 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z815" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Отзывалось ли у руководящего работника согласие на назначение (избрание)</w:t>
-[...162 lines deleted...]
-      <w:bookmarkStart w:name="z817" w:id="130"/>
+      6. Сведения о том, что в течение десяти лет, предшествовавших дате назначения на должность руководящего работника услугополучателя, лицо не являлось руководящим работником финансовой организации, руководителем филиала, членом органа управления, руководителем исполнительного органа, его заместителем или членом исполнительного органа, главным бухгалтером, заместителем главного бухгалтера финансовой организации, руководителем, заместителем руководителя, главным бухгалтером, заместителем главного бухгалтера филиала банка – нерезидента Республики Казахстан, филиала страховой (перестраховочной) организации – нерезидента Республики Казахстан, филиала страхового брокера – нерезидента Республики Казахстан, крупным участником – физическим лицом, руководителем крупного участника (банковского холдинга) – юридического лица финансовой организации, в том числе финансовой организации-нерезидента Республики Казахстан, в период не более чем за один год до:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      применения к банку режима урегулирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лишения лицензии финансовой организации, в том числе финансовой организации – нерезидента Республики Казахстан, филиала, повлекшего их ликвидацию и (или) прекращение осуществления деятельности на финансовом рынке;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вступления в законную силу судебного акта о принудительной ликвидации финансовой организации, в том числе финансовой организации-нерезидента Республики Казахстан, или признании ее банкротом в установленном законодательством Республики Казахстан, законодательством государства, резидентом которого является финансовая организация-нерезидент Республики Казахстан, порядке;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вступления в законную силу судебного акта о принудительном прекращении деятельности филиала банка – нерезидента Республики Казахстан, филиала страховой (перестраховочной) организации – нерезидента Республики Казахстан в случаях, установленных законами Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________ (да (нет), указать наименование организации, должность, период работы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z816" w:id="111"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Отзывалось ли у руководящего работника в течение последних двенадцати месяцев, предшествующих дате представления документов, согласие на назначение (избрание) на должность руководящего работника в финансовой организации и (или) отстранялся ли он от выполнения служебных обязанностей в данной и (или) иной финансовой организации, филиале банка-нерезидента Республики Казахстан, филиале страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиале страхового брокера-нерезидента Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________ да (нет)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z817" w:id="112"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Привлекался ли руководящий работник услугополучателя к ответственности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>за совершение коррупционного преступления либо был ли подвергнут</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19670,64 +18581,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>с указанием оснований привлечения к ответственности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z818" w:id="131"/>
+      <w:bookmarkStart w:name="z818" w:id="113"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Сведения о том, являлся ли руководящий работник услугополучателя ранее</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>руководителем, членом органа управления, руководителем, членом исполнительного</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20013,101 +18924,101 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>должность, период работы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z819" w:id="132"/>
+      <w:bookmarkStart w:name="z819" w:id="114"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Сведения о наличии непогашенной или неснятой судимости</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z820" w:id="133"/>
+      <w:bookmarkStart w:name="z820" w:id="115"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Сведения о наличии в отношении руководящего работника, вступившего</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в законную силу решения суда о применении уголовного наказания в виде лишения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20312,64 +19223,64 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z821" w:id="134"/>
+      <w:bookmarkStart w:name="z821" w:id="116"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Герб Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>полное наименование уполномоченного органа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20377,126 +19288,126 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>по регулированию, контролю и надзору</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>финансового рынка и финансовых организаций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z349" w:id="135"/>
+    <w:bookmarkStart w:name="z349" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензия на осуществление микрофинансовой деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z822" w:id="136"/>
+      <w:bookmarkStart w:name="z822" w:id="118"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер лицензии __________ Дата выдачи " ____ "______ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20527,64 +19438,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (индекс, область, город, район, улица, номер дома, офиса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z823" w:id="137"/>
+      <w:bookmarkStart w:name="z823" w:id="119"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящая лицензия дает право на осуществление микрофинансовой деятельности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20752,180 +19663,180 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам лицензирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>микрофинансовой деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z824" w:id="138"/>
+    <w:bookmarkStart w:name="z824" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о переоформлении лицензии на осуществление микрофинансовой деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 27.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z825" w:id="139"/>
+      <w:bookmarkStart w:name="z825" w:id="121"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу переоформить лицензию на осуществление микрофинансовой деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указать причину переоформления лицензии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z826" w:id="140"/>
+      <w:bookmarkStart w:name="z826" w:id="122"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Наименование, место нахождения услугополучателя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20956,64 +19867,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(номер телефона, номер факса, адрес электронной почты, интернет-ресурс)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z827" w:id="141"/>
+      <w:bookmarkStart w:name="z827" w:id="123"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Данные о лицензии на осуществление микрофинансовой деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -21021,70 +19932,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(номер, дата выдачи, наименование государственного органа, выдавшего лицензию)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z828" w:id="142"/>
+    <w:bookmarkStart w:name="z828" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сведения по реорганизации юридических лиц:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -21938,101 +20849,101 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z829" w:id="143"/>
+      <w:bookmarkStart w:name="z829" w:id="125"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z830" w:id="144"/>
+      <w:bookmarkStart w:name="z830" w:id="126"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Перечень направляемых документов, количество экземпляров и листов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>по каждому из них</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -22285,68 +21196,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам лицензирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>микрофинансовой деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z353" w:id="145"/>
+    <w:bookmarkStart w:name="z353" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о переоформлении лицензии на осуществление микрофинансовой деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 4-1 в соответствии с постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22387,192 +21298,192 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z831" w:id="146"/>
+      <w:bookmarkStart w:name="z831" w:id="128"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу переоформить лицензию на осуществление микрофинансовой деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указать причину переоформления лицензии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z832" w:id="147"/>
+      <w:bookmarkStart w:name="z832" w:id="129"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Данные о лицензии на осуществление микрофинансовой деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(номер, дата выдачи, наименование государственного органа, выдавшего лицензию)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z833" w:id="148"/>
+    <w:bookmarkStart w:name="z833" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения об услугополучателе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z834" w:id="149"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z834" w:id="131"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Наименование, место нахождения и фактический адрес</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -22637,64 +21548,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(номер телефона, номер факса, адрес электронной почты, интернет-ресурс)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z835" w:id="150"/>
+      <w:bookmarkStart w:name="z835" w:id="132"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Номер и дата свидетельства о государственной регистрации выпуска объявленных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>акций (для юридических лиц, созданных в организационно-правовой форме</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -22757,82 +21668,66 @@
         </w:rPr>
         <w:t>_______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z836" w:id="133"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Выполнено ли требование о присоединении к единой информационной системе</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в сфере противодействия легализации (отмыванию) доходов, полученных преступным</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -22880,64 +21775,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>да (нет)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z837" w:id="151"/>
+      <w:bookmarkStart w:name="z837" w:id="134"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Выполнено ли требование о заключении договора о предоставлении информации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в кредитное бюро с государственным участием</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -22951,64 +21846,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>да (нет)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z838" w:id="152"/>
+      <w:bookmarkStart w:name="z838" w:id="135"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Выполнено ли требование по установлению информационной системы,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>обеспечивающей автоматизацию ведения бухгалтерского учета</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -23016,70 +21911,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>да (нет)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z839" w:id="153"/>
+    <w:bookmarkStart w:name="z839" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Сведения по реорганизации юридических лиц:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -24293,64 +23188,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z840" w:id="154"/>
+      <w:bookmarkStart w:name="z840" w:id="137"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Перечень направляемых документов, количество экземпляров и листов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>по каждому из них:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -24685,130 +23580,130 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z226" w:id="155"/>
+    <w:bookmarkStart w:name="z226" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Заявление о прекращении действия лицензии на осуществление </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> микрофинансовой деятельности в связи с добровольным обращением к услугодателю</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z227" w:id="156"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z227" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              _________________________________________________________ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование услугополучателя)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z228" w:id="157"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z228" w:id="140"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       просит в соответствии с решением уполномоченного органа услугополучателя №  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________ от "____" _____________ ____ года, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -24992,64 +23887,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подтверждающих документов)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z229" w:id="158"/>
+      <w:bookmarkStart w:name="z229" w:id="141"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________ ________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   подпись или электронная цифровая подпись)       (дата)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -25197,68 +24092,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z232" w:id="159"/>
+    <w:bookmarkStart w:name="z232" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о соблюдении минимального размера собственного капитала</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -25387,64 +24282,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z233" w:id="160"/>
+      <w:bookmarkStart w:name="z233" w:id="143"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "____" _____________ ____ года </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -25643,100 +24538,100 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z236" w:id="161"/>
+    <w:bookmarkStart w:name="z236" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Сведения о системе обеспечения безопасности и технической </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         укрепленности помещений ломбарда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z237" w:id="162"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z237" w:id="145"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Помещения ___________________________________________ состоят из </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (полное наименование услугополучателя) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -25874,70 +24769,70 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z238" w:id="163"/>
+          <w:bookmarkStart w:name="z238" w:id="146"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место нахождения помещения (помещений): ___________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="163"/>
+          <w:bookmarkEnd w:id="146"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ___________________________________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -26349,64 +25244,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z239" w:id="164"/>
+      <w:bookmarkStart w:name="z239" w:id="147"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "___ "____________ _____ года  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -26431,70 +25326,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">__________________________________________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подачу сведений (с приложением подтверждающих документов)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z240" w:id="165"/>
+    <w:bookmarkStart w:name="z240" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: если описание помещений, расположенных по разным адресам, идентичное, допускается заполнение сведений в одной форме с указанием нескольких адресов помещений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -26599,68 +25494,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансового рынка</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 23 ноября 2020 года № 108</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z242" w:id="166"/>
+    <w:bookmarkStart w:name="z242" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Квалификационные требования по осуществлению микрофинансовой деятельности и перечень документов, подтверждающих соответствие им</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Квалификационные требования с изменениями, внесенными постановлениями Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26703,50 +25598,70 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 12.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -27686,51 +26601,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Наличие Правил предоставления микрокредитов, соответствующих требованиям </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>статьи 17</w:t>
+              <w:t>статьи 3-1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Закона Республики Казахстан "О микрофинансовой деятельности"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -28097,512 +27012,2007 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
+9-1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Руководящим работником не может быть физическое лицо:</w:t>
-[...71 lines deleted...]
-4) совершившее коррупционное преступление либо подвергнутое административному взысканию до даты назначения (избрания) за совершение коррупционного правонарушения.</w:t>
+Наличие у руководящего работника услугополучателя необходимого трудового стажа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Сведения о трудовой деятельности руководящего работника согласно приложению 2-3 к Правилам.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Сведения о руководящем работнике услугополучателя по форме, согласно </w:t>
-[...127 lines deleted...]
-Организация, осуществляющая микрофинансовую деятельность, обладающая лицензией на осуществление микрофинансовой деятельности, в случае изменения сведений о руководящем работнике организации, осуществляющей микрофинансовую деятельность, представляет измененные и (или) дополненные документы (сведения) уполномоченному органу по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее – уполномоченный орган) в течении 10 (десяти) календарных дней со дня изменения сведений с приложением копий подтверждающих документов, заверенных подписью руководителя исполнительного органа организации, осуществляющей микрофинансовую деятельность, либо лица, исполняющего его обязанности (с представлением копии подтверждающего документа о возложении исполнения обязанностей), с указанием фамилии, имени, отчества (при его наличии) должностного лица и отметкой на верность копии.</w:t>
+Для соответствия требованию, предусмотренному </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 14 Закона о микрофинансовой деятельности, необходимо наличие трудового стажа для следующих руководящих работников услугополучателя (за исключением кредитного товарищества и ломбарда):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) руководителя исполнительного органа, руководителя наблюдательного совета (при наличии), руководителя совета директоров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(при наличии) микрофинансовой организации – не менее трех лет, в том числе не менее одного года на руководящей должности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) членов наблюдательного совета (при наличии), членов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+совета директоров (при наличии), членов исполнительного органа (коллегиального) – не менее двух лет;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) главного бухгалтера – не менее двух лет.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+В соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 9-4 Закона о государственном регулировании для занятия должности (назначения (избрания) на должность) руководящего работника услугополучателя учитывается стаж работы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по предоставлению финансовых услуг, в том числе в иностранных организациях, юридических лицах;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по регулированию, контролю и надзору финансового рынка и финансовых организаций, в том числе в иностранных организациях;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по проведению аудита финансовых организаций, регулированию услуг по проведению аудита финансовых организаций, в том числе в иностранных организациях, юридических лицах;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+на должностях политических государственных служащих, обеспечивающих формирование государственной политики в сферах экономики, финансов или государственного аудита и финансового контроля;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+в национальном управляющем холдинге, Банке Развития Казахстана, специальном фонде развития частного предпринимательства, Экспортно-кредитном агентстве Казахстана на должностях, предусмотренных абзацем седьмым </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпункта 4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пункта 1 статьи 9-4 Закона о государственном регулировании;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в международных финансовых организациях, перечень которых устанавливается настоящим приложением;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по разработке программного обеспечения, используемого для автоматизации деятельности финансовых организаций;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в качестве актуария, имеющего лицензию на осуществление актуарной деятельности на страховом рынке;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в организациях, имеющих лицензию на предоставление финансовых услуг на территории Международного финансового центра "Астана".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При расчете трудового стажа не учитывается работа в финансовой организации, филиале, связанная с обеспечением безопасности, осуществлением административно-хозяйственной деятельности, развитием информационных технологий (за исключением руководителя структурного подразделения, обеспечивающего развитие информационных технологий и (или) информационную безопасность), работа в обществе взаимного страхования.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Необходимый в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 9-4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона о государственном регулировании трудовой стаж в международных финансовых организациях включает работу кандидата в следующих международных финансовых организациях:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азиатский банк развития (The Asian Development Bank);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азиатский банк инфраструктурных инвестиций (The Asian Infrastructure Investment Bank);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Межамериканский банк развития (The Inter-American Development Bank);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Африканский банк развития (The African Development Bank);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всемирный Банк (The World Bank);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всемирная торговая организация (The World Trade Organization);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Евразийский банк развития (The Eurasian Development Bank);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Европейский инвестиционный банк (The European Investment Bank);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Европейский банк реконструкции и развития (The European Bank for Reconstruction and Development);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Европейская организация по ценным бумагам и рынкам (The European Securities and Markets Authority);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Европейская банковская организация (The European Banking Authority);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Европейская банковская федерация (The European Banking Federation);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банк Развития Европейского Совета (The Council of Europe Development Bank);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Европейская организация страхования и пенсионного обеспечения (The European Insurance and Occupational Pensions Authority);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Многостороннее Агентство Гарантии Инвестиций (The Multilateral Investment Guarantee Agency);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Международный Центр по Урегулированию Инвестиционных Споров (The International Centre for Settlement of Investment Disputes);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Исламский банк развития (The Islamic Development Bank);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Совет по исламским финансовым услугам (The Islamic Financial Services Board);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Международная ассоциация страховых надзоров (The International Association of Insurance Supervisors);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Северный инвестиционный банк (The Nordic Investment Bank);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Международная организация комиссий по ценным бумагам (The International Organization of Securities Commissions);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Международный валютный фонд (The International Monetary Fund);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Международная Ассоциация Развития (The International Development Association);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Международная ассоциация систем страхования депозитов (The International Association of Deposit Insurers);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банк международных расчетов (The Bank for International Settlements);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Международная организация органов пенсионного надзора (The International Organisation of Pension Supervisors);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Международный банк реконструкции и развития (The International Bank for Reconstruction and Development);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Международная финансовая корпорация (The International Finance Corporation);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация экономического сотрудничества и развития (The Organisation for Economic Co-operation and Development).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Руководящим работником не может быть физическое лицо:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) не имеющее безупречной деловой репутации.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Критериями отсутствия безупречной деловой репутации, включая профессионализма и добросовестности, являются:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наличие неснятой или непогашенной судимости, в том числе вступившего в законную силу судебного акта о применении уголовного наказания в виде лишения права занимать должность руководящего работника финансовой организации, банковского и (или) страхового холдинга и являться крупным участником (крупным акционером) финансовой организации пожизненно;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наличие сведений о совершении указанным лицом противоправных действий (бездействия), которые привели к неплатежеспособности, повлекшей принудительную ликвидацию финансовой организации, либо к применению к банку режима урегулирования;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наличия отношений с третьими лицами (контроля и влияния третьих лиц), действия которых способствовали легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения, на основании сведений уполномоченного органа по финансовому мониторингу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наличие сведений о том, что руководящий работник услугополучателя, являясь руководящим работником, актуарием либо крупным участником, руководящим работником крупного участника (банковского, страхового холдинга) финансовой организации, в том числе финансовой организации-нерезидента Республики Казахстан, неоднократно (два и более раза в течение последних двенадцати последовательных месяцев) не выполнял требования мер надзорного реагирования, примененных уполномоченным органом в отношении финансовой организации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наличие сведений о том, что руководящий работник услугополучателя являлся акционером (участником), должностным лицом, лицом, выполняющим управленческие функции, в финансовой организации - нерезиденте Республики Казахстан в период не более чем за 1 (один) год до доведения до неплатежеспособности финансовой организации - нерезидента Республики Казахстан. Указанный критерий также применяется в случае, если законодательством государства, резидентом которого является финансовая организация - нерезидент Республики Казахстан, предусмотрены аналогичные (схожие, сопоставимые) по существу меры по улучшению финансового состояния и (или) минимизации рисков в отношении финансовых организаций с неустойчивым финансовым положением;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наличие информации от органа надзора иностранного государства либо юридического лица, осуществляющего регулирование финансовых услуг и связанной с ними деятельности в Международном финансовом центре "Астана", об отсутствии у руководящего работника услугополучателя безупречной деловой репутации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наличие фактов совершения руководящим работником услугополучателя, являясь руководящим работником финансовой организации, более трех раз в течение двенадцати календарных месяцев административных правонарушений в областях финансов, предпринимательской деятельности, налогообложения, установленных вступившим в законную силу решением суда, органа, должностного лица, уполномоченных рассматривать дела об административных правонарушениях. Указанный критерий применяется в течение одного года после вступления в законную силу последнего решения суда, органа, должностного лица, уполномоченных рассматривать дела об административных правонарушениях о привлечении лица к административной ответственности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наличие факта составления руководящим работником услугополучателя, являясь руководящим работником финансовой организации, в качестве аудитора заведомо недостоверного аудиторского отчета либо факта составления аудиторской организацией заведомо недостоверного аудиторского отчета, подписанного данным лицом. Указанный критерий применяется в течение пяти лет после вступления в законную силу решения суда о привлечении данного лица либо аудиторской организации к административной ответственности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ нахождение руководящего работника услугополучателя в списке лиц, причастных к террористической деятельности, перечне организаций и лиц, связанных с финансированием терроризма и экстремизма и (или) в перечне организаций и лиц, связанных с финансированием распространения оружия массового уничтожения, составляемых в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьями 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+признание руководящего работника услугополучателя банкротом. Указанный критерий применяется в течение пяти лет со дня размещения в отношении руководящего работника объявления о завершении процедуры внесудебного банкротства или процедуры судебного банкротства в порядке, предусмотренном </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Законом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан "О восстановлении платежеспособности и банкротстве граждан Республики Казахстан" или завершения в отношении руководящего работника – нерезидента Республики Казахстан процедуры реализации имущества или прекращения производства по делу о банкротстве в ходе такой процедуры;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие руководящего работника услугополучателя в качестве обвиняемого либо подсудимого (подозреваемого) в уголовном процессе в связи с уголовными правонарушениями против личности, против собственности, в сфере экономической деятельности, за коррупционные и иные уголовные правонарушения против интересов государственной службы и государственного управления;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наличие сведений о том, что руководящий работник услугополучателя являлся руководящим работником финансовой организации, действия (бездействие) которого привели (привело) к нарушению (нарушениям) требований законодательства, явившемуся (явившимся) основанием для принятия уполномоченным органом или органом финансового надзора государства, резидентом которого является финансовая организация-нерезидент Республики Казахстан, решения об отнесении банка (филиала банка-нерезидента Республики Казахстан) к категории неплатежеспособных банков (филиалов банков-нерезидентов Республики Казахстан), лишении лицензии финансовой организации, повлекших их ликвидацию и (или) прекращение осуществления деятельности на финансовом рынке, либо вступления в законную силу решения суда о принудительной ликвидации финансовой организации или признании ее банкротом, либо вступления в законную силу решения суда о принудительном прекращении деятельности филиала банка-нерезидента Республики Казахстан, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наличие сведений о том, что руководящий работник услугополучателя был отстранен от выполнения служебных обязанностей руководящего работника финансовой организации на основании меры надзорного реагирования, примененной уполномоченным органом. Указанное требование применяется в течение последних двенадцати последовательных месяцев после принятия уполномоченным органом решения об отзыве согласия на назначение (избрание) на должность руководящего работника или об отстранении от выполнения служебных обязанностей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наличие сведений о том, что руководящий работник услугополучателя осуществлял контроль (кураторство) подразделений финансовой организации, из-за действий (бездействия) которых финансовой организацией допущены следующие нарушения, выявленные уполномоченным органом:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+систематическое (два и более раза) в течение последних двенадцати последовательных месяцев нарушение финансовой организацией пруденциальных нормативов и (или) иных обязательных к соблюдению норм и лимитов, установленных уполномоченным органом;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+составление финансовой организацией отчетности, приведшей к искажению сведений о соблюдении пруденциальных нормативов и (или) иных обязательных к соблюдению норм и лимитов, установленных уполномоченным органом;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+наличие факта расторжения с руководящим работником услугополучателя трудового договора по инициативе работодателя по основаниям, предусмотренным подпунктами 9), 12), 13), 14), 15), 16), 17), 18), 19), 20), 21) и 25) пункта 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 52</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Трудового кодекса Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наличие сведений о том, что руководящий работник услугополучателя, являясь актуарием, систематически (два и более раза в течение последних двенадцати последовательных месяцев) не извещал уполномоченный орган об установленных им фактах несоблюдения страховой (перестраховочной) организацией требований по формированию страховых резервов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наличие сведений о том, что руководящий работник услугополучателя осуществлял контроль (кураторство) подразделений финансовой организации, в деятельности которых уполномоченным органом были выявлены следующие нарушения:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применение необоснованных размеров страховой премии, неисполнении или ненадлежащем исполнении обязанностей, вытекающих из условий и порядка проведения обязательных видов страхования;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+систематическое (два и более раза) в течение последних двенадцати последовательных месяцев неосуществление, несвоевременное осуществление страховой выплаты либо осуществление страховой выплаты не в полном объеме;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наличие сведений о том, что руководящий работник услугополучателя незаконно разглашал или передавал третьим лицам сведения, составляющие тайну страхования или иную охраняемую законами Республики Казахстан тайну, сведения, полученные в ходе проведения актуарных расчетов и (или) осуществления деятельности в качестве независимого актуария;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) у которого было отозвано согласие на назначение (избрание) на должность руководящего работника финансовой организации, филиала банка-нерезидента Республики Казахстан, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиала страхового брокера-нерезидента Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) совершившее коррупционное преступление либо подвергнутое административному взысканию до даты назначения (избрания) за совершение коррупционного правонарушения.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о руководящем работнике услугополучателя по форме, согласно приложению 2-3 к Правилам, предоставляются по состоянию на дату, предшествующую дате представления документов, с приложением:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+копии документа, удостоверяющего личность руководящего работника (для иностранцев и лиц без гражданства);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+документа, подтверждающего сведения об отсутствии у руководящего работника услугополучателя неснятой или непогашенной судимости за преступления в стране гражданства (для иностранцев) или в стране постоянного проживания (для лиц без гражданства), выданного государственным органом страны их гражданства (страны их постоянного проживания - для лиц без гражданства) либо страны, где руководящий работник услугополучателя постоянно проживал в течение последних 15 (пятнадцати) лет.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата выдачи указанных документов не превышает 3 (трех) месяцев, предшествующих дате подачи заявления (за исключением случаев, когда в представляемых документах указан иной срок их действия). Если законодательством страны, государственный орган которой уполномочен подтверждать сведения об отсутствии неснятой или непогашенной судимости за преступления, не предусмотрена выдача подтверждающих документов лицам, в отношении которых запрашиваются указанные сведения, то соответствующее подтверждение направляется письмом государственного органа страны гражданства (для иностранцев) или страны постоянного проживания (для лиц без гражданства) в адрес уполномоченного органа.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения, указанные в заявлении о выдаче лицензии на осуществление микрофинансовой деятельности, по форме согласно приложению 2 к Правилам.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения, указанные в заявлении о переоформлении лицензии на осуществление микрофинансовой деятельности, по форме согласно приложению 4-1 к Правилам.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация, осуществляющая микрофинансовую деятельность, обладающая лицензией на осуществление микрофинансовой деятельности, в случае изменения сведений о руководящем работнике организации, осуществляющей микрофинансовую деятельность, представляет измененные и (или) дополненные документы (сведения) уполномоченному органу по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее – уполномоченный орган) в течение 10 (десяти) календарных дней со дня изменения сведений с приложением копий подтверждающих документов, заверенных подписью руководителя исполнительного органа организации, осуществляющей микрофинансовую деятельность, либо лица, исполняющего его обязанности (с представлением копии подтверждающего документа о возложении исполнения обязанностей), с указанием фамилии, имени, отчества (если оно указано в документе, удостоверяющем личность) должностного лица и отметкой на верность копии.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Не может являться крупным участником микрофинансовой организации лицо, которое:</w:t>
+1. Не может являться крупным участником услугополучателя лицо, которое:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) является физическим лицом, имеющим непогашенную или неснятую судимость;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-2) имеет регистрацию, место жительства или место нахождения в офшорных зонах, перечень которых установлен </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 24 февраля 2020 года № 8 "Об установлении Перечня офшорных зон для целей банковской и страховой деятельности, деятельности профессиональных участников рынка ценных бумаг и иных лицензируемых видов деятельности на рынке ценных бумаг, деятельности акционерных инвестиционных фондов и деятельности организаций, осуществляющих микрофинансовую деятельность" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 20095);</w:t>
+2) имеет регистрацию, место жительства или место нахождения в офшорных зонах, перечень которых устанавливается уполномоченным органом в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпунктом 5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пункта 16 статьи 9-5 Закона о государственном регулировании;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-3) является юридическим лицом, учредитель (акционер, участник) либо руководящий работник которого ранее являлся первым руководителем или учредителем (участником) микрофинансовой организации в период не более чем за один год до принятия уполномоченным органом решения о лишении данной микрофинансовой организации лицензии на осуществление микрофинансовой деятельности по основаниям, предусмотренным подпунктами 1), 2), 3), 4), 5), 6), 7) и 9) пункта 2 </w:t>
+3) является юридическим лицом, учредитель (акционер, участник) либо руководящий работник которого ранее являлся первым руководителем или учредителем (участником) микрофинансовой организации в период не более чем за один год до принятия уполномоченным органом решения о лишении данной микрофинансовой организации лицензии на осуществление микрофинансовой деятельности по основаниям, предусмотренным подпунктами 1), 1-1), 2), 2-1), 3), 4), 5), 6), 7) и 9) пункта 2 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьи 16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Закона Республики Казахстан "О микрофинансовой деятельности";</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) ранее являлось либо является крупным участником – физическим лицом либо первым руководителем крупного участника – юридического лица и (или) руководящим работником финансовой организации, руководителем или заместителем руководителя филиала банка-нерезидента Республики Казахстан, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиала страхового брокера-нерезидента Республики Казахстан в период не более чем за один год до принятия уполномоченным органом решения об отнесении банка, филиала банка-нерезидента Республики Казахстан к категории неплатежеспособных банков, филиалов банков-нерезидентов Республики Казахстан, консервации страховой (перестраховочной) организации, принудительном выкупе ее акций, лишении лицензии финансовой организации, филиала банка-нерезидента Республики Казахстан, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиала страхового брокера-нерезидента Республики Казахстан, либо вступления в законную силу решения суда о принудительной ликвидации финансовой организации или признании ее банкротом в установленном законодательством Республики Казахстан порядке, либо вступления в законную силу решения суда о принудительном прекращении деятельности филиала банка-нерезидента Республики Казахстан, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан.</w:t>
+4) ранее являлось либо является крупным участником – физическим лицом либо первым руководителем крупного участника – юридического лица и (или) руководящим работником финансовой организации, руководителем или заместителем руководителя филиала банка – нерезидента Республики Казахстан, филиала страховой (перестраховочной) организации – нерезидента Республики Казахстан, филиала страхового брокера – нерезидента Республики Казахстан в период не более чем за один год до принятия уполномоченным органом решения о применении к банку режима урегулирования, решения о лишении лицензии финансовой организации, филиала банка – нерезидента Республики Казахстан, филиала страховой (перестраховочной) организации – нерезидента Республики Казахстан, филиала страхового брокера – нерезидента Республики Казахстан либо вступления в законную силу судебного акта о принудительной ликвидации финансовой организации или признании ее банкротом в установленном законодательством Республики Казахстан порядке, либо вступления в законную силу судебного акта о принудительном прекращении деятельности филиала банка – нерезидента Республики Казахстан, филиала страховой (перестраховочной) организации – нерезидента Республики Казахстан в случаях, установленных законами Республики Казахстан.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Крупный участник микрофинансовой организации не может быть назначен (избран) на должность руководителя исполнительного органа микрофинансовой организации (не распространяется на микрофинансовую организацию, созданную в форме хозяйственного товарищества).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -28611,238 +29021,178 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...58 lines deleted...]
-              <w:t xml:space="preserve"> к Правилам;</w:t>
+              <w:t>
+Сведения о крупном участнике (крупном акционере), являющимся юридическим лицом, предоставляются по форме согласно приложению 2-1 к Правилам, по состоянию на дату, предшествующую дате представления документов, с приложением:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сведений о первом руководителе исполнительного органа (лице, единолично исполняющего функции исполнительного органа) и органа управления (наблюдательного совета, при наличии) крупного участника (крупного акционера) – юридического лица по форме согласно приложению 2-2 к Правилам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 копии документа, удостоверяющего личность первого руководителя исполнительного органа (лица, единолично исполняющего функции исполнительного органа) и органа управления (наблюдательного совета, при наличии) крупного участника (крупного акционера) – юридического лица (для иностранцев и лиц без гражданства);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-документа, подтверждающего сведения об отсутствии у первого руководителя исполнительного органа (лица, единолично исполняющего функции исполнительного органа) и органа управления (наблюдательного совета, при наличии) крупного участника (крупного акционера) – юридического лица неснятой или непогашенной судимости за преступления в стране гражданства (для иностранцев) или в стране постоянного проживания (для лиц без гражданства), выданного государственным органом страны их гражданства (страны их постоянного проживания - для лиц без гражданства) либо страны, где крупный участник (крупный акционер) услугополучателя – физическое лицо постоянно проживал в течение последних 15 (пятнадцати) лет.</w:t>
+документа, подтверждающего сведения об отсутствии у первого руководителя исполнительного органа (лица, единолично исполняющего функции исполнительного органа) и органа управления (наблюдательного совета, при наличии) крупного участника (крупного акционера) – юридического лица неснятой или непогашенной судимости за преступления в стране гражданства (для иностранцев) или в стране постоянного проживания (для лиц без гражданства), выданного государственным органом страны их гражданства (страны их постоянного проживания – для лиц без гражданства) либо страны, где крупный участник (крупный акционер) услугополучателя – физическое лицо постоянно проживал в течение последних 15 (пятнадцати) лет.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата выдачи указанных документов не превышает 3 (трех) месяцев, предшествующих дате подачи заявления (за исключением случаев, когда в предоставляемом документе указан иной срок его действия). Если законодательством страны, государственный орган которой уполномочен подтверждать сведения об отсутствии неснятой или непогашенной судимости за преступления, не предусмотрена выдача подтверждающих документов лицам, в отношении которых запрашиваются указанные сведения, то соответствующее подтверждение направляется письмом государственного органа страны гражданства (для иностранцев) или страны постоянного проживания (для лиц без гражданства) в адрес уполномоченного органа.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> к Правилам, по состоянию на дату, предшествующую дате представления документов, с приложением:</w:t>
+              <w:t>
+Сведения о крупном участнике (крупном акционере) услугополучателя, являющимся физическим лицом, согласно приложению 2-2 к Правилам, по состоянию на дату, предшествующую дате представления документов, с приложением:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 копии документа, удостоверяющего личность крупного участника (крупного акционера) – физического лица (для иностранцев и лиц без гражданства);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-документа, подтверждающего сведения об отсутствии у крупного участника (крупного акционера) – физического лица услугополучателя неснятой или непогашенной судимости за преступления в стране гражданства (для иностранцев) или в стране постоянного проживания (для лиц без гражданства), выданного государственным органом страны их гражданства (страны их постоянного проживания - для лиц без гражданства) либо страны, где крупный участник (крупный акционер) услугополучателя – физическое лицо постоянно проживал в течение последних 15 (пятнадцати) лет.</w:t>
+документа, подтверждающего сведения об отсутствии у крупного участника (крупного акционера) – физического лица услугополучателя неснятой или непогашенной судимости за преступления в стране гражданства (для иностранцев) или в стране постоянного проживания (для лиц без гражданства), выданного государственным органом страны их гражданства (страны их постоянного проживания – для лиц без гражданства) либо страны, где крупный участник (крупный акционер) услугополучателя – физическое лицо постоянно проживал в течение последних 15 (пятнадцати) лет.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата выдачи указанных документов не превышает 3 (трех) месяцев, предшествующих дате подачи заявления (за исключением случаев, когда в предоставляемом документе указан иной срок его действия). Если законодательством страны, государственный орган которой уполномочен подтверждать сведения об отсутствии неснятой или непогашенной судимости за преступления, не предусмотрена выдача подтверждающих документов лицам, в отношении которых запрашиваются указанные сведения, то соответствующее подтверждение направляется письмом государственного органа страны гражданства (для иностранцев) или страны постоянного проживания (для лиц без гражданства) в адрес уполномоченного органа.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28870,51 +29220,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения, указанные в заявлении о переоформлении лицензии на осуществление микрофинансовой деятельности, по форме согласно приложению 4-1 к Правилам.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Организация, осуществляющая микрофинансовую деятельность, обладающая лицензией на осуществление микрофинансовой деятельности, в случае изменения сведений о крупном участнике (крупном акционере) организации, осуществляющей микрофинансовую деятельность, представляет измененные и (или) дополненные документы (сведения) в уполномоченный орган в течение 10 (десяти) календарных дней со дня изменения сведений с приложением копий подтверждающих документов, заверенных подписью руководителя исполнительного органа организации, осуществляющей микрофинансовую деятельность, либо лица, исполняющего его обязанности (с представлением копии подтверждающего документа о возложении исполнения обязанностей), с указанием фамилии, имени, отчества (при его наличии) должностного лица и отметкой на верность копии.</w:t>
+Организация, осуществляющая микрофинансовую деятельность, обладающая лицензией на осуществление микрофинансовой деятельности, в случае изменения сведений о крупном участнике (крупном акционере) организации, осуществляющей микрофинансовую деятельность, представляет измененные и (или) дополненные документы (сведения) в уполномоченный орган в течение 10 (десяти) календарных дней со дня изменения сведений с приложением копий подтверждающих документов, заверенных подписью руководителя исполнительного органа организации, осуществляющей микрофинансовую деятельность, либо лица, исполняющего его обязанности (с представлением копии подтверждающего документа о возложении исполнения обязанностей), с указанием фамилии, имени, отчества (если оно указано в документе, удостоверяющем личность) должностного лица и отметкой на верность копии.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29116,55 +29466,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>