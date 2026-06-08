--- v0 (2025-12-25)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f85ab42" w14:textId="f85ab42">
+    <w:p w14:paraId="06166f6" w14:textId="06166f6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,318 +100,349 @@
         </w:rPr>
         <w:t>Об утверждении правил формирования и ведения регистра</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра здравоохранения Республики Казахстан от 30 ноября 2020 года № ҚР ДСМ-226/2020. Зарегистрирован в Министерстве юстиции Республики Казахстан 2 декабря 2020 года № 21717.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...48 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 209 Кодекса Республики Казахстан "О здоровье народа и системе здравоохранения" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра здравоохранения РК от 30.10.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Утвердить прилагаемые </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> формирования и ведения регистра.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Департаменту организации медицинской помощи Министерства здравоохранения Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) размещение настоящего приказа на интернет - ресурсе Министерства здравоохранения Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Юридический департамент Министерства здравоохранения Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра здравоохранения Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -439,71 +470,53 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Министр здравоохранения </w:t>
             </w:r>
-          </w:p>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -537,50 +550,71 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Цой</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -672,2820 +706,3416 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 ноября 2020 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ҚР ДСМ-226/2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила формирования и ведения регистра </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z15" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...119 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Настоящие правила формирования и ведения регистра (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 209 Кодекса Республики Казахстан "О здоровье народа и системе здравоохранения" (далее – Кодекс) и определяют порядок формирования и ведения регистров:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>потенциальных реципиентов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> органов (части органа) и (или) тканей (части ткани);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>реципиентов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> органов (части органа) и (или) тканей (части ткани);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>доноров</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>органов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (части органа) и (или) тканей (части ткани);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) граждан, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>выразивших</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> право на посмертное донорство органов (части органа) и (или) тканей (части ткани).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 1 с изменением, внесенным приказом Министра здравоохранения РК от 30.10.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. В настоящих Правилах используются следующие понятия:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) регистр доноров органов (части органа) и (или) тканей (части ткани) (далее – регистр доноров) - база данных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>прижизненных</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>посмертных</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> доноров органов (части органа) и (или) тканей (части ткани);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>регистр</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> граждан, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>выразивших</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> право на посмертное донорство органов (части органа) и (или) тканей (части ткани) – база данных совершеннолетних и дееспособных лиц, добровольно изъявивших желание реализовать свое право на прижизненный отказ или согласие на посмертное донорство органов (части органа) и (или) тканей (части ткани) в целях трансплантации, созданная в виде модуля в государственной информационной системе "Регистр прикрепленного населения";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) регистр </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>реципиентов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> органов (части органа) и (или) тканей (части ткани) (далее – регистр реципиентов) - база данных лиц, которым проведена трансплантация органов (части органов) и (или) тканей (части ткани) от донора;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) регистр </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>потенциальных</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> реципиентов органов (части органа) и (или) тканей (части ткани) (далее – регистр потенциальных реципиентов) - база данных потенциальных реципиентов органов (части органа) и (или) тканей (части ткани);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>уполномоченный орган</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в области здравоохранения (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в области охраны здоровья граждан Республики Казахстан, медицинской и фармацевтической науки, медицинского и фармацевтического образования, санитарно-эпидемиологического благополучия населения, обращения лекарственных средств и медицинских изделий, качества оказания медицинских услуг (помощи);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) система проведения иммунологического типирования (далее – система -НLА) - система антигенов, расположенная на лейкоцитах человека и определяющая </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тканевую совместимость</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> донора и реципиента при трансплантации органов (части органа) и (или) тканей (части ткани);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7) посмертный донор - лицо в возрасте восемнадцати лет и старше, которому </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>констатирована</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> необратимая гибель головного мозга, органы (части органа) и (или) ткани (части ткани) которого могут быть использованы для трансплантации реципиенту;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) медицинская информационная система – информационная система, обеспечивающая ведение процессов субъектов здравоохранения в электронном формате;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) мультидисциплинарная группа (далее - МДГ) - группа различных специалистов, формируемая в зависимости от характера нарушения функций и структур организма пациента, тяжести его клинического состояния;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10) региональный центр трансплантации – организация здравоохранения, подведомственная местным органам государственного управления здравоохранением областей, городов республиканского значения и столицы, которая </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оказывает услуги</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по изъятию, заготовке, хранению, консервации, транспортировке и трансплантации органов (части органа) и (или) тканей (части ткани);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) региональный трансплантационный координатор – врач, обеспечивающий межведомственное взаимодействие медицинских организаций в области трансплантации органов (части органа) и (или) тканей (части ткани) в областных центрах, городах республиканского значения и столице, являющийся штатным сотрудником Координационного центра;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12) республиканский центр трансплантации – организация здравоохранения, подведомственная уполномоченному органу, которая </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оказывает услуги</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по изъятию, заготовке, хранению, консервации, транспортировке и трансплантации органов (части органа) и (или) тканей (части ткани) на базе научно-исследовательских институтов и научных центров, в городах республиканского значения и столице;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13) республиканский трансплантационный координатор – врач, обеспечивающий координацию работы региональных трансплантационных координаторов и эффективное межведомственное взаимодействие медицинских организаций по вопросам развития трансплантации и донорства в Республике Казахстан, являющийся штатным сотрудником Координационного центра.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14) реципиент – пациент, которому проведено переливание донорской крови или выделенных из нее компонентов и (или) препаратов, введение мужского или женского донорского материала (спермы, яйцеклетки, эмбрионов) либо трансплантация органов (части органа) и (или) тканей (части ткани) от донора, а также искусственных органов (части органов);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15) Координационный центр по трансплантации (далее - Координационный центр) - организация здравоохранения, занимающаяся вопросами координации и сопровождения трансплантации органов (части органа) и (или) тканей (части ткани), положение о которой утверждается уполномоченным органом в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 70)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 7 Кодекса;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16) центр трансплантации – республиканский или региональный центр трансплантации;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17) прижизненный донор - человек в возрасте восемнадцати лет и старше, дееспособный, находящийся с реципиентом в генетической связи и (или) имеющий с ним </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тканевую совместимость</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, выразивший письменное нотариально удостоверенное согласие на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>изъятие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> органов (части органа) и (или) тканей (части ткани) для дальнейшей трансплантации;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18) потенциальный реципиент – пациент, который нуждается в трансплантации тканей (части ткани) и (или) органов (части органа);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра здравоохранения РК от 31.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Формирование сведений о реципиентах, потенциальных реципиентах и прижизненных донорах проводится в медицинской информационной системе учета доноров и реципиентов ( далее – МИСУДР) на основании их письменного согласия на сбор и обработку персональных данных, а также сведений, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Доступ в МИСУДР имеют:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) координационный центр;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) центры трансплантации;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лаборатории тканевого типирования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции приказа Министра здравоохранения РК от 31.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Регистр граждан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, выразивших право на посмертное донорство органов (части органа) и (или) тканей (части ткани), формируется и ведется на основании дачи прижизненного волеизъявления человека на посмертное донорство органов (части органа) и (или) тканей (части ткани) в организации первичной медико-санитарной помощи или на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>веб-портале</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "электронного правительства" в порядке </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>определяемым</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> уполномоченным органом, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 212 Кодекса.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Сбор, обработка и актуализация персональных данных осуществляются в соответствии с действующим </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...398 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z47" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...49 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок формирования и ведения регистра потенциальных реципиентов органов (части органа) и (или) тканей (части ткани)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...132 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Формирование и ведение регистра потенциальных реципиентов проводится с использованием данных медицинских информационных систем уполномоченного органа при вводе индивидуального </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>идентификационного</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номера</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее – ИИН) пациента в автоматизированном режиме и содержит сведения о потенциальных реципиентах, нуждающихся в трансплантации органов (части органа) и (или) тканей (части ткани).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Отбор пациентов на трансплантацию и включение в регистр потенциальных реципиентов осуществляется на основании заключения МДГ центров трансплантации или МДГ при местных органах государственного управления здравоохранением областей, городов республиканского значения и столицы по вопросам организации оказания заместительной почечной терапии и трансплантации органов (далее - УЗ), выдаваемого по направлению (заключению) профильных специалистов, основанному на данных выписки из </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>медицинской карты амбулаторного</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>стационарного</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) больного, осмотра и при необходимости дополнительного обследования с целью установления </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>показаний или противопоказаний</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к трансплантации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Формирование и ведение регистра потенциальных реципиентов осуществляет Координационный центр. Основанием для включения в регистр потенциальных реципиентов является:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) заключение МДГ УЗ или центра трансплантации;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) согласие пациента на сбор и обработку персональных данных оформляется медицинской организацией, направляющей документы пациента для включения в регистр потенциальных реципиентов органов, согласно приложению 1 к настоящим Правилам;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) сведения о пациенте, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции приказа Министра здравоохранения РК от 31.10.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 128</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменением, внесенным приказом Министра здравоохранения РК от 30.10.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. Центр трансплантации или медицинские организации в течение пяти рабочих дней после принятия решения МДГ направляет региональному трансплантационному координатору в электронном виде документы, указанные в пункте 9 настоящих Правил.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра здравоохранения РК от 30.10.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11. Региональный трансплантационный координатор в течение пяти рабочих дней с даты получения документов, указанных в пункте 9 настоящих Правил, формирует электронную заявку в МИСУДР на включение пациента в регистр потенциальных реципиентов.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра здравоохранения РК от 30.10.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12. Республиканский трансплантационный координатор в течении 3 (три) рабочих дней на основании предоставленных документов рассматривает заявку на включение пациента в регистр потенциальных реципиентов. По итогам рассмотрения заявка принимается либо отклоняется.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 – в редакции приказа Министра здравоохранения РК от 31.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13. Заявка на включение пациента в регистр потенциальных реципиентов отклоняется в случаях:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) не представление документов, указанных в пункте 9 настоящих Правил;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) несоответствия или низкого качества представленных документов (отсутствие всех подписей членов МДГ, неразборчивый, смазанный шрифт );</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) дата принятия решения МДГ более трех месяцев;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) отсутствие необходимых сведений для включения в регистр потенциальных реципиентов согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14. Координационный центр в течение одного рабочего дня после включения пациента в регистр потенциальных реципиентов органов (далее – регистр) направляет в УЗ и центр трансплантации (при направлении документов центром трансплантации), лабораторию тканевого типирования, а также региональному трансплантационному координатору уведомление о включении пациента в регистр по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Региональный трансплантационный координатор в течение трех рабочих дней со дня получения уведомления о включении пациента в регистр направляет данное уведомление потенциальному реципиенту посредством электронной почты или с использованием иных средств связи.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции приказа Министра здравоохранения РК от 30.10.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15. В случае отклонения заявки, региональный трансплантационный координатор в течение пяти рабочих дней принимает меры по устранению выявленных замечаний и повторно формирует заявку в МИСУДР на включение пациента в регистр потенциальных реципиентов.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16. При получении уведомления о включении пациента в регистр, специалист лаборатории тканевого типирования вносит потенциального реципиента почки в график по забору образцов крови для определения HLA-фенотипа и на наличие HLA-антител с кратностью один раз в три месяца. Доставку образцов крови в лаборатории тканевого типирования осуществляет Научно-производственный Центр Трансфузиологии.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции приказа Министра здравоохранения РК от 30.10.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17. Специалист лаборатории тканевого типирования, получив образец крови потенциального реципиента, проводит типирование по системе-HLA, результаты которого вносит в регистр.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции приказа Министра здравоохранения РК от 30.10.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18. УЗ (главные внештатные профильные специалисты) совместно с региональным трансплантационным координатором проводят ежеквартальную сверку лиц, нуждающихся в трансплантации органов (части органа) и (или) тканей (части ткани), в регионе со списком лиц, состоящих в регистре МИСУДР. По результатам сверки УЗ (главные внештатные профильные специалисты) формируют заявки:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) на включение первичных пациентов в регистр;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) на исключение из регистра: трансплантированных, умерших, выехавших из региона (сменивших место жительства), отказавшихся от трансплантации, имеющих медицинские противопоказания к трансплантации органов (части органа) и (или) тканей (части ткани);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) на временное исключение из регистра по медицинским показаниям (улучшение состояния и клинико-лабораторных показателей или выявление временных медицинских противопоказаний к трансплантации по заключению МДГ), временно выехавших из региона (сменивших место жительства) или отказавшихся от трансплантации (по письменному заявлению потенциального реципиента);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) на изменение статуса пациента из регистра на статус "ургентный" в случаях, когда потенциальному реципиенту по жизненным показаниям требуется срочная трансплантация органов (части органа) и (или) тканей (части ткани), по заключению МДГ.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Актуализированный список лиц, нуждающихся в трансплантации почки, после сверки передают в диализные центры для забора крови с целью определения:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      НLА-фенотипа первично включенных пациентов;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличия лейкоцитарных антител у лиц, состоящих в регистре, с кратностью один раз в три месяца с целью оценки уровня сенсибилизации, выраженной в процентах.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа Министра здравоохранения РК от 30.10.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19. Сведения о лицах, состоящих в регистре потенциальных реципиентов, становятся не актуальными в следующих случаях:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) по письменному желанию потенциального реципиента;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) в случае смерти потенциального реципиента;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) после трансплантации органа (части органа) и (или) тканей (части ткани);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) при выявлении </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>противопоказаний</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к трансплантации;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) при выезде за пределы Республики Казахстан на постоянное место жительства.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:bookmarkStart w:name="z76" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок формирования и ведения регистра потенциальных реципиентов органов (части органа) и (или) тканей (части ткани)</w:t>
+        <w:t xml:space="preserve"> Глава 3. Порядок формирования и ведения регистра реципиентов органов (части органа) и (или) тканей (части ткани)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-[...159 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20. Формирование и ведение регистра реципиентов проводится с использованием данных медицинских информационных систем уполномоченного органа.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Регистр реципиентов содержит сведения о лицах, которым в центрах трансплантации проведена трансплантация органов (части органа) и (или) тканей (части ткани) от доноров.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21. Сведения о реципиентах, трансплантация которым проведена от прижизненного донора вносятся в регистр реципиентов центром трансплантации в течение двух рабочих дней после проведения операции. Одновременно, в МИСУДР вносится информация о доноре, у которого изъят донорский орган (часть органа) и (или) ткань (часть ткани).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22. При выписке реципиента центр трансплантаций направляет для дальнейшего наблюдения и обследования уведомление в УЗ по месту его жительства.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23. Сведения о лицах, состоящих в регистре реципиентов, становятся не актуальными в следующих случаях:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) по письменному желанию реципиента;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) в случае смерти реципиента;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) при выезде за пределы Республики Казахстан на постоянное место жительства.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z85" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...49 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок формирования и ведения регистра доноров органов (части органа) и (или) тканей (части ткани)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="46"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24. Формирование и ведение регистра доноров проводится с использованием данных медицинских информационных систем уполномоченного органа при вводе ИИН донора в автоматизированном режиме.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Регистр доноров содержит сведения о посмертных и прижизненных донорах, у которых проведено изъятие органов (части органа) и (или) тканей (части ткани).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25. Сведения о посмертном доноре вносятся в регистр доноров региональными трансплантационными координаторами при </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>констатации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> необратимой гибели головного мозга у посмертного донора.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>26. Сведения о прижизненном доноре вносятся в регистр доноров центрами трансплантации в течение двух рабочих дней после проведения операции по пересадке органов (части органа) и (или) тканей (части ткани). Одновременно в МИСУДР вносится информация о реципиенте, получившим донорский орган (часть органа) и (или) ткань (часть ткани).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27. При выписке прижизненного донора центр трансплантации направляет для дальнейшего наблюдения и обследования уведомление в УЗ по месту его жительства.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>28. Сведения о прижизненных донорах, состоящих в регистре доноров, становятся не актуальными в следующих случаях:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) в случае смерти донора;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) при выезде за пределы Республики Казахстан на постоянное место жительства.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">29. В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О персональных данных и их защите", сведения внесенные и полученные из регистров, являются конфиденциальной информацией и не передаются третьим лицам, за исключением случаев их предоставления в:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уполномоченный орган в целях осуществления контроля и координации за своевременным ведением регистров;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) государственные медицинские организации, медицинские организации, сто процентов голосующих акций (долей участия в уставном капитале) которых принадлежат государству, а также в медицинских организациях "Назарбаев Университет" при наличии лицензии на осуществление медицинской деятельности по оказанию услуг трансплантации органов (части органа), тканей (части ткани), гемопоэтических, мезенхимальных стволовых клеток, клеток иммунной системы, лимфоцитов, консервированной роговичной ткани и аутологичной трансплантации гемопоэтических стволовых клеток согласно профилю медицинской деятельности;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) иные органы и организации в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра здравоохранения РК от 30.10.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 158</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 – в редакции приказа Министра здравоохранения РК от 31.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...51 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п.4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 12 – в редакции приказа Министра здравоохранения РК от 31.10.2025 </w:t>
-[...1383 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -3619,344 +4249,357 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z100" w:id="87"/>
+    <w:bookmarkStart w:name="z100" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Согласие пациента на сбор и обработку персональных данных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z101" w:id="88"/>
-[...9 lines deleted...]
-      Я, пациент, (законный представитель) (подчеркнуть): </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Я, пациент, (законный представитель) (подчеркнуть): </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (фамилия, имя, отчество (при наличии) реципиента, (законного представителя) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>находясь в_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (наименование медицинской организации) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">даю свое согласие на занесение, сбор, обработку и хранение моих персональных </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">данных, необходимых для включения в регистр  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (наименование регистра).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подпись: _______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (пациент или законный представитель)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата заполнения: ______/______/20__ года</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Врач: __________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (фамилия, имя, отчество (при наличии)) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подпись: ___________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-[...255 lines deleted...]
-    <w:bookmarkEnd w:id="94"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4074,738 +4717,942 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z110" w:id="95"/>
+    <w:bookmarkStart w:name="z110" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                Сведения о пациенте</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z111" w:id="96"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Пациент ______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (фамилия, имя, отчество (при наличии))</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата рождения "____" _______________ ___________, пол ______________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Индивидуальный идентификационный номер _________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Пациент ______________________________________________________________</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-[...56 lines deleted...]
-    <w:bookmarkEnd w:id="98"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Место проживания</w:t>
+              <w:t>Место проживания</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Контактная информация о пациенте, включающая номера его телефонов (мобильный, домашний), адрес электронной почты, номера телефонов супруга (супруги), близких родственников</w:t>
+              <w:t>Контактная информация о пациенте, включающая номера его телефонов (мобильный, домашний), адрес электронной почты, номера телефонов супруга (супруги), близких родственников</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Основной диагноз</w:t>
+              <w:t>Основной диагноз</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Антропометрические параметры (рост и вес)</w:t>
+              <w:t>Антропометрические параметры (рост и вес)</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Группа и резус-фактор крови</w:t>
+              <w:t>Группа и резус-фактор крови</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z114" w:id="99"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Врач центра трансплантации _____________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (фамилия, имя, отчество (при наличии) полностью)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подпись____________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"_____" _______________ 20 ____ г</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">или Секретарь мультидисциплинарной группы при местном органе государственного </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">управления здравоохранения области, города республиканского значения или столицы  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (фамилия, имя, отчество (при наличии) полностью)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подпись____________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"_____" _______________ 20_____г.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Врач центра трансплантации _____________________________________________</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-[...187 lines deleted...]
-    <w:bookmarkEnd w:id="105"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4871,411 +5718,352 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к правилам формирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и ведения регистра</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z134" w:id="106"/>
+    <w:bookmarkStart w:name="z134" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление о включении пациента в регистр потенциальных реципиентов органов (части органа) и (или) тканей (части ткани)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 3 - в редакции приказа Министра здравоохранения РК от 30.10.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Приложение 3 - в редакции приказа Министра здравоохранения РК от 30.10.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 158</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин (гражданка) ___________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при наличии) полностью)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место жительство ________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Электронный адрес _______________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование Координационного центра по трансплантации)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>сообщает Вам, что "___" ___________ 20 ___ г. на основании решения</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>мультидисциплинарной группы (при медицинской организации или центре</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>трансплантации - нужное подчеркнуть) и приказа _____________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>от "____" __________ 20 ___ года № ______ "Об утверждении Правил формирования</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и ведения регистра" Вы включены в регистр потенциальных реципиентов органов</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(части органа) и (или) тканей (части ткани) на трансплантацию</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указать орган (часть органа) и (или) ткань (часть ткани)).</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Директор</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при наличии) полностью)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"__" __________ 20__ г. ____________________ (подпись)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -5283,55 +6071,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5657,31 +6445,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>