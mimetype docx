--- v0 (2025-10-05)
+++ v1 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="75a0f96" w14:textId="75a0f96">
+    <w:p w14:paraId="76ed584" w14:textId="76ed584">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -672,1342 +672,2934 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 ноября 2020 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ҚР ДСМ - 227/2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила, сроки проведения постаккредитационного мониторинга и отзыва свидетельства об аккредитации в области здравоохранения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила - в редакции приказа Министра здравоохранения РК от 06.08.2025 </w:t>
+      Сноска. Правила - в редакции приказа Министра здравоохранения РК от 27.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 77</w:t>
+        <w:t xml:space="preserve">№ 96 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила, сроки проведения постаккредитационного мониторинга и отзыва свидетельства об аккредитации в области здравоохранения (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 10)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 8 Кодекса Республики Казахстан "О здоровье народа и системе здравоохранения" (далее – Кодекс) и определяют порядок, сроки проведения постаккредитационного мониторинга и отзыва свидетельства об аккредитации в области здравоохранения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аккредитация – процедура официального признания компетентности заявителя выполнять работы в определенной области оценки соответствия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) постаккредитационный мониторинг – мониторинг деятельности субъектов здравоохранения, организаций и юридических лиц, прошедших аккредитацию в области здравоохранения, на соответствие установленным требованиям;</w:t>
+      2) постаккредитационный мониторинг – мониторинг деятельности субъектов здравоохранения, прошедших аккредитацию в области здравоохранения, на соответствие установленным требованиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) свидетельство об аккредитации – официальный документ, подтверждающий аккредитацию заявителя в определенной области аккредитации;</w:t>
+      3) аккредитованный субъект – субъект прошедший аккредитацию в области здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> статьи 8 Кодекса;</w:t>
+        <w:t>
+      4) свидетельство об аккредитации – официальный документ, подтверждающий аккредитацию заявителя в определенной области аккредитации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) комиссия по постаккредитационному мониторингу – комиссия, создаваемая аккредитующим органом для проведения постаккредитационного мониторинга аккредитованных субъектов;</w:t>
+      5) внеплановый постаккредитационный мониторинг – мониторинг деятельности субъектов здравоохранения, прошедших аккредитацию в области здравоохранения, на соответствие установленным требованиям при наличии оснований, предусмотренных настоящими Правилами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) эксперт по внешней комплексной оценке – специалист организации здравоохранения, привлекаемый для проведения внешней комплексной оценки медицинских организаций на соответствие стандартам аккредитации в составе экспертной группы;</w:t>
+      3. Постаккредитационному мониторингу подлежат следующие лица, прошедшие аккредитацию в области здравоохранения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) фокусная оценка – оценка медицинской организации на основании анализа документов и (или) посещения медицинской организации, проводимая с целью подтверждения или уточнения результатов ранее проведенной внешней комплексной оценки в случаях сомнения в достоверности результатов внешней комплексной оценки, либо при ситуации, подвергающей безопасность пациента, персонала и посетителей риску, о которой стало известно органу, аккредитующему медицинские организации.</w:t>
+      1) субъекты здравоохранения, осуществляющие аккредитацию медицинских организаций в целях признания соответствия оказываемых медицинских услуг установленным требованиям и стандартам в области здравоохранения (далее – аккредитующий орган);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Постаккредитационному мониторингу подлежат лица, прошедшие аккредитацию в области здравоохранения:</w:t>
+      2) организации, осуществляющие оценку знаний и навыков обучающихся, выпускников профессиональной подготовленности и специалистов в области здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) субъекты здравоохранения, осуществляющие аккредитацию медицинских организаций в целях признания соответствия оказываемых медицинских услуг установленным требованиям и стандартам в области здравоохранения;</w:t>
+      3) субъекты здравоохранения, осуществляющие независимую экспертизу в области здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) организации, осуществляющие оценку знаний и навыков обучающихся, выпускников профессиональной подготовленности и специалистов в области здравоохранения;</w:t>
+      4) юридические лица, осуществляющие подтверждение подготовленности к управленческой деятельности по сертификации менеджеров здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) субъекты здравоохранения, осуществляющие независимую экспертизу в области здравоохранения;</w:t>
+      5) профессиональные медицинские ассоциации и общественные объединения, осуществляющие деятельность в области здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) юридические лица, осуществляющие подтверждение подготовленности к управленческой деятельности по сертификации менеджеров здравоохранения;</w:t>
+      6) медицинские организации, аккредитованные аккредитующим органом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) профессиональные медицинские ассоциации и общественные объединения, осуществляющие деятельность в области здравоохранения;</w:t>
+      7) профессиональные ассоциации в сфере санитарно-эпидемиологического благополучия населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) медицинские организации на основе внешней комплексной оценки на соответствие деятельности стандартам аккредитации;</w:t>
+      8) физические и юридические лица по проведению санитарно-эпидемиологического аудита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) профессиональные ассоциации в сфере санитарно-эпидемиологического благополучия населения;</w:t>
+      4. Постаккредитационный мониторинг проводится в плановом и внеплановом порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок проведения постаккредитационного мониторинга субъектов здравоохранения, аккредитованных государственным органом</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) физические и юридические лица по проведению санитарно-эпидемиологического аудита.</w:t>
+      5. Постаккредитационный мониторинг субъектов здравоохранения, указанных в подпунктах 1), 2), 3), 4), и 5) пункта 3 настоящих Правил проводится государственным органом в сфере оказания медицинских услуг (помощи) (далее – государственный орган).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Постаккредитационный мониторинг проводится в плановом порядке, один раз в 3 (три) года, но не ранее 6 (шести) месяцев со дня получения свидетельства об аккредитации. План проведения постаккредитационного мониторинга составляется ежегодно и размещается на сайте соответствующего органа (организации), осуществляющего (осуществляющей) аккредитацию в области здравоохранения (далее – аккредитующий орган) до 25 октября соответствующего календарного года.</w:t>
+      6. Плановый постаккредитационный мониторинг субъектов здравоохранения, аккредитованных государственным органом проводится один раз в 3 (три) года, но не ранее 6 (шести) месяцев со дня получения свидетельства об аккредитации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В случаях поступления в аккредитующий орган на деятельность аккредитованной организации в течение действия свидетельства об аккредитации двух и более жалоб от физических и (или) юридических лиц, по результатам рассмотрения которых подтверждены факты нарушения прав заявителей, проводится внеплановый постаккредитационный мониторинг.</w:t>
+      7. Ежегодный план проведения постаккредитационного мониторинга субъектов здравоохранения (далее – План), указанных в подпунктах 1), 2), 3), 4) и 5) пункта 3 настоящих Правил утверждается первым руководителем государственного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. План размещается на сайте государственного органа до 1 февраля текущего календарного года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Плановый постаккредитационный мониторинг проводится государственным органом в течение 20 (двадцати) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В случаях поступления в государственный орган на деятельность аккредитованной организации в течение действия свидетельства об аккредитации двух и более жалоб от физических и (или) юридических лиц, по результатам рассмотрения которых подтверждены факты нарушения прав заявителей, либо поступления в государственный орган информации от другого государственного органа по подтвержденным фактам нарушения законодательства Республики Казахстан проводится внеплановый постаккредитационный мониторинг в течение 20 (двадцати) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Внеплановый постаккредитационный мониторинг проводится с выездом на производственную базу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Для проведения планового и внепланового постаккредитационного мониторинга в государственном органе приказом первого руководителя формируется комиссия по постаккредитационному мониторингу (далее – Комиссия) из числа сотрудников государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Состав Комиссии формируется в зависимости от функции и деятельности аккредитованного субъекта и составляет нечетное количество человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В состав Комиссии не привлекаются следующие лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) лицо, которое находится или находилось в течение последних 5 (пяти) лет в трудовых или договорных отношениях с аккредитованным субъектом здравоохранения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) лицо, имеющее близких родственников, супруга (супругу) и (или) свойственников с сотрудниками и (или) руководства аккредитованного субъекта здравоохранения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Председателем Комиссии постаккредитационного мониторинга определяется первый руководитель государственного органа. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Деятельность Комиссии обеспечивается секретарем из структурного подразделения государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Для проведения планового и внепланового постаккредитационного мониторинга секретарь Комиссии направляет аккредитованному субъекту запрос о предоставлении информации о соответствии критериям постаккредитационного мониторинга и результатам деятельности аккредитованного лица согласно приложениям </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Аккредитованный субъект представляет в государственный орган для рассмотрения Комиссией запрашиваемую информацию и подтверждающие документы, указанные в приложениях </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, в течение 5 (пяти) рабочих дней со дня получения запроса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. После предоставления аккредитованным субъектом информации и подтверждающих документов, указанных в приложениях </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, Комиссия рассматривает их в течении 10 (десяти) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. При предоставлении необходимых документов указанных, в приложениях </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, плановый постаккредитационный мониторинг проводится Комиссией без выезда на производственную базу аккредитованного субъекта, путем рассмотрения документов, предоставленных посредством цифровых систем или на электронную почту государственного органа либо на бумажном носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При предоставлении необходимых документов указанных, в приложениях </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, внеплановый постаккредитационный мониторинг проводится Комиссией с выездом на производственную базу аккредитованного субъекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. В случаях предоставления неполного пакета документов, недостоверной информации либо выявления несоответствия документов к одному и более пунктов критериев указанных в приложениях </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, плановый и внеплановый постаккредитационный мониторинг проводится Комиссией с осуществлением выезда на производственную базу аккредитованного субъекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. До выезда на производственную базу секретарь Комиссии не позднее чем за 3 (три) рабочих дня до даты выезда направляет аккредитованному субъекту уведомление по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. При соответствии аккредитованного субъекта критериям, указанным в приложениях </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, Комиссией выдается положительное заключение в произвольной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При несоответствии аккредитованного субъекта критериям, указанным в приложениях </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, Комиссией выдаются рекомендации по их устранению в произвольной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Срок выполнения рекомендации составляет 20 (двадцать) рабочих дней со дня получения рекомендаций. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае необходимости дополнительных временных затрат для выполнения рекомендации допускается обращение аккредитованного субъекта в государственный орган с заявлением о продлении срока не позднее 5 (пяти) рабочих дней со дня предоставления ему рекомендации по результатам постаккредитационного мониторинга.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок выполнения рекомендации может быть продлен на 20 (двадцать) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      После получения подтверждающих документов об устранении несоответствии к критериям, указанным в приложениях </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, Комиссия в течении 2 (двух) рабочих дней выдает положительное заключение в произвольной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. В случае неполного устранения несоответствий, указанных в рекомендациях критериям, согласно приложениям </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам либо выполнения рекомендации с нарушением срока, установленного в пункте 19 настоящих Правил, Комиссия выдает отрицательное заключение в произвольной форме в течении 2 (двух) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Жалобы по результатам постаккредитационного мониторинга, рассматриваются в порядке, предусмотренном статьей 91 Административного процедурно-процессуального Кодекса Республики Казахстан (далее – АППК).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Заслушивание проводится в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> АППК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок проведения постаккредитационного мониторинга и отзыва свидетельства об аккредитации</w:t>
+        <w:t xml:space="preserve"> Глава 3. Порядок проведения постаккредитационного мониторинга медицинских организаций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      5. Постаккредитационный мониторинг проводится аккредитующим органом в течение 20 (двадцати) рабочих дней. </w:t>
+        <w:t>
+      22. Постаккредитационный мониторинг медицинских организаций, аккредитованных аккредитующим органом, указанных в подпункте 6) пункта 3 настоящих Правил проводится аккредитующим органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Для проведения постаккредитационного мониторинга в аккредитующем органе приказом первого руководителя формируется комиссия по постаккредитационному мониторингу (далее – комиссия) с соблюдением требования настоящего пункта и пункта 7 к настоящим Правилам.</w:t>
+      23. Плановый постаккредитационный мониторинг медицинских организации проводится в плановом порядке один раз в 3 (три) года, но не ранее 6 (шести) месяцев со дня получения свидетельства об аккредитации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       Состав комиссии формируется в зависимости от функции и деятельности аккредитованного субъекта и составляет нечетное количество человек. </w:t>
+      24. Плановый постаккредитационный мониторинг медицинских организаций проводится аккредитующим органом на основании плана, утвержденных аккредитующим органом по согласованию с государственным органом. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В состав комиссии не могут привлекаться следующие лица:</w:t>
+      В период с 1 по 15 декабря текущего года аккредитующим органом формируется список медицинских организаций, подлежащих постаккредитационному мониторингу на следующий год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) лицо, который находится или находилось в течение последних 5 (пяти) лет в трудовых или договорных отношениях с аккредитованным субъектом здравоохранения;</w:t>
+      Сформированный список медицинских организаций направляется на согласование государственному органу не позднее 20 декабря текущего года. Государственный орган направляет в срок не позднее 25 декабря текущего года в аккредитующий орган согласованный список для утверждения плана постаккредитационного мониторинга медицинских организаций на следующий год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) лицо, имеющее близких родственников, супруга (супругу) и (или) свойственников с сотрудниками и (или) руководства аккредитованного субъекта здравоохранения.</w:t>
+      План утверждается аккредитующим органом в срок не позднее 10 января текущего года и размещается на сайтах государственного органа и аккредитующего органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. В состав комиссии не могут привлекаться лица, имеющие судимость, не погашенную или не снятую в порядке, установленном законами Республики Казахстан.</w:t>
+      25. Внеплановый постаккредитационный мониторинг проводится аккредитующим органом в случаях поступления в аккредитующий орган:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      8. Председателем комиссии постаккредитационного мониторинга определяется первый руководитель аккредитующего органа. Деятельность комиссии обеспечивается секретарем из структурного подразделения аккредитующего органа. </w:t>
+        <w:t>
+      1) информации от государственных органов о проведении внепланового постаккредитационного мониторинга конкретной медицинской организации в связи с наличием двух и более фактов грубых нарушений качества медицинских услуг, выявленных по результатам внеплановых проверок в течение трех лет с момента получения медицинской организацией свидетельства об аккредитации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      9. Для проведения постаккредитационного мониторинга аккредитующий орган направляет запрос аккредитованному субъекту о предоставлении следующей информации: </w:t>
+        <w:t>
+      2) двух и более жалоб от физических и (или) юридических лиц на деятельность аккредитованной медицинской организации в течение одного года с момента получения свидетельства об аккредитации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+        <w:t>
+      26. Постаккредитационный мониторинг медицинской организации в плановом и внеплановом порядке проводится с выходом на объект.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      критерии к аккредитованному субъекту (организации, осуществляющей оценку знаний и навыков обучающихся, выпускников профессиональной подготовленности и специалистов в области здравоохранения) согласно </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      27. Для проведения постаккредитационного мониторинга аккредитующий орган направляет уведомление медицинской организации по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      критерии к аккредитованному субъекту (по осуществлению независимой экспертизы в области здравоохранения) согласно </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      28. Уведомление в медицинскую организацию направляется посредством средств коммуникаций не позднее 15 (пятнадцати) календарных дней до начала дня выезда для проведения постаккредитационного мониторинга. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+        <w:t>
+      29. Плановый и внеплановый постаккредитационный мониторинг медицинской организации проводится аккредитующим органом не менее 2 (двух) рабочих дней в зависимости от численности прикрепленного населения, коечного фонда и количества структурных подразделений медицинской организации (филиалов, представительств, расположенных за пределами основного объекта), но не более 27 (двадцати семи) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      критерии к аккредитованному субъекту (профессиональные медицинские ассоциации и общественные объединения, осуществляющие деятельность в области здравоохранения) согласно </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      30. Для проведения постаккредитационного мониторинга аккредитующий орган привлекает эксперта (-ов) по внешней комплексной оценке, в соответствии с правилами аккредитации в области здравоохранения, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 21 декабря 2020 года № ҚР ДСМ-299/2020 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 21852) (далее – Правила аккредитации).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      10. Комиссия рассматривает результаты деятельности лиц, указанных в пункте 3 настоящих Правил.</w:t>
+        <w:t xml:space="preserve">
+      31. В рамках постаккредитационного мониторинга изучается соответствие медицинской организации стандартам аккредитации, утвержденным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра здравоохранения Республики Казахстан от 5 ноября 2021 года № ҚР ДСМ – 111 "Об утверждении стандартов аккредитации медицинских организаций" (далее – Стандарты аккредитации) (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 25057) на основании Правил аккредитации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      При предоставлении неполного пакета документов, недостоверной или неполной информации к критериям настоящих Правил постаккредитационного мониторинга комиссия дает рекомендации, при предоставлении полного пакета документов о соответствии к критериям настоящих Правил постаккредитационного мониторинга выдается заключение о результатах деятельности аккредитованного лица.</w:t>
+        <w:t xml:space="preserve">
+      32. По результатам постаккредитационного мониторинга медицинской организации не позднее 5 (пяти) рабочих дней со дня окончания мониторинга, составляется заключение по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Комиссия по постаккредитационному мониторингу для выдачи заключения/рекомендаций проводит голосование. В случае равенства голосов принятым считается решение, за которое проголосовал председатель комиссии.</w:t>
+      33. Заключение о результатах постаккредитационного мониторинга медицинской организации составляется в двух экземплярах и подписывается представителем аккредитующего органа и уполномоченным представителем медицинской организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. При предоставлении полного пакета документов об исполнении настоящих Правил, постаккредитационный мониторинг проводится без выезда на производственную базу аккредитованного субъекта, в удаленном формате с использованием дистанционных технологий.</w:t>
+      Первый экземпляр заключения постаккредитационного мониторинга остается в аккредитующем органе, второй экземпляр передается медицинской организации (руководителю юридического лица либо его уполномоченному лицу, физическому лицу) на бумажном носителе под роспись или в электронной форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. В случаях предоставления неполного пакета документов, недостоверной или неполной информации к критериям настоящих Правил, выявления по представленным документам несоответствия аккредитованного субъекта одному и более пунктов настоящих Правил о результатах деятельности аккредитованного лица, постаккредитационный мониторинг проводится с осуществлением выезда на производственную базу аккредитованного субъекта.</w:t>
+      34. В случае несоответствия медицинской организации Стандартам аккредитации медицинская организация в течение 30 (тридцати) календарных дней с момента получения рекомендациий устраняет замечания и предоставляет в аккредитующий орган отчет об устранении замечаний.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Постаккредитационный мониторинг с выездом также проводится в случае получения информации от государственных органов (организаций) о фактах нарушений аккредитованным субъектом законодательства в области здравоохранения.</w:t>
+      35. В случае наличия замечаний и (или) возражений к заключению по результатам постаккредитационного мониторинга уполномоченный представитель медицинской организации предоставляет замечания и (или) возражения (в произвольной форме) посредством цифровых систем или электронной почты либо на бумажном носителе в течение 10 (десяти) рабочих дней со дня его получения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      До выезда на производственную базу аккредитованного субъекта аккредитующий орган за 3 (три) рабочих дня письменно уведомляет о предстоящем визите с указанием даты и времени выезда.</w:t>
+      Аккредитующий орган рассматривает замечания и (или) возражения к заключению о результатах постаккредитационного мониторинга и в течение 15 (пятнадцати) рабочих дней предоставляет мотивированный ответ с указанием о необходимости выполнения рекомендаций по результатам постаккредитационного мониторинга в течение срока, указанного в заключении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. При соответствии аккредитованного субъекта к критериям настоящих Правил, аккредитующим органом выдается положительное заключение в произвольной форме.</w:t>
+      36. В случае отказа от принятия заключения о результатах постаккредитационного мониторинга составляется акт об отказе (в произвольной форме), который подписывается лицами, осуществляющими постаккредитационный мониторинг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При выявлении несоответствия информации к критериям настоящих Правил выдаются рекомендации по их устранению в произвольной форме.</w:t>
+      37. В случае наличия у медицинской организации жалоб на действия (бездействия) органа, проводившего постаккредитационный мониторинг, медицинская организация не позднее 7 (семи) рабочих дней со дня получения заключения направляет жалобу на имя руководителя аккредитующего органа с обоснованиями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Срок устранения несоответствия информации к критериям составляет не более 20 (двадцати) рабочих дней со дня получения рекомендации. По ходатайству аккредитованного субъекта срок устранения несоответствия информации к критериям продлевается, но не более чем на 20 (двадцать) рабочих дней.</w:t>
+      38. Жалоба рассматривается в соответствии с порядком, предусмотренным АППК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок отзыва свидетельства об аккредитации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      При полном устранении несоответствий рекомендаций, аккредитующий орган выдает положительное заключение. </w:t>
+        <w:t>
+      39. В случае невыполнения медицинской организацией рекомендаций по устранению замечаний в установленный срок, указанный в пункте 34 настоящих Правил, аккредитующим органом производится отзыв свидетельства об аккредитации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. В случаях не устранения всех несоответствий, указанных в рекомендациях, предоставления информации к критериям позже срока, установленного в пункте 13 настоящих Правил, аккредитующий орган дает отрицательное заключение с отзывом свидетельства об аккредитации.</w:t>
+      40. В случае выдачи отрицательного заключения субъектам здравоохранения, аккредитованным государственным органом, производится отзыв свидетельства об аккредитации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Отзыв свидетельства об аккредитации проводится также в случаях:</w:t>
+      41. Отзыв свидетельства об аккредитации производится также в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      вступления в законную силу приговора суда, решения суда или иного судебного акта и исполнительного документа о прекращении деятельности или отдельных видов деятельности аккредитованного субъекта;</w:t>
+      1) вступления в законную силу приговора суда, решения суда или иного судебного акта и исполнительного документа о прекращении деятельности или отдельных видов деятельности аккредитованного субъекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      прекращения деятельности, приостановления или запрещения деятельности, или отдельных видов деятельности аккредитованного субъекта.</w:t>
+      2) прекращения деятельности, приостановления или запрещения деятельности, или отдельных видов деятельности аккредитованного субъекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Решение аккредитующего органа о положительном и (или) отрицательном заключении оформляется в виде приказа.</w:t>
+      42. Решение об отзыве свидетельства об аккредитации субъектов здравоохранения, аккредитованных государственным органом оформляется в виде приказа первого руководителя государственного органа в течение 3 (трех) рабочих дней со дня выдачи Комиссией отрицательного заключения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      16. В случае отзыва свидетельства об аккредитации и (или) изменения категории, аккредитующий орган в течение 5 (пяти) рабочих дней со дня отзыва свидетельства письменно информирует аккредитованный субъект в отношении которого проводился постаккредитационный мониторинг. </w:t>
+        <w:t>
+      43. Решение об отзыве свидетельства об аккредитации субъектов здравоохранения, аккредитованных аккредитующим органом оформляется в виде приказа первого руководителя аккредитующего органа в течение 3 (тр ех) рабочих дней со дня истечения срока выполнения рекомендации, указанного в пункте 34 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Административного процедурно-процессуального Кодекса Республики Казахстан.</w:t>
+        <w:t>
+      44. Приказ об отзыве свидетельства об аккредитации направляется субъекту здравоохранения в течение 5 (пяти) рабочих дней со дня его подписания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Cубъект здравоохранения в течение 5 (пяти) рабочих дней со дня получения приказа об отзыве свидетельства об аккредитации, возвращает оригинал свидетельства об аккредитации в орган, выдавший свидетельство об аккредитации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2041,64 +3633,64 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
+              <w:t>Приложение 1 к Правилам,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам, срокам проведения</w:t>
+              <w:t>срокам проведения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>постаккредитационного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2112,127 +3704,139 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>свидетельства об аккредитации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в области здравоохранения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:bookmarkStart w:name="z100" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Критерии к аккредитованному субъекту по осуществлению аккредитации медицинских организаций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z101" w:id="93"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="93"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2284,68 +3888,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z105" w:id="94"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="94"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2397,68 +4013,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z109" w:id="95"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="95"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2510,68 +4138,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z113" w:id="96"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="96"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2623,68 +4263,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z117" w:id="97"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="97"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2736,68 +4388,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z121" w:id="98"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="98"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2849,102 +4513,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z125" w:id="99"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="99"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Наличие документа, подтверждающего ознакомление работников медицинской организации с </w:t>
+ Наличие документа, подтверждающего ознакомление работников медицинской организации с </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 23 декабря 2020 года № ҚР ДСМ-319/2020 "Об утверждении Кодекса чести медицинских и фармацевтических работников Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21890) (далее – Кодекс чести) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2982,68 +4658,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z129" w:id="100"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="100"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3095,68 +4783,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z133" w:id="101"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="101"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3208,68 +4908,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z137" w:id="102"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="102"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3321,68 +5033,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z141" w:id="103"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="103"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3408,128 +5132,140 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Утвержденное положение о службе внутреннего аудита</w:t>
+Информация о результатах внутреннего аудита</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
-Наличие программного обеспечения, серверного и (или) коммутационного оборудования либо виртуального (облачного) сервера для обеспечения информационной безопасности хранимых данных аккредитованных медицинских организаций</w:t>
+          <w:bookmarkStart w:name="z145" w:id="104"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="104"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие программного обеспечения, серверного и (или) коммутационного оборудования либо виртуального (облачного) сервера для обеспечения кибербезопасности хранимых данных аккредитованных медицинских организаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3547,68 +5283,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z149" w:id="105"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="105"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3634,94 +5382,106 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ссылка на функционирующий веб-сайт (скриншот страниц веб-сайта)</w:t>
+Ссылка на функционирующий веб-сайт (скриншот страниц веб-сайта) с актуальной информацией о деятельности субъекта здравоохранения по осуществлению аккредитации медицинских организаций (структура организации, компетенция, результаты проведенной аккредитации медицинских организации, результаты проведенного постаккредитационного мониторинга медицинских организации)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z153" w:id="106"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="106"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3746,248 +5506,232 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Предоставление всех договоров между аккредитованным субъектом здравоохранения и медицинской организацией на проведение внешней комплексной оценки</w:t>
+              <w:t xml:space="preserve">
+Предоставление всех договоров между аккредитованным субъектом здравоохранения и медицинской организацией на проведение внешней комплексной оценки, информации о результатах исполнения обязательств по договору </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...126 lines deleted...]
-              <w:t xml:space="preserve"> Трудового кодекса Республики Казахстан либо гражданско-правовых договоров, подтверждающих опыт работы</w:t>
+          <w:bookmarkStart w:name="z157" w:id="107"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="107"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Наличие экспертов по внешней комплексной оценке в области здравоохранения. Список экспертов по внешней комплексной оценке в количестве не менее 20 (двадцати), из которых не менее 40% с высшим медицинским образованием, не менее 30% с высшим и (или) средним медицинским образованием по специальности "Сестринское дело", соответствующих пункту 58 Правил аккредитации.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Электронная база данных/ реестр экспертов, размещенная на веб-сайте субъекта. Электронные копии документов, подтверждающие трудовую деятельность, согласно статье 35 Трудового кодекса Республики Казахстан либо гражданско-правовых договоров, подтверждающих опыт работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z161" w:id="108"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="108"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4039,68 +5783,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z165" w:id="109"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="109"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4152,68 +5908,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z169" w:id="110"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="110"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4265,163 +6033,195 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
-Документ, подтверждающий возможность оказания государственной услуги "Аккредитация медицинских организаций в целях признания соответствия их деятельности стандартам аккредитации" посредством портала "Е-лицензирование".</w:t>
+          <w:bookmarkStart w:name="z173" w:id="111"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="111"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Документ, подтверждающий возможность оказания государственной услуги "Аккредитация медицинских организаций в целях признания соответствия их деятельности стандартам аккредитации, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> исполняющего обязанности Министра здравоохранения Республики Казахстан от 5 ноября 2021 года № ҚР ДСМ – 111 "Об утверждении стандартов аккредитации медицинских организаций" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 25057) посредством портала "Е-лицензирование".</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Документ, составленный в соответствии с гражданским законодательством и подтверждающий наличие доступа к порталу "Е-лицензирование".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:bookmarkStart w:name="z177" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * В случае проведения постаккредитационного мониторинга субъектов здравоохранения документы предоставляются за период деятельности, через 6 (шесть) месяцев после аккредитации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4455,185 +6255,210 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
+              <w:t>Приложение 2 к Правилам,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам, срокам проведения</w:t>
+              <w:t>срокам проведения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>постаккредитационного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мониторинга и отзыва свидетельства об аккредитации</w:t>
+              <w:t>мониторинга и отзыва</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>свидетельства об аккредитации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в области здравоохранения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:bookmarkStart w:name="z179" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Критерии к аккредитованному субъекту (организации, осуществляющие оценку знаний и навыков обучающихся, выпускников профессиональной подготовленности и специалистов в области здравоохранения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z180" w:id="114"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="114"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4685,68 +6510,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z184" w:id="115"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="115"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4798,102 +6635,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z188" w:id="116"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="116"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Наличие помещения, оборудованного системой видеонаблюдения (аудиозапись и видеозапись) для проведения оценки знаний и навыков </w:t>
+ Наличие помещения, оборудованного системой видеонаблюдения (аудиозапись и видеозапись) для проведения оценки знаний и навыков </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4911,68 +6760,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z192" w:id="117"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4998,128 +6859,140 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Документ, подтверждающий осуществление оценки знаний и навыков в городах республиканского и областного значения, столицы (статистический отчет) за период с момента получения свидетельства об аккредитации до проведения постаккредитационного мониторинга. </w:t>
+ Документ, подтверждающий осуществление оценки знаний и навыков в столице, городах республиканского и областного значения, (статистический отчет) за период с момента получения свидетельства об аккредитации до проведения постаккредитационного мониторинга. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z196" w:id="118"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="118"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Наличие документа, подтверждающего планирование деятельности </w:t>
+ Наличие документа, подтверждающего планирование деятельности </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5137,68 +7010,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z200" w:id="119"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="119"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5250,68 +7135,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z204" w:id="120"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="120"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5363,102 +7260,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z208" w:id="121"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="121"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Наличие должностных инструкций с определением функций и полномочий руководителя организации и сотрудников </w:t>
+ Наличие должностных инструкций с определением функций и полномочий руководителя организации и сотрудников </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5476,181 +7385,205 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z212" w:id="122"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="122"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Наличие внутренних правил и процедуры по управлению персоналом (назначение, отбор, обучение, оценка, поощрение) </w:t>
+ Наличие внутренних правил и процедуры по управлению персоналом (назначение, отбор, обучение, оценка, поощрение) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Утвержденные внутренние нормативные документы </w:t>
+ Утвержденные внутренние нормативные документы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z216" w:id="123"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="123"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5676,207 +7609,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Утвержденное положение о службе внутреннего аудита </w:t>
+ Утвержденное положение о службе внутреннего аудита </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-Документ, подтверждающий наличие функционирующей единой автоматизированной информационной системы (платформы)</w:t>
+          <w:bookmarkStart w:name="z220" w:id="124"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="124"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие единой автоматизированной цифровой системы оценки с возможностью интеграции с порталом цифрового правительства с соответствующим уровнем кибербезопасности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документ, подтверждающий наличие функционирующей единой автоматизированной цифровой системы (платформы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z224" w:id="125"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="125"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5928,68 +7885,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z228" w:id="126"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="126"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6041,68 +8010,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z232" w:id="127"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="127"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6154,68 +8135,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z236" w:id="128"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="128"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6267,181 +8260,205 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z240" w:id="129"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="129"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Наличие функционирующей единой информационной системы для проведения оценки знаний и навыков с системой идентификации личности (видеозахвата) при тестировании </w:t>
-[...35 lines deleted...]
-Документы, подтверждающие наличие функционирующей информационной системы для проведения оценки знаний и навыков на праве собственности, праве временного владения и (или) пользования (за плату или безвозмездно).</w:t>
+ Наличие функционирующей единой цифровой системы для проведения оценки знаний и навыков с системой идентификации личности (видеозахвата) при тестировании </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документы, подтверждающие наличие функционирующей цифровой системы для проведения оценки знаний и навыков на праве собственности, праве временного владения и (или) пользования (за плату или безвозмездно).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z244" w:id="130"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="130"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6493,102 +8510,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z248" w:id="131"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="131"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Наличие клинических станций, материально-технического оснащения, соответствующих проведению оценки знаний и навыков согласно </w:t>
+ Наличие клинических станций, материально-технического оснащения, соответствующих проведению оценки знаний и навыков согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказу</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 11 декабря 2020 года № ҚР ДСМ-249/2020 "Об утверждении правил оценки знаний и навыков обучающихся, оценки профессиональной подготовленности выпускников образовательных программ в области здравоохранения и специалистов в области здравоохранения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 21763) (далее – Правила оценки)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6600,94 +8629,106 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Документ, подтверждающий наличие клинических станций, материально-технического оснащения на праве собственности, праве временного владения и (или) пользования (за плату или безвозмездно). Перечень клинических станций, материально-технического оснащения. </w:t>
+ Документ, подтверждающий наличие клинических станций, материально-технического оснащения на праве собственности, праве временного владения и (или) пользования (за плату или безвозмездно). Перечень клинических станций, материально-технического оснащения. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z252" w:id="132"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="132"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6739,237 +8780,253 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...142 lines deleted...]
-              <w:t xml:space="preserve"> Трудового кодекса Республики Казахстан либо гражданско-правовых договоров, подтверждающих опыт работы</w:t>
+          <w:bookmarkStart w:name="z256" w:id="133"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="133"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие специалистов с опытом работы не менее 3 (трех) лет в области здравоохранения, медицинского образования, бизнеса и права, цифровых систем и технологий и обученных по вопросам организации и проведения оценки знаний и навыков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z258" w:id="134"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о специалистах организации (фамилия, имя, отчество (при его наличии), адрес (по месту регистрации и по месту фактического проживания), образование, наименование ВУЗа и год его окончания, Специальность по диплому, основное место работы (наименование, адрес организации), стаж работы (по специальности, в организации по оценке), Сведения о повышении квалификации за последние 5 (пять) лет (№ удостоверения, кем выдано, сроки обучения, № и дата выдачи).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="134"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Электронные копии документов, подтверждающих обучение.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Электронные копии документов в соответствии со статьей 35 Трудового кодекса Республики Казахстан либо гражданско-правовых договоров, подтверждающих опыт работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z262" w:id="135"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="135"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6980,165 +9037,169 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие экспертов по разработке и экспертизе экзаменационного тестового материала для проведения оценки знаний и навыков, независимой оценки научно-педагогических кадров, обучающихся и выпускников организаций образования и науки в области здравоохранения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z264" w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Список экспертов в области здравоохранения в разрезе специальностей.</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve"> Трудового кодекса Республики Казахстан либо гражданско-правовых договоров, подтверждающих опыт работы</w:t>
+          <w:bookmarkEnd w:id="136"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Электронные копии документов, подтверждающих обучение по разработке и экспертизе экзаменационного тестового материала</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Электронные копии документов в соответствии со статьей 35 Трудового кодекса Республики Казахстан либо гражданско-правовых договоров, подтверждающих опыт работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z268" w:id="137"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>21.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="137"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7163,115 +9224,107 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 30 ноября 2020 года № ҚР ДСМ-218/2020 "Об утверждении перечня специальностей и специализаций, подлежащих сертификации специалистов в области здравоохранения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 21699) на казахском, русском языках)</w:t>
+              <w:t>
+ Тестовые задания (не менее 200 (двухсот) тестовых заданий по каждой медицинской, фармацевтической специальности согласно приказу Министра здравоохранения Республики Казахстан от 30 ноября 2020 года № ҚР ДСМ-218/2020 "Об утверждении перечня специальностей и специализаций, подлежащих сертификации специалистов в области здравоохранения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 21699) на казахском, русском языках)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z272" w:id="138"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>22.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="138"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7297,51 +9350,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Электронная база клинических сценариев (не менее 10 (десяти) клинических случаев по основным медицинским специальностям) </w:t>
+ Электронная база клинических сценариев (не менее 10 (десяти) клинических случаев по основным медицинским специальностям) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7380,64 +9433,64 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3</w:t>
+              <w:t>Приложение 3 к Правилам,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам, срокам проведения</w:t>
+              <w:t>срокам проведения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>постаккредитационного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7451,139 +9504,139 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>свидетельства об аккредитации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в области здравоохранения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z75" w:id="66"/>
+    <w:bookmarkStart w:name="z277" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Критерии к аккредитованному субъекту</w:t>
-[...11 lines deleted...]
-        <w:t>(по осуществлению независимой экспертизы в области здравоохранения)</w:t>
+        <w:t xml:space="preserve"> Критерии к аккредитованному субъекту (по осуществлению независимой экспертизы в области здравоохранения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z278" w:id="140"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="140"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7635,68 +9688,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z282" w:id="141"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="141"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7749,68 +9814,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z286" w:id="142"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="142"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7839,68 +9916,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z290" w:id="143"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.2.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="143"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7929,215 +10018,239 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z294" w:id="144"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="144"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Наличие помещения </w:t>
+ Наличие помещения </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Документ, подтверждающий право собственности, право временного владения и (или) пользования помещением (за плату или безвозмездно). </w:t>
+ Документ, подтверждающий право собственности, право временного владения и (или) пользования помещением (за плату или безвозмездно). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z298" w:id="145"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="145"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Наличие документа, подтверждающего планирование деятельности </w:t>
+ Наличие документа, подтверждающего планирование деятельности </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8155,68 +10268,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z302" w:id="146"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="146"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8268,68 +10393,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z306" w:id="147"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="147"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8381,68 +10518,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z310" w:id="148"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="148"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8494,68 +10643,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z314" w:id="149"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="149"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8607,68 +10768,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z318" w:id="150"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="150"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8720,68 +10893,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z322" w:id="151"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="151"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8807,76 +10992,76 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Документы, подтверждающие публикации экспертов в изданиях в области здравоохранения </w:t>
+ Документы, подтверждающие публикации экспертов в изданиях в области здравоохранения </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z76" w:id="67"/>
+    <w:bookmarkStart w:name="z326" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * В случае проведения постаккредитационного мониторинга субъектов здравоохранения документы предоставляются за период деятельности, через 6 (шесть) месяцев после аккредитации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8910,64 +11095,64 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4</w:t>
+              <w:t>Приложение 4 к Правилам,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам, срокам проведения</w:t>
+              <w:t>срокам проведения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>постаккредитационного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8981,151 +11166,139 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>свидетельства об аккредитации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в области здравоохранения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:bookmarkStart w:name="z328" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Критерии к аккредитованному субъекту</w:t>
-[...23 lines deleted...]
-        <w:t>здравоохранения к управленческой деятельности в рамках реализации процедуры сертификации менеджеров)</w:t>
+        <w:t xml:space="preserve"> Критерии к аккредитованному субъекту (по осуществлению деятельности по подтверждению подготовленности менеджеров здравоохранения к управленческой деятельности в рамках реализации процедуры сертификации менеджеров)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z329" w:id="154"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="154"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9177,68 +11350,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z333" w:id="155"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="155"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9290,68 +11475,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z337" w:id="156"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="156"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9377,94 +11574,106 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Документ, подтверждающий право собственности, право временного владения и (или) пользования помещением (за плату или безвозмездно). </w:t>
+ Документ, подтверждающий право собственности, право временного владения и (или) пользования помещением (за плату или безвозмездно). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z341" w:id="157"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="157"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9490,225 +11699,251 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Документ, подтверждающий осуществление оценки знаний и решений ситуационных задач (кейс-тестинг) в городах республиканского и областного значения, столицы</w:t>
+Документ, подтверждающий осуществление оценки знаний и решений ситуационных задач (кейс-тестинг) в столице, городах республиканского и областного значения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z345" w:id="158"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="158"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Наличие документа, подтверждающего планирование деятельности </w:t>
-[...19 lines deleted...]
-          </w:tcPr>
+ Наличие документа, подтверждающего планирование деятельности </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z347" w:id="159"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Исполнение Стратегического плана на 5 (пять) лет за последние 3 (три) года.</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="159"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Исполнение Операционного плана до окончания текущего календарного года.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z350" w:id="160"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="160"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9760,68 +11995,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z354" w:id="161"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="161"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9873,102 +12120,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z358" w:id="162"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="162"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Наличие должностных инструкций с определением функций и полномочий руководителя организации и сотрудников </w:t>
+ Наличие должностных инструкций с определением функций и полномочий руководителя организации и сотрудников </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9986,181 +12245,205 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z362" w:id="163"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="163"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Наличие внутренних правил и процедуры по управлению персоналом (назначение, отбор, обучение, оценка, поощрение) </w:t>
+ Наличие внутренних правил и процедуры по управлению персоналом (назначение, отбор, обучение, оценка, поощрение) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Утвержденные внутренние нормативные документы </w:t>
+ Утвержденные внутренние нормативные документы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z366" w:id="164"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="164"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10212,68 +12495,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z370" w:id="165"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="165"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10325,68 +12620,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z374" w:id="166"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="166"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10438,68 +12745,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z378" w:id="167"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="167"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10551,68 +12870,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z382" w:id="168"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="168"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10664,68 +12995,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z386" w:id="169"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="169"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10777,68 +13120,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z390" w:id="170"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="170"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10849,147 +13204,141 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие в штате либо членстве не менее 35 (тридцать пять) специалистов с опытом работы в сфере здравоохранения не менее 10 (десяти) лет имеющих образование по направлениям подготовки "Здравоохранение" и (или) "Бизнес, управление и право", переподготовки по специальностям "Общественное здравоохранение" и "Менеджмент здравоохранения" и (или) послевузовского образования в области общественного здоровья и менеджмента здравоохранения или общественному здравоохранению</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve"> Трудового кодекса Республики Казахстан либо гражданско-правовых договоров, подтверждающих опыт работы. Электронные копии документов, подтверждающих обучение по менеджменту здравоохранения</w:t>
+          <w:bookmarkStart w:name="z392" w:id="171"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Список специалистов с указанием следующих сведений (фамилия, имя, отчество (при его наличии), образование, (наименование ВУЗа, год окончания, специальность по диплому), высшее/послевузовское, основное место работы (наименование, адрес организации), стаж работы в здравоохранении, документ, подтверждающий, взаимоотношения между специалистом и организацией (членство, гражданский договор, трудовой договор и другое) с указанием даты наступления указанных взаимоотношений, статус члена (вид членства) (при необходимости)).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="171"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Электронные копии документов в соответствии со статьей 35 Трудового кодекса Республики Казахстан либо гражданско-правовых договоров, подтверждающих опыт работы. Электронные копии документов, подтверждающих обучение по менеджменту здравоохранения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z395" w:id="172"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="172"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11041,68 +13390,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z399" w:id="173"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="173"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11127,115 +13488,107 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> Трудового кодекса Республики Казахстан либо гражданско-правовых договоров, подтверждающих опыт работы</w:t>
+              <w:t>
+ Список экспертов. Электронные копии документов, подтверждающие обучение по разработке и экспертизе экзаменационного материала. Электронные копии документов в соответствии со статьей 35 Трудового кодекса Республики Казахстан либо гражданско-правовых договоров, подтверждающих опыт работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z403" w:id="174"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="174"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11261,76 +13614,76 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Утвержденное положение о службе внутреннего аудита </w:t>
+ Утвержденное положение о службе внутреннего аудита </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z79" w:id="69"/>
+    <w:bookmarkStart w:name="z407" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * В случае проведения постаккредитационного мониторинга субъектов здравоохранения документы предоставляются за период деятельности, через 6 (шесть) месяцев после аккредитации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11364,64 +13717,64 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 5</w:t>
+              <w:t>Приложение 5 к Правилам,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам, срокам проведения</w:t>
+              <w:t>срокам проведения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>постаккредитационного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11435,151 +13788,139 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>свидетельства об аккредитации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в области здравоохранения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z81" w:id="70"/>
+    <w:bookmarkStart w:name="z409" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Критерии к аккредитованному субъекту</w:t>
-[...23 lines deleted...]
-        <w:t>осуществляющие деятельность в области здравоохранения)</w:t>
+        <w:t xml:space="preserve"> Критерии к аккредитованному субъекту (профессиональные медицинские ассоциации и общественные объединения, осуществляющие деятельность в области здравоохранения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z410" w:id="177"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="177"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11631,68 +13972,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z414" w:id="178"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="178"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11744,181 +14097,205 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z418" w:id="179"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="179"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Наличие помещения </w:t>
+ Наличие помещения </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Документ, подтверждающий право собственности, право временного владения и (или) пользования помещением (за плату или безвозмездно) </w:t>
+ Документ, подтверждающий право собственности, право временного владения и (или) пользования помещением (за плату или безвозмездно) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z422" w:id="180"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="180"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11944,94 +14321,106 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Исполнение Стратегического плана на 5 (пять) лет за последние 3 (три) года. Исполнение Операционного плана до окончания текущего календарного года.</w:t>
+Исполнение Стратегического плана на 5 (пять) лет за последние 3 (три) года с подтверждающими документами. Исполнение Операционного плана до окончания текущего календарного года с подтверждающими документами.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z426" w:id="181"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="181"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12057,207 +14446,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Список действующих членов ПМА с указанием данных (ФИО (при наличии), ИИН) и названия специальности (согласно действующему сертификату специалиста), статуса членства, индивидуального номера членства </w:t>
+ Список действующих членов ПМА с указанием данных (ФИО (при его наличии), ИИН) и названия специальности (согласно действующему сертификату специалиста), статуса членства, индивидуального номера членства </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z430" w:id="182"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="182"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Повышение знаний своих членов. Ежегодно ПМА проводит общее собрание или конференцию, конгресс, съезд членов с распространением профессиональной информации </w:t>
-[...35 lines deleted...]
-Повестка или программа общего собрания, или конференции, список участников, протокол собрания или конференции, сведения на веб-сайте (социальных сетях)</w:t>
+ Повышение знаний своих членов. Ежегодно ПМА проводит конференцию и (или) конгресс и (или) съезд членов с распространением профессиональной информации </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Повестка или программа конференции, список участников, протокол конференции, сведения на веб-сайте (социальных сетях)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z434" w:id="183"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="183"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12282,95 +14695,107 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Электронные копии утвержденных этических норм </w:t>
+              <w:t>
+Электронные копии утвержденных этических норм с листом ознакомления членов ПМА или ОО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z438" w:id="184"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="184"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12422,102 +14847,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z442" w:id="185"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="185"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Прозрачность деятельности представлена отчетом о деятельности с указанием проведенных мероприятий и показателей финансовой деятельности </w:t>
+ Прозрачность деятельности представлена отчетом о деятельности с указанием проведенных мероприятий и показателей финансовой деятельности </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12535,68 +14972,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z446" w:id="186"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="186"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12622,135 +15071,1576 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ссылка на функционирующий веб-сайт (скриншот страниц веб-сайта)</w:t>
+Ссылка на функционирующий веб-сайт (скриншот страниц веб-сайта) с актуальной информацией о деятельности субъекта (профессиональные медицинские ассоциации и общественные объединения, осуществляющие деятельность в области здравоохранения) (структура организации, компетенция, информация о количестве специалистов состоящих в членстве ПМА или ОО)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z82" w:id="71"/>
+    <w:bookmarkStart w:name="z450" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * В случае проведения постаккредитационного мониторинга субъектов здравоохранения документы предоставляются за период деятельности, через 6 (шесть) месяцев после аккредитации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 6 к Правилам,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>срокам проведения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>постаккредитационного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мониторинга и отзыва</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>свидетельства об аккредитации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в области здравоохранения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z452" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уведомление о проведении постаккредитационного мониторинга</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z453" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      "____"_________20____года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z454" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Наименование уполномоченного органа по проведению постаккредитационного мониторинга_______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z455" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Форма проведения постаккредитационного мониторинга (плановый/внеплановый):_________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z456" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Фамилия, имя, отчество (при его наличии) и должность лица (лиц), уполномоченного (уполномоченных) на проведение постаккредитационного мониторинга________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z457" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сведения об экспертах, привлекаемых для проведения постаккредитационного мониторинга___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z458" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Наименование субъекта постаккредитационного мониторинга (наименование юридического лица или его филиала и (или) представительства, фамилия, имя, отчество (при его наличии) физического лица, в отношении которого назначен постаккредитационный мониторинг), его местонахождение, индивидуальный идентификационный номер/бизнес-идентификационный номер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z459" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z460" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Дата проведения постаккредитационного мониторинга _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z461" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Основания проведения мониторинга:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z462" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z463" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 7 к Правилам,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>срокам проведения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>постаккредитационного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мониторинга и отзыва</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>свидетельства об аккредитации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в области здравоохранения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z465" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заключение о результатах постаккредитационного мониторинга медицинской организации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z466" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Орган проводивший постаккредитационный мониторинг: _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z467" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Дата, время и место составления заключения: _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z468" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Наименование медицинской организации: __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z469" w:id="204"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Фамилия, имя, отчество (при его наличии) и должность лица (лиц), </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">осуществившего (осуществивших) постаккредитационный мониторинг: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z470" w:id="205"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Наименование или фамилия, имя, отчество (при его наличии), должность </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">уполномоченного представителя медицинской организации*: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z471" w:id="206"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Сведения о специалистах и экспертах, привлекаемых для проведения </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постаккредитационного мониторинга: _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z472" w:id="207"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Сведения о результатах постаккредитационного мониторинга, в том числе о</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">выявленных несоответствиях стандартам аккредитации, утвержденным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">исполняющего обязанности Министра здравоохранения Республики Казахстан </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от 5 ноября 2021 года № ҚР ДСМ – 111 "Об утверждении стандартов аккредитации </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">медицинских организаций" (далее – Стандарты аккредитации) (зарегистрирован в </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Реестре государственной регистрации нормативных правовых актов за № 25057):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z473" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z474" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z475" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z476" w:id="211"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Рекомендации по устранению выявленных замечаний по несоответствию </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Стандартам аккредитации**:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z477" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z478" w:id="213"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Сведения об ознакомлении или отказе в ознакомлении уполномоченного </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">представителя медицинской организации с заключением постаккредитационного </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мониторинга (при наличии факта): </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z479" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z480" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Примечание: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z481" w:id="216"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      *Представительство подтверждается документами согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Гражданского </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>процессуального кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z482" w:id="217"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ** Срок выполнения рекомендаций по результатам постаккредитационного мониторинга </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>медицинской организации до " __" ________ _____ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z483" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подписи лиц, участвовавших в постаккредитационном мониторинге</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z484" w:id="219"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 </w:t>
-      </w:r>
-[...11 lines deleted...]
-        <w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="219"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+__________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z487" w:id="220"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 </w:t>
-      </w:r>
-[...11 lines deleted...]
-        <w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ФИО (при его наличии)_______</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ФИО (при его наличии)_______</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z490" w:id="221"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 </w:t>
-      </w:r>
-[...13 lines deleted...]
-      </w:r>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Должность__________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="221"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Должность__________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12785,55 +16675,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13159,31 +17049,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>