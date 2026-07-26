--- v0 (2025-12-19)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b4d9706" w14:textId="b4d9706">
+    <w:p w14:paraId="87c648b" w14:textId="87c648b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -703,189 +703,181 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 ноября 2020 года № ҚР ДСМ-218/2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перечень специальностей и специализации подлежащих сертификации специалистов в области здравоохранения</w:t>
+        <w:t xml:space="preserve"> Перечень специальностей и специализаций, подлежащих сертификации специалистов в области здравоохранения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Перечень - в редакции приказа Министра здравоохранения РК от 01.08.2023 </w:t>
+      Сноска. Перечень – в редакции приказа и.о. Министра здравоохранения РК от 24.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 142</w:t>
+        <w:t xml:space="preserve">№68 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом Министра здравоохранения РК от 30.09.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Специальности и специализаций работников с техническим и профессиональным медицинским образованием</w:t>
+        <w:t xml:space="preserve"> Глава 1. Специальности и специализации работников с техническим и профессиональным медицинским образованием</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z16" w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="10"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -938,157 +930,331 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z20" w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="11"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...68 lines deleted...]
-Сестринское дело (младшая (младший) медицинская (медицинский) сестра/брат по уходу)</w:t>
+          <w:bookmarkStart w:name="z21" w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сестринское дело </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сестринское дело</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(медицинская</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(медицинский) сестра/брат,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>медицинская (медицинский)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сестра/брат общей практики,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специализированная (специализированный)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>медицинская (медицинский)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сестра/брат)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1225,307 +1391,444 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Классический и лечебный массаж</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...121 lines deleted...]
-Сестринское дело (медсестра общей практики)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сестринское дело в косметологии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...43 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z45" w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сестринское дело (массажист)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сестринское дело (младшая (младший)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>медицинская (медицинский)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сестра/брат по уходу)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Сестринское дело в рентгенология</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z51" w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="14"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z52" w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лечебное дело</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Лечебное дело (фельдшер,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фельдшер общей практики)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сестринское дело (медицинская сестра общей практики) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -1547,167 +1850,119 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Классический и лечебный массаж </w:t>
+              <w:t>
+Сестринское дело в школьной медицине</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...103 lines deleted...]
-Сестринское дело (медсестра общей практики)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сестринское дело в рентгенологии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -1730,251 +1985,245 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сестринское дело в рентгенология</w:t>
+Классический и лечебный массаж</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Классический и лечебный массаж </w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z69" w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="16"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акушерское дело</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сестринское дело (медицинская сестра общей практики)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...121 lines deleted...]
-Лабораторное дело в патологоанатомическом бюро</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сестринское дело в рентгенологии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -1996,659 +2245,974 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Лабораторное дело в бактериологической лаборатории</w:t>
+              <w:t xml:space="preserve">
+Классический и лечебный массаж </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Лабораторное дело в цитологии, гистологии</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z81" w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="17"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z82" w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лабораторная диагностика</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Лабораторная диагностика</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(лаборант, помощник врача-лаборанта,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фельдшер-лаборант)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лабораторное дело в патологоанатомическом бюро</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...137 lines deleted...]
-Сестринское дело в рентгенология</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лабораторное дело в бактериологической лаборатории</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...116 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лабораторное дело в цитологии, гистологии</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...102 lines deleted...]
-Ассистент фармацевта (провизора)</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z96" w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="19"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z97" w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стоматология</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Стоматология (зубной врач,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дантист, ассистент стоматолога,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>гигиенист стоматологический)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Стоматология ортопедическая (зубной техник) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сестринское дело в рентгенологии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...21 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z104" w:id="21"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="21"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z105" w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медицинская оптика</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оптикометрист</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z109" w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="23"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фармация</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkStart w:name="z113" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Специальность работников с послесредним и высшим академическим бакалавриатом по специальности "Сестринское дело"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z114" w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2701,68 +3265,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z118" w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="26"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -2929,147 +3505,159 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Классический и лечебный массаж</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkStart w:name="z130" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ● * Кроме дистанционного обучения по специальности "Сестринское дело"</w:t>
+      * Кроме дистанционного обучения по специальности "Сестринское дело"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z131" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Специальности и специализации работников с высшим и послевузовским образованием в области общественного здоровья и менеджмента здравоохранения, санитарно-эпидемиологического профиля</w:t>
+        <w:t xml:space="preserve"> Глава 3. Специальности и специализации работников с высшим и послевузовским медицинским образованием в сфере общественного здоровья и менеджмента здравоохранения, санитарно-эпидемиологического профиля</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z132" w:id="29"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="29"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3122,157 +3710,201 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z136" w:id="30"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="30"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z137" w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Общественное здоровье</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...50 lines deleted...]
-Медико-биологическое дело</w:t>
+          <w:bookmarkEnd w:id="31"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Общественное здравоохранение</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Медико-профилактическое дело</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Медико-биологическое дело</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гигиена-эпидемиология</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -3751,51 +4383,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Гигиена детей и подростков</w:t>
+Общая гигиена</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -3818,51 +4450,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Гигиена питания</w:t>
+Гигиена детей и подростков</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -3885,51 +4517,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Коммунальная гигиена</w:t>
+Гигиена питания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -3952,51 +4584,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Промышленная гигиена</w:t>
+Коммунальная гигиена</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4019,51 +4651,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Эпидемиология</w:t>
+Лабораторное дело</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4086,51 +4718,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Микробиология</w:t>
+Эпидемиология</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4153,51 +4785,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нутрициология</w:t>
+Микробиология</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4220,51 +4852,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Биобезопасность при работе с микроорганизмами I-II группы патогенности (с чумой, холерой)</w:t>
+Нутрициология</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4287,51 +4919,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Биобезопасность при работе с особо опасными микроорганизмами II группы патогенности (с холерой)</w:t>
+Биобезопасность при работе с микроорганизмами I-II группы патогенности (с чумой, холерой)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4353,134 +4985,347 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Биобезопасность при работе с особо опасными микроорганизмами II группы патогенности (с холерой)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
  Биобезопасность при работе с микроорганизмами II группы патогенности </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Полевая биобезопасность при работе с микроорганизмами I-II группы патогенности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нутрициология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkStart w:name="z220" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3-1. Специальности и специализации работников с высшим и послевузовским немедицинским образованием в области санитарно-эпидемиологического профиля</w:t>
+        <w:t xml:space="preserve"> Глава 4. Специальности и специализации работников с высшим и послевузовским немедицинским образованием</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z221" w:id="33"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="33"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4518,339 +5363,337 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специализации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...48 lines deleted...]
-          </w:tcPr>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z225" w:id="34"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="34"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z226" w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Биология*</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...32 lines deleted...]
-Полевая биобезопасность при работе с микроорганизмами I-II группы патогенности</w:t>
+          <w:bookmarkEnd w:id="35"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Химия*</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Биотехнология</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Химическая технология органических веществ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Химическая технология неорганических веществ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лабораторное дело в санитарно-гигиенической лаборатории</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...175 lines deleted...]
-Лабораторное дело в санитарно-гигиенической лаборатории</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дезинфекционное дело</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4873,153 +5716,701 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дезинфекционное дело</w:t>
+Биоинженерия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Биоинформатика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Биоэтика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IT в здравоохранении (АйТи-технологии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медицинская техника</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медицинское право</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Психология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инженерия по медицинской технике</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Полевая биобезопасность при работе с микроорганизмами I-II группы патогенности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkStart w:name="z273" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * - Направление подготовки "Естественные науки, математика и статистика"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z274" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Специальности и специализации работников с техническим и профессиональным образованием в области санитарно-эпидемиологического профиля</w:t>
+        <w:t xml:space="preserve"> Глава 5. Специальности и специализации работников с техническим и профессиональным медицинским образованием санитарно-эпидемиологического профиля</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z275" w:id="38"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="38"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5072,139 +6463,115 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z279" w:id="39"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="39"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Гигиена и эпидемиология</w:t>
-[...35 lines deleted...]
-Лабораторная диагностика (лаборант, помощник врача-лаборанта, фельдшер-лаборант)</w:t>
+Гигиена-эпидемиология</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5336,127 +6703,139 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Полевая биобезопасность при работе с микроорганизмами I-II группы патогенности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkStart w:name="z291" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 5. Специальность и специализации работников с высшим и послевузовским фармацевтическим образованием</w:t>
+        <w:t xml:space="preserve"> Глава 6. Специальность и специализации работников с высшим и послевузовским фармацевтическим образованием</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z292" w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="41"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5509,68 +6888,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z296" w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="42"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5597,51 +6988,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Менеджмент фармации</w:t>
+Менеджмент в фармации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -5692,68 +7083,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z304" w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="43"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5824,133 +7227,212 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Управление качеством в фармации</w:t>
+Управление качеством в фармацевтической деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Радиационная фармация</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkStart w:name="z316" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 6. Специальности и специализаций работников с высшим медицинским образованием</w:t>
+        <w:t xml:space="preserve"> Глава 7. Специальности и специализации работников с высшим и послевузовским медицинским образованием</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z317" w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="45"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6003,121 +7485,115 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z321" w:id="46"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="46"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Общая врачебная практика (семейная медицина)</w:t>
+              <w:t>
+*Общая врачебная практика Общая врачебная практика (семейная медицина)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6187,615 +7663,321 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Семейная медицина</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Акушерство и гинекология взрослая, детская </w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Онкология амбулаторная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...263 lines deleted...]
-Онкологическая гинекология</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Профилактическая медицина </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...34 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z337" w:id="47"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="47"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...104 lines deleted...]
-Медицинская генетика</w:t>
+          <w:bookmarkStart w:name="z338" w:id="48"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акушерство и гинекология (взрослая, детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="48"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акушерство-гинекология (гинекология детская) (для амбулаторно-поликлинических организаций и организаций, расположенных в сельских населенных пунктах, в том числе в районных центрах, а также поселках городского типа)*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Акушерство и гинекология взрослая, детская </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -6818,305 +8000,517 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аллергология и иммунология (детская)</w:t>
+Онкология амбулаторная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...175 lines deleted...]
-Интервенционная радиология</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Профилактическая медицина</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Трансплантология по профилю основной специальности</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z350" w:id="49"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="49"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z351" w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акушерство и гинекология</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Акушерство и гинекология взрослая,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>детская Акушерство-гинекология (гинекология детская,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ультразвуковая диагностика по профилю основной специальности)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Акушерство-гинекология (гинекология детская, ультразвуковая диагностика по профилю основной специальности, эндоскопия по профилю основной специальности)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Акушерство-гинекология (гинекология детская, функциональная диагностика по профилю основной специальности)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Акушерство-гинекология (гинекология детская, функциональная диагностика по профилю основной специальности, ультразвуковая диагностика по профилю основной специальности)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Акушерство-гинекология (гинекология детская, функциональная диагностика по профилю основной специальности, ультразвуковая диагностика по профилю основной специальности, эндоскопия по профилю основной специальности)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Акушерство-гинекология (гинекология детская, функциональная диагностика по профилю основной специальности, эндоскопия по профилю основной специальности)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Акушерство-гинекология (гинекология детская, эндоскопия по профилю основной специальности)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акушерство и гинекология, в том числе детская</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Онкологическая гинекология</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -7130,458 +8524,354 @@
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Перфузиология</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z368" w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> 4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="51"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z369" w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аллергология и иммунология взрослая,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>детская Аллергология и иммунология (взрослая, детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аллергология и иммунология (взрослая)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аллергология и иммунология (детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аллергология и иммунология, в том числе детская</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медицинская генетика</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...319 lines deleted...]
-Интенсивная терапия и реанимация неонатальная</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аллергология и иммунология (детская)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -7604,118 +8894,282 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Токсикология</w:t>
+Профилактическая медицина</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Перфузиология</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z384" w:id="53"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="53"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z385" w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ангиохирургия взрослая, детская Ангиохирургия (взрослая, детская) </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ангиохирургия (рентгенохирургия, интервенционная хирургия) (взрослая)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ангиохирургия (рентгенохирургия, интервенционная хирургия) (взрослая, детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ангиохирургия (рентгенохирургия, интервенционная хирургия) (детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ангиохирургия, в том числе детская</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Интервенционная радиология</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -7738,51 +9192,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Анестезиология и реаниматология (детская)</w:t>
+Трансплантология по профилю основной специальности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -7805,395 +9259,545 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Неотложная медицина взрослая, детская</w:t>
+Интервенционная кардиология</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...265 lines deleted...]
-Гепатология</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перфузиология</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Гастроэнтерология (детская)</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z404" w:id="55"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="55"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z405" w:id="56"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анестезиология и реаниматология взрослая,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="56"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>детская Анестезиология и реаниматология (взрослая)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Анестезиология и реаниматология (детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Анестезиология и реаниматология (детская) (для амбулаторно-поликлинических организаций и организаций, расположенных в сельских населенных пунктах, в том числе в районных центрах, а также поселках городского типа)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Анестезиология и реаниматология (взрослая) (для амбулаторно-поликлинических организаций и организаций, расположенных в сельских населенных пунктах, в том числе в районных центрах, а также поселках городского типа)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Анестезиология и реаниматология (неонатальная реанимация) (детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Анестезиология и реаниматология (перфузиология) (взрослая) Анестезиология и реаниматология (перфузиология) (детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Анестезиология и реаниматология (перфузиология, токсикология) (взрослая)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Анестезиология и реаниматология (перфузиология, токсикология, неонатальная реанимация) (детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Анестезиология и реаниматология (токсикология) (взрослая)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Анестезиология и реаниматология (токсикология) (детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анестезиология и реаниматология, в том числе детская</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Интенсивная терапия и реанимация неонатальная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -8207,352 +9811,194 @@
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Токсикология</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...98 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перфузиология</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...175 lines deleted...]
-Дерматокосметология</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анестезиология и реаниматология (детская)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -8575,529 +10021,757 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дерматовенерология (детская)</w:t>
+Неотложная медицина взрослая, детская</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...265 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z435" w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="57"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Биомедицина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...56 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z439" w:id="58"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="58"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Военная терапия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...56 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z443" w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Военная хирургия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Торакальная хирургия детская</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z447" w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="60"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z448" w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гастроэнтерология взрослая,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>детская Гастроэнтерология (взрослая, детская) Гастроэнтерология (взрослая)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Гастроэнтерология (детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Гастроэнтерология (ультразвуковая диагностика по профилю основной специальности) (взрослая)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Гастроэнтерология (ультразвуковая диагностика по профилю основной специальности) (детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Гастроэнтерология (эндоскопия по профилю основной специальности) (взрослая)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Гастроэнтерология (эндоскопия по профилю основной специальности) (детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Гастроэнтерология (эндоскопия по профилю основной специальности, ультразвуковая диагностика по профилю основной специальности) (взрослая)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гастроэнтерология (эндоскопия по профилю основной специальности, ультразвуковая диагностика по профилю основной специальности) (детская) Гастроэнтерология, в том числе детская</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гепатология</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -9120,51 +10794,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Абдоминальная хирургия детская</w:t>
+Гастроэнтерология (детская)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -9187,287 +10861,435 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Урология и андрология (детская)</w:t>
+Профилактическая медицина</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Трансплантология по профилю основной специальности</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z467" w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="62"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гематология взрослая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Онкогематология</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z471" w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...104 lines deleted...]
-Гепатология</w:t>
+          <w:bookmarkStart w:name="z472" w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дерматовенерология взрослая,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>детская Дерматовенерология (взрослая, детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дерматовенерология (дерматокосметология) (взрослая)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дерматовенерология (дерматокосметология) (взрослая, детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дерматовенерология (дерматокосметология) (детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дерматовенерология, в том числе детская</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дерматокосметология</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -9490,51 +11312,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Паразитология</w:t>
+Дерматовенерология (детская)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -9557,393 +11379,394 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Инфекционные болезни (детские)</w:t>
-[...274 lines deleted...]
-Кардиология, в том числе детская</w:t>
+Профилактическая медицина</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Интервенционная аритмология</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z488" w:id="65"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="65"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z489" w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Детская хирургия Детская хирургия (неонатальная хирургия)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Детская хирургия (комбустиология)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Детская хирургия (колопроктология)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Детская хирургия (абдоминальная хирургия)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Детская хирургия (торакальная хирургия)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Детская хирургия (эндоскопия по профилю основной специальности)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Детская хирургия (ультразвуковая диагностика по профилю основной специальности)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Детская хирургия (комбустиология, колопроктология, абдоминальная хирургия, торакальная хирургия, эндоскопия по профилю основной специальности, ультразвуковая диагностика по профилю основной специальности)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Детская хирургия (трансплантология по профилю основной специальности)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Травматология - ортопедия (детская)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -9966,220 +11789,118 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Интервенционная кардиология</w:t>
+Неонатальная хирургия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...157 lines deleted...]
-Аритмология</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Детская комбустиология</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -10202,51 +11923,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Интервенционная радиология</w:t>
+Торакальная хирургия детская</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -10269,51 +11990,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перфузиология</w:t>
+Абдоминальная хирургия детская</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -10336,51 +12057,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансплантология по профилю основной специальности</w:t>
+Урология и андрология (детская)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -10403,384 +12124,470 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кардиохирургия (детская)</w:t>
+Трансплантология по профилю основной специальности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
-Кинезотерапия</w:t>
+          <w:bookmarkStart w:name="z524" w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="67"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Детская хирургия (для амбулаторно-поликлинических организаций и организаций, расположенных в сельских населенных пунктах, в том числе в районных центрах, а также поселках городского типа)*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...97 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z528" w:id="68"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="68"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z529" w:id="69"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инфекционные болезни взрослые,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="69"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>детские Инфекционные болезни (взрослые, детские)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Инфекционные болезни (взрослые)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Инфекционные болезни (детские)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инфекционные болезни, в том числе детская</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гепатология</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...103 lines deleted...]
-Персонифицированная медицина</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Паразитология</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -10803,51 +12610,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Онкологическая фармакология</w:t>
+Инфекционные болезни (детские)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -10870,166 +12677,562 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Психофармакология</w:t>
+Профилактическая медицина</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z548" w:id="70"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="70"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
-Радиационная медицина и гигиена</w:t>
+          <w:bookmarkStart w:name="z549" w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кардиология взрослая,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>детская Кардиология (взрослая, детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кардиология (взрослая),</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кардиология взрослая, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кардиология (детская),</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кардиология (интервенционная кардиология)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(взрослая) Кардиология (интервенционная кардиология)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(детская) Кардиология (интервенционная кардиология, интервенционная аритмология) (взрослая)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кардиология (интервенционная кардиология, интервенционная аритмология) (детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кардиология (ультразвуковая диагностика по профилю основной специальности, функциональная диагностика по профилю основной специальности, интервенционная кардиология) (взрослая)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кардиология (ультразвуковая диагностика по профилю основной специальности, функциональная диагностика по профилю основной специальности, интервенционная кардиология) (детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кардиология (ультразвуковая диагностика по профилю основной специальности, функциональная диагностика по профилю основной специальности, интервенционная кардиология, интервенционная аритмология) (взрослая)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кардиология (ультразвуковая диагностика по профилю основной специальности, функциональная диагностика по профилю основной специальности, интервенционная кардиология, интервенционная аритмология) (детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кардиология (функциональная диагностика по профилю основной специальности, интервенционная кардиология) (взрослая)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кардиология (функциональная диагностика по профилю основной специальности, интервенционная кардиология) (детская) Кардиология, в том числе детская</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Интервенционная аритмология</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -11052,51 +13255,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Токсикология</w:t>
+Интервенционная кардиология</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -11119,365 +13322,349 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Эпидемиология инфекционных заболеваний</w:t>
+Профилактическая медицина</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...97 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z574" w:id="72"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="72"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z575" w:id="73"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кардиохирургия взрослая,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="73"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>детская Кардиохирургия (взрослая, детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кардиохирургия (взрослая)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кардиохирургия (детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кардиохирургия, в том числе детская</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аритмология</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...193 lines deleted...]
-Клиническая нейрофизиология</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Интервенционная радиология</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -11500,51 +13687,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нейропсихиатрия (детская)</w:t>
+Перфузиология</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -11567,51 +13754,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Неврология (детская)</w:t>
+Трансплантология по профилю основной специальности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -11634,551 +13821,483 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Медицина труда (профессиональная патология)</w:t>
+Кардиохирургия (детская)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...158 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...56 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z602" w:id="74"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="74"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кинезитерапия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...105 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z606" w:id="75"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="75"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Клиническая лабораторная диагностика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z610" w:id="76"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="76"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Неотложная медицина взрослая, детская</w:t>
-[...53 lines deleted...]
-Авиационная и космическая медицина</w:t>
+Клиническая фармакология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Персонифицированная медицина</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -12201,51 +14320,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Интенсивная терапия (детская)</w:t>
+Онкологическая фармакология</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -12268,774 +14387,720 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Анестезиология и реаниматология взрослая, детская)</w:t>
+Психофармакология</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Анестезиология и реаниматология (детская)</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z622" w:id="77"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="77"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медицина чрезвычайных ситуаций и катастроф</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Радиационная медицина и гигиена</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...188 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Токсикология</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Общая хирургия</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эпидемиология инфекционных заболеваний</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...265 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z634" w:id="78"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="78"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медицинская генетика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Детская хирургия</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z638" w:id="79"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="79"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z639" w:id="80"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неврология взрослая,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="80"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>детская Неврология (взрослая, детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Неврология (взрослая)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Неврология (детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Неврология (функциональная диагностика по профилю основной специальности) (взрослая)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Неврология (функциональная диагностика по профилю основной специальности) (детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неврология, в том числе детская</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Клиническая нейрофизиология</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -13058,51 +15123,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансплантология по профилю основной специальности</w:t>
+Нейропсихиатрия (детская)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -13125,51 +15190,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Колопроктология</w:t>
+Неврология (детская)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -13192,51 +15257,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Абдоминальная хирургия</w:t>
+Медицина труда (профессиональная патология)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -13259,118 +15324,282 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ядерная медицина</w:t>
+Профилактическая медицина</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Урология и андрология взрослая, детская</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z664" w:id="81"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="81"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z665" w:id="82"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нейрохирургия взрослая,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="82"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>детская Нейрохирургия (взрослая, детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нейрохирургия (взрослая)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нейрохирургия (детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нейрохирургия, в том числе детская</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансплантология по профилю основной специальности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -13393,51 +15622,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Онкологическая хирургия</w:t>
+Нейрохирургия (детская)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -13460,318 +15689,418 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Торакальная хирургия</w:t>
+Онкологическая нейрохирургия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Бариатрическая и метаболическая хирургия</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z680" w:id="83"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="83"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неонатология Неонатология (интенсивная терапия и реанимация неонатальная)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Интенсивная терапия и реанимация неонатальная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...21 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z684" w:id="84"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="84"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z685" w:id="85"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неотложная медицина взрослая, детская</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="85"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Неотложная медицина (взрослая, детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Скорая и неотложная медицинская помощь</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Авиационная и космическая медицина</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...121 lines deleted...]
-Маммология</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Интенсивная терапия (детская)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -13794,939 +16123,1003 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ядерная медицина</w:t>
+Анестезиология и реаниматология взрослая, детская)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Ядерная медицина</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анестезиология и реаниматология (детская)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...104 lines deleted...]
-Радионуклидная терапия</w:t>
+          <w:bookmarkStart w:name="z702" w:id="86"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="86"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z703" w:id="87"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Нефрология взрослая, детская Нефрология (взрослая, детская) </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="87"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нефрология (взрослая)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нефрология (детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нефрология (ультразвуковая диагностика по профилю основной специальности) (взрослая)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нефрология (ультразвуковая диагностика по профилю основной специальности) (детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефрология, в том числе детская</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Профилактическая медицина</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...226 lines deleted...]
-Оториноларингология (детская)</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z711" w:id="88"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="88"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общая хирургия (торакальная хирургия, абдоминальная хирургия, трансплантология, колопроктология) (для амбулаторно-поликлинических организаций и организаций, расположенных в сельских населенных пунктах, в том числе в районных центрах, а также поселках городского типа)*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общая хирургия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...158 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Офтальмология (детская)</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z719" w:id="89"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> 29</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="89"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z720" w:id="90"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общая хирургия</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="90"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Общая хирургия</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(торакальная хирургия, абдоминальная хирургия, трансплантология, колопроктология)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Общая хирургия (торакальная хирургия, абдоминальная хирургия, трансплантология, колопроктология, эндоскопия по профилю основной специальности)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Общая хирургия (торакальная хирургия, абдоминальная хирургия, трансплантология, колопроктология, онкологическая хирургия)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Общая хирургия (торакальная хирургия, абдоминальная хирургия, трансплантология, колопроктология, онкологическая хирургия, ультразвуковая диагностика по профилю основной специальности)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Общая хирургия (торакальная хирургия, абдоминальная хирургия, трансплантология, колопроктология, онкологическая хирургия, ультразвуковая диагностика по профилю основной специальности, эндоскопия по профилю основной специальности)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Общая хирургия (торакальная хирургия, абдоминальная хирургия, трансплантология, колопроктология, онкологическая хирургия, эндоскопия по профилю основной специальности)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Общая хирургия (торакальная хирургия, абдоминальная хирургия, трансплантология, колопроктология, ультразвуковая диагностика по профилю основной специальности)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общая хирургия (торакальная хирургия, абдоминальная хирургия, трансплантология, колопроктология, ультразвуковая диагностика по профилю основной специальности, эндоскопия по профилю основной специальности)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Флебология</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...157 lines deleted...]
-Судебно-медицинская экспертиза</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Детская хирургия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -14749,297 +17142,185 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Онкоморфология</w:t>
+Трансплантология по профилю основной специальности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Педиатрия</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Колопроктология</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...121 lines deleted...]
-Интенсивная терапия (детская)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абдоминальная хирургия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15129,51 +17410,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Неонатология</w:t>
+Урология и андрология взрослая, детская</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15196,51 +17477,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Гастроэнтерология детская</w:t>
+Онкологическая хирургия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15263,51 +17544,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кардиология детская</w:t>
+Торакальная хирургия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15330,51 +17611,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Неврология детская</w:t>
+Бариатрическая и метаболическая хирургия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15397,51 +17678,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пульмонология детская</w:t>
+Авиационная и космическая медицина</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15464,118 +17745,198 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ревматология детская</w:t>
+Лимфология</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Фтизиатрия детская</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z776" w:id="91"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="91"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z777" w:id="92"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Онкология взрослая Онкология химиотерапевтическая</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="92"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Онкология (химиотерапия, маммология) (взрослая)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маммология</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15598,51 +17959,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нейропсихиатрия детская</w:t>
+Ядерная медицина</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15665,594 +18026,850 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Авиационная и космическая медицина</w:t>
+Профилактическая медицина</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Интенсивная терапия (детская)</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z789" w:id="93"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="93"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z790" w:id="94"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Онкология и гематология детская</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="94"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Онкология и гематология (детская)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ядерная медицина</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...104 lines deleted...]
-Пластическая хирургия (детская)</w:t>
+          <w:bookmarkStart w:name="z794" w:id="95"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="95"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Онкология радиационная Лучевая терапия (радиационная онкология)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Радионуклидная терапия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...97 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z798" w:id="96"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="96"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z799" w:id="97"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Оториноларингология взрослая, детская Оториноларингология (взрослая, детская) </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="97"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Оториноларингология (сурдология) (взрослая)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Оториноларингология (сурдология) (взрослая, детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Оториноларингология (сурдология) (детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Оториноларингология (сурдология, эндоскопия по профилю основной специальности) (взрослая)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Оториноларингология (сурдология, эндоскопия по профилю основной специальности) (взрослая, детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Оториноларингология (сурдология, эндоскопия по профилю основной специальности) (детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оториноларингология, в том числе детская</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оториноларингология (детская)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...157 lines deleted...]
-Детская психиатрия</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Онкологическая оториноларингология</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Нейропсихиатрия детская</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z813" w:id="98"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="98"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z814" w:id="99"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Офтальмология взрослая, детская Офтальмология (взрослая, детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="99"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Офтальмология (взрослая) Офтальмология (детская) Офтальмология, в том числе детская</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Витреоретинальная хирургия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16275,51 +18892,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Психотерапия</w:t>
+Офтальмология (детская)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16342,51 +18959,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сексопатология</w:t>
+Онкологическая офтальмология</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16409,118 +19026,226 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Судебно-наркологическая экспертиза взрослая, детская</w:t>
+Профилактическая медицина</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Судебно-психиатрическая экспертиза взрослая, детская</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z830" w:id="100"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="100"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z831" w:id="101"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Патоморфология Патологическая анатомия (цитопатология) (взрослая)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="101"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Патологическая анатомия (цитопатология) (взрослая, детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Патологическая анатомия (цитопатология) (детская)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Судебно-медицинская экспертиза </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16543,328 +19268,118 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наркология</w:t>
+Судебно-медицинская экспертиза (общеэкспертное исследование)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...265 lines deleted...]
-Перфузиология</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Судебно-медицинская экспертиза (судебно-биологическое исследование)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16887,51 +19402,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фтизиатрия</w:t>
+Судебно-медицинская экспертиза (химико-токсикологическое исследование)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16954,917 +19469,573 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пульмонология (детская)</w:t>
+Судебно-медицинская экспертиза (судебно-гистологическое исследование)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...137 lines deleted...]
-Радионуклидная диагностика</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Судебно-медицинская экспертиза (медико-криминалистическое исследование)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...152 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Судебно-медицинская экспертиза (молекулярно-генетическое исследование)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Профессиональная патология</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Онкоморфология</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...97 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z864" w:id="102"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="102"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Педиатрия (для амбулаторно-поликлинических организаций и организаций, расположенных в сельских населенных пунктах, в том числе в районных центрах, а также поселках городского типа)*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Педиатрия</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...206 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Профилактическая медицина</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z872" w:id="103"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="103"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Судебно-медицинская экспертиза</w:t>
-[...35 lines deleted...]
-Медико-криминалистическая экспертиза</w:t>
+Педиатрия Педиатрия (неонатология)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Интенсивная терапия (детская)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -17887,166 +20058,118 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Судебная биология и гистология</w:t>
+Ядерная медицина</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...103 lines deleted...]
-Терапия</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неонатология</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -18069,184 +20192,118 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Авиационная и космическая медицина</w:t>
+Гастроэнтерология детская</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...121 lines deleted...]
-Гастроэнтерология (взрослая)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кардиология детская</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -18269,51 +20326,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Гематология (взрослая)</w:t>
+Неврология детская</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -18336,51 +20393,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кардиология (взрослая)</w:t>
+Пульмонология детская</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -18403,51 +20460,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нефрология (взрослая)</w:t>
+Ревматология детская</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -18470,51 +20527,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пульмонология (взрослая)</w:t>
+Фтизиатрия детская</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -18537,51 +20594,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ревматология (взрослая)</w:t>
+Нейропсихиатрия детская</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -18604,51 +20661,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Эндокринология (взрослая)</w:t>
+Авиационная и космическая медицина</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -18671,557 +20728,617 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Гериатрия</w:t>
+Профилактическая медицина</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Авиационная и космическая медицина</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z920" w:id="104"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="104"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z921" w:id="105"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пластическая хирургия взрослая,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="105"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>детская Пластическая хирургия (взрослая, детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пластическая хирургия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пластическая хирургия (детская)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...155 lines deleted...]
-Токсикология (детская)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лимфология</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...175 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z930" w:id="106"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="106"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медицина труда (профессиональная патология)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...73 lines deleted...]
-Комбустиология взрослая</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z934" w:id="107"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="107"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z935" w:id="108"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Психиатрия взрослая, детская Психиатрия (взрослая, детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="108"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Психиатрия (наркология, психотерапия, сексопатология, медицинская психология, судебно-психиатрическая экспертиза, судебно-наркологическая экспертиза)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Детская психиатрия (наркология детская, психотерапия детская, медицинская психология детская, судебно-наркологическая экспертиза, судебно-психиатрическая экспертиза)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Детская психиатрия (наркология детская, психотерапия детская, медицинская психология детская, суицидология, судебно-наркологическая экспертиза, судебно-психиатрическая экспертиза)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Детская психиатрия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -19244,51 +21361,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Комбустиология детская</w:t>
+Нейропсихиатрия детская</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -19311,618 +21428,252 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Травматология - ортопедия (детская)</w:t>
+Психотерапия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...116 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сексопатология</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...98 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Судебно-наркологическая экспертиза взрослая, детская</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...319 lines deleted...]
-Трансплантология по профилю основной специальности</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Судебно-психиатрическая экспертиза взрослая, детская</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -19945,901 +21696,961 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Урология и андрология (детская)</w:t>
+Наркология</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...172 lines deleted...]
-Медицинская реабилитология (детская)</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z965" w:id="109"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>41</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="109"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z966" w:id="110"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пульмонология взрослая,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="110"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>детская Пульмонология (взрослая, детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пульмонология (взрослая)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пульмонология (детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пульмонология (функциональная диагностика по профилю основной специальности) (взрослая)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пульмонология (функциональная диагностика по профилю основной специальности) (детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пульмонология (эндоскопия по профилю основной специальности) (взрослая)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пульмонология (эндоскопия по профилю основной специальности) (детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пульмонология (эндоскопия по профилю основной специальности, функциональная диагностика по профилю основной специальности) (взрослая)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пульмонология (эндоскопия по профилю основной специальности, функциональная диагностика по профилю основной специальности) (детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пульмонология, в том числе детская</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перфузиология</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...137 lines deleted...]
-Фтизиатрия (детская)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фтизиатрия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...98 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пульмонология (детская)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...152 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Профилактическая медицина</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...140 lines deleted...]
-Ядерная медицина</w:t>
+          <w:bookmarkStart w:name="z991" w:id="111"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>42</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="111"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z992" w:id="112"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Радиология Лучевая диагностика (рентгенология, компьютерная и магнитно-резонансная томография, ультразвуковая диагностика, ядерная медицина)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="112"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лучевая диагностика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Радионуклидная диагностика</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
-Эрготерапия</w:t>
+          <w:bookmarkStart w:name="z996" w:id="113"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="113"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z997" w:id="114"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ревматология взрослая,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="114"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>детская Ревматология (взрослая, детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ревматология (взрослая) Ревматология (детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ревматология, в том числе детская</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20853,68 +22664,4727 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1003" w:id="115"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>44</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="115"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Семейная медицина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Профессиональная патология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1007" w:id="116"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="116"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спортивная медицина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1011" w:id="117"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>46</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1012" w:id="118"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стоматология (взрослая)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="118"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Терапевтическая стоматология</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Хирургическая стоматология</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ортопедическая стоматология Ортодонтия</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Стоматология общей практики</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Стоматология (взрослая, детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стоматология детского возраста</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1021" w:id="119"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>47</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="119"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Судебно-медицинская экспертиза</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медико-криминалистическая экспертиза</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Судебная биология и гистология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1029" w:id="120"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>48</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="120"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Терапия (подростковая терапия,) (для амбулаторно – поликлинических организаций и организаций, расположенных в сельских населенных пунктах, в том числе в районных центрах, а также поселках городского типа)* </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Терапия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Авиационная и космическая медицина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Онкология амбулаторная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1041" w:id="121"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>49</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="121"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Терапия Терапия (терапия подростковая)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гастроэнтерология (взрослая)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гематология (взрослая)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кардиология (взрослая)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефрология (взрослая)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пульмонология (взрослая)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ревматология (взрослая)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эндокринология (взрослая)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гериатрия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Авиационная и космическая медицина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Онкология амбулаторная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1081" w:id="122"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="122"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1082" w:id="123"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Токсикология (взрослая)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="123"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Токсикология (взрослая, детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Токсикология (детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Токсикология, в том числе детская</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Токсикология (детская)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1088" w:id="124"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>51</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="124"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1089" w:id="125"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Травматология-ортопедия взрослая,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="125"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>детская Травматология-ортопедия (взрослая, детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Травматология-ортопедия (комбустиология) (взрослая)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Травматология-ортопедия (комбустиология) (взрослая, детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Травматология-ортопедия (комбустиология) (детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Травматология-ортопедия, в том числе детская</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комбустиология взрослая, детская</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Комбустиология взрослая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комбустиология детская</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Травматология - ортопедия (детская)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ортопедическая онкология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1113" w:id="126"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>52</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="126"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Традиционная терапия (рефлексотерапия, мануальная терапия, су-джок терапия, гомеопатия, гирудотерапия, фитотерапия)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Традиционная медицина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1121" w:id="127"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>53</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="127"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансфузиология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1125" w:id="128"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>54</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="128"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1126" w:id="129"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Урология и андрология взрослая, детская Урология и андрология (взрослая, детская) </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="129"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Урология и андрология (взрослая)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Урология и андрология (детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Урология и андрология (ультразвуковая диагностика по профилю основной специальности (взрослая)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Урология и андрология (ультразвуковая диагностика по профилю основной специальности (взрослая, детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Урология и андрология (ультразвуковая диагностика по профилю основной специальности (детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Урология и андрология (ультразвуковая диагностика по профилю основной специальности, эндоскопия по профилю основной специальности) (взрослая)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Урология и андрология (ультразвуковая диагностика по профилю основной специальности, эндоскопия по профилю основной специальности) (взрослая, детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Урология и андрология (ультразвуковая диагностика по профилю основной специальности, эндоскопия по профилю основной специальности) (детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Урология и андрология (эндоскопия по профилю основной специальности) (взрослая)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Урология и андрология (эндоскопия по профилю основной специальности) (взрослая, детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Урология и андрология (эндоскопия по профилю основной специальности) (детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Урология и андрология, в том числе детская</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансплантология по профилю основной специальности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Урология и андрология (детская)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Онкологическая урология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Профилактическая медицина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1153" w:id="130"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>55</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="130"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1154" w:id="131"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Физическая медицина и реабилитация взрослая,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="131"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>детская Медицинская реабилитология (взрослая)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Медицинская реабилитология (взрослая, детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Медицинская реабилитология (детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Физическая медицина и реабилитация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медицинская реабилитология (детская)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лимфореабилитология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1165" w:id="132"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>56</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="132"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1166" w:id="133"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фтизиатрия взрослая,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="133"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>детская Фтизиатрия (взрослая, детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фтизиатрия (взрослая)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фтизиатрия (детская)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фтизиатрия (детская)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1172" w:id="134"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>57</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="134"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная диагностика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1176" w:id="135"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>58</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="135"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1177" w:id="136"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Челюстно-лицевая хирургия взрослая,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="136"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>детская Челюстно-лицевая хирургия (взрослая, детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Челюстно-лицевая хирургия (взрослая) Челюстно-лицевая хирургия (детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Челюстно-лицевая хирургия, в том числе детская</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Онкохирургия головы и шеи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1183" w:id="137"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>59</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="137"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1184" w:id="138"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эндокринология взрослая,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="138"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>детская Эндокринология (взрослая, детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Эндокринология (взрослая)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Эндокринология (детская)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эндокринология, в том числе детская</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ядерная медицина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Профилактическая медицина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1195" w:id="139"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="139"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эрготерапия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1199" w:id="140"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>61</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="140"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20946,165 +27416,159 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Радиационная фармация</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkStart w:name="z1203" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * К обучению на сертификационном курсе допускаются выпускники интернатуры, со стажем работы 5 лет и более.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z1204" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 7. Межпрофильная специализация*</w:t>
+        <w:t xml:space="preserve"> Глава 8. Межпрофильная специализация* Внутрипрофильные специализации работников с высшим медицинским образованием</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-[...17 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1205" w:id="143"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="143"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21157,139 +27621,367 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1209" w:id="144"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="144"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Терапевтический профиль (Терапия, Гастроэнтерология, Кардиология, Ревматология, Пульмонология, Нефрология, Эндокринология, Семейная медицина)</w:t>
+          <w:bookmarkStart w:name="z1210" w:id="145"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Терапевтический профиль</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="145"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Терапия,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Гастроэнтерология,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кардиология,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ревматология,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пульмонология,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нефрология,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Эндокринология,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Семейная медицина)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Кардиология (взрослая) </w:t>
+ Кардиология (взрослая) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -21379,51 +28071,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Нефрология (взрослая) </w:t>
+ Нефрология (взрослая) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -21446,51 +28138,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Пульмонология (взрослая) </w:t>
+ Пульмонология (взрослая) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -21513,51 +28205,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Ревматология (взрослая) </w:t>
+ Ревматология (взрослая) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -21580,51 +28272,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Токсикология (взрослая) </w:t>
+ Токсикология (взрослая) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -21647,51 +28339,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Эндокринология (взрослая) </w:t>
+ Эндокринология (взрослая) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -21714,51 +28406,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Гастроэнтерология (взрослая) </w:t>
+ Гастроэнтерология (взрослая) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -21781,51 +28473,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Фтизиатрия (взрослая) </w:t>
+ Фтизиатрия (взрослая) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -21847,167 +28539,423 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Медицина труда (профессиональная патология) </w:t>
+              <w:t>
+ Медицина труда (профессиональная патология)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1257" w:id="146"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="146"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Педиатрический профиль (Педиатрия, Неонатология, Кардиология детская, Ревматология детская, Пульмонология детская, Гастроэнтерология детская, Нефрология детская, Эндокринология детская, Фтизиатрия детская)</w:t>
+          <w:bookmarkStart w:name="z1258" w:id="147"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Педиатрический профиль</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="147"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Педиатрия,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Неонатология,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кардиология детская,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ревматология детская,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пульмонология детская,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Гастроэнтерология детская,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нефрология детская,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Эндокринология детская,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фтизиатрия детская)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Неонатология </w:t>
+ Неонатология </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -22030,51 +28978,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Кардиология детская </w:t>
+ Кардиология детская </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -22097,51 +29045,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Пульмонология детская </w:t>
+ Пульмонология детская </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -22164,51 +29112,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Ревматология детская </w:t>
+ Ревматология детская </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -22231,51 +29179,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Эндокринология детская </w:t>
+ Эндокринология детская </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -22298,51 +29246,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Онкология и гематология детская </w:t>
+ Онкология и гематология детская </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -22365,166 +29313,282 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Фтизиатрия детская </w:t>
+ Фтизиатрия детская </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1294" w:id="148"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="148"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
- Торакальная хирургия взрослая</w:t>
+          <w:bookmarkStart w:name="z1295" w:id="149"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хирургический профиль</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="149"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Общая хирургия,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Урология,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Травматология,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ангиохирургия)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Торакальная хирургия взрослая</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -22625,567 +29689,539 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ангиохирургия взрослая</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...59 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Травматология взрослая</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...90 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Урология взрослая</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...92 lines deleted...]
-Урология взрослая</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1318" w:id="150"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="150"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1319" w:id="151"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Детская хирургия</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="151"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Травматология ортопедия детская,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Торакальная хирургия детская,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Неонатальная хирургия,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Урология андрология детская)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Травматология ортопедия детская </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...90 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Торакальная хирургия детская</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...103 lines deleted...]
- Травматолог ортопед детский </w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комбустиология детская</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -23207,52 +30243,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- Торакальный хирург детский </w:t>
+              <w:t>
+Неонатальная хирургия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -23274,268 +30310,146 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...134 lines deleted...]
-Уролог андролог детский </w:t>
+              <w:t>
+ Урология андрология детская</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkStart w:name="z1342" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Межпрофильные специалиализации работников с высшим медицинским образованием</w:t>
+        <w:t xml:space="preserve"> Межпрофильные специализации работников с высшим медицинским образованием</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1343" w:id="153"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="153"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23588,68 +30502,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1347" w:id="154"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="154"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -23676,51 +30602,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Трансплантационная координация* </w:t>
+ Трансплантационная координация* </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -23743,51 +30669,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Авиационная и космическая медицина* </w:t>
+ Авиационная и космическая медицина* </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -23810,51 +30736,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Трансфузиология* </w:t>
+ Трансфузиология* </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -23877,51 +30803,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Спортивная медицина* </w:t>
+ Спортивная медицина* </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -23944,51 +30870,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Традиционная медицина (рефлексотерапия) </w:t>
+ Традиционная медицина (рефлексотерапия) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -24011,51 +30937,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Традиционная медицина (Мануальная терапия) </w:t>
+ Традиционная медицина (Мануальная терапия) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -24145,51 +31071,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Традиционная медицина (Гомеопатия) </w:t>
+ Традиционная медицина (Гомеопатия) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -24212,51 +31138,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Традиционная медицина (Гирудотерапия) </w:t>
+ Традиционная медицина (Гирудотерапия) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -24279,51 +31205,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Традиционная медицина (Фитотерапия) </w:t>
+ Традиционная медицина (Фитотерапия) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -24346,51 +31272,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Ультразвуковая диагностика по профилю основной специальности * </w:t>
+ Ультразвуковая диагностика по профилю основной специальности * </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -24413,51 +31339,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Эндоскопия по профилю основной специальности * </w:t>
+ Эндоскопия по профилю основной специальности * </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -24480,51 +31406,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Функциональная диагностика по профилю основной специальности * </w:t>
+ Функциональная диагностика по профилю основной специальности * </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -24614,51 +31540,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Патоморфология* </w:t>
+ Патоморфология* </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -24681,51 +31607,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Клиническая лабораторная диагностика* </w:t>
+ Клиническая лабораторная диагностика* </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -24748,130 +31674,137 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Клиническая нутрициология </w:t>
+ Клиническая нутрициология </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkStart w:name="z1415" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      * К обучению на сертификационном курсе для межпрофильной специализации допускаются работники с высшим медицинским образованием, за исключением выпускников интернатуры после 2014 года без обучения в резидентуре.</w:t>
+      *К обучению на сертификационном курсе по межпрофильной специализации допускаются лица с высшим медицинским образованием, кроме выпускников интернатуры после 2014 года, не прошедших подготовку в резитентуре.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>