--- v0 (2025-10-11)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ea0d343" w14:textId="ea0d343">
+    <w:p w14:paraId="ade7236" w14:textId="ade7236">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -145,74 +145,161 @@
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Порядок введения в действие настоящего приказа см. </w:t>
+        <w:t xml:space="preserve">      Порядок введения в действие настоящего приказа см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Преамбула предусматривается в редакции приказа Председателя Комитета национальной безопасности РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -978,50 +1065,126 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила функционирования Национальной системы видеомониторинга</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа Председателя Комитета национальной безопасности РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила функционирования Национальной системы видеомониторинга (далее - Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1038,330 +1201,706 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 30-1 Закона Республики Казахстан от 24 ноября 2015 года "Об информатизации" (далее - Закон) и определяют порядок функционирования Национальной системы видеомониторинга.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkStart w:name="z269" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) абонент – физическое или юридическое лицо, во владении и (или) пользовании которого находится объект, подлежащий обязательному подключению к Национальной системе видеомониторинга;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkStart w:name="z270" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аппаратно-программный комплекс – совокупность программных и технических средств, совместно применяемых для решения задач определенного типа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
-[...15 lines deleted...]
-      3) видеоаналитика - программное обеспечение или технология, использующая методы компьютерного зрения для автоматизированного сбора данных на основании анализа потокового видео (видеоанализа);</w:t>
+    <w:bookmarkStart w:name="z271" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) видеоаналитика – программное обеспечение или технология, использующая методы компьютерного зрения для автоматизированного сбора данных на основании анализа потокового видео (видеоанализа);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
-[...15 lines deleted...]
-      4) координатор – государственный орган, обеспечивающий межотраслевое управление и взаимодействие участников Национальной системы видеомониторинга;</w:t>
+    <w:bookmarkStart w:name="z272" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) оператор сети передачи данных – оператор связи, обеспечивающий функционирование и развитие каналов связи для передачи данных между участниками Национальной системы видеомониторинга;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
-[...15 lines deleted...]
-      5) Национальная система видеомониторинга - информационная система, представляющая собой совокупность программных и технических средств, осуществляющих сбор, обработку и хранение видеоизображений для решения задач обеспечения национальной безопасности и общественного правопорядка;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 5) предусматривается в редакции приказа Председателя Комитета национальной безопасности РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z273" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) центр обработки данных – специализированное сооружение для размещения серверного и сетевого оборудования Национальной системы видеомониторинга;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
-[...15 lines deleted...]
-      6) оператор сети передачи данных – оператор связи, обеспечивающий функционирование и развитие каналов связи для передачи данных между участниками Национальной системы видеомониторинга;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Подпункт 6) предусматривается в редакции приказа Председателя Комитета национальной безопасности РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z274" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) пользователь – государственный орган, определенный в соответствии со статьей 30-1 Закона Республики Казахстан "Об информатизации", имеющий доступ к Национальной системе видеомониторинга для выполнения возложенных законодательством задач и функций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkStart w:name="z275" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) технические возможности – совокупность определенных условий и факторов, непосредственно влияющих на возможность получения пользователем доступа к Национальной системе видеомониторинга;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z276" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) технический оператор – организация, обеспечивающая функционирование и участвующая в развитии аппаратно-программных комплексов и технологических платформ центров обработки данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z277" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) технические условия – совокупность определенных условий и факторов, непосредственно влияющих на возможность подключения системы видеонаблюдения абонента к Национальной системе видеомониторинга;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z278" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) технологическая платформа – совокупность программных и технических средств центров обработки данных, предназначенных для обработки и анализа данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 11) предусматривается в редакции приказа Председателя Комитета национальной безопасности РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z279" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Национальная система видеомониторинга – информационная система, представляющая собой совокупность программных и технических средств, осуществляющих сбор, обработку и хранение видеоизображений для решения задач обеспечения национальной безопасности и общественного правопорядка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 12) предусматривается в редакции приказа Председателя Комитета национальной безопасности РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z280" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7) пользователь – государственный орган, определенный в соответствии со </w:t>
-[...119 lines deleted...]
-      12) технологическая платформа – совокупность программных и технических средств центров обработки данных, предназначенных для обработки и анализа данных;</w:t>
+      12) реестр Национальной системы видеомониторинга – объект информатизации, содержащий информацию об абонентах, пользователях и системах видеонаблюдения абонентов Национальной системы видеомониторинга; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
-[...15 lines deleted...]
-      13) центр обработки данных – специализированное сооружение для размещения серверного и сетевого оборудования Национальной системы видеомониторинга.</w:t>
+    <w:bookmarkStart w:name="z281" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) координатор – государственный орган, обеспечивающий межотраслевое управление и взаимодействие участников Национальной системы видеомониторинга.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции приказа Председателя Комитета национальной безопасности РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок функционирования Национальной системы видеомониторинга</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -2307,75 +2846,137 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) рассмотрение заявлений пользователей на предоставление технических возможностей получения доступа; проверка технических возможностей и определение технических параметров получения пользователями доступа к Национальной системе видеомониторинга; организация создания технических возможностей, включающих согласование мероприятий по созданию, модернизации, монтажу, настройке каналов связи и иных технических средств; организация передачи данных от пользователя до аппаратно-программного комплекса Национальной системы видеомониторинга и от аппаратно-программного комплекса Национальной системы видеомониторинга до пользователя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z83" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      6) обеспечение круглосуточного функционирования дежурной службы для управления, контроля работоспособности и мониторинга функционирования Национальной системы видеомониторинга, а также мониторинга событий информационной (кибер) безопасности и реагирование на инциденты информационной (кибер) безопасности Национальной системы видеомониторинга;</w:t>
+        <w:t xml:space="preserve">
+      6) обеспечение круглосуточного функционирования дежурной службы для управления, контроля работоспособности и мониторинга функционирования Национальной системы видеомониторинга, а также мониторинга событий кибербезопасности и реагирование на инциденты кибербезопасности Национальной системы видеомониторинга; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z84" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) обеспечение хранения данных в Национальной системе видеомониторинга с учетом требований настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 с изменениями, внесенными приказом Председателя Комитета национальной безопасности РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z85" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Оператором сети передачи данных обеспечивается:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z86" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2412,50 +3013,136 @@
         <w:t>
       2) осуществление системно-технического обслуживания и сопровождения каналов связи; обеспечение своевременного информирования технического оператора о плановых регламентных работах, проводимых в отношении каналов связи; периодическое направление техническому оператору комплексного отчета о функционировании каналов связи; информирование технического оператора об инцидентах, возникших на каналах связи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z88" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) участие в разработке соглашения взаимодействия, определяющего условия взаимодействия между техническим оператором и оператором сети передачи данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 4) предусматривается в редакции приказа Председателя Комитета национальной безопасности РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z89" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обеспечение круглосуточного функционирования дежурной службы для управления, контроля работоспособности и мониторинга функционирования каналов связи, а также мониторинга событий информационной (кибер) безопасности и реагирование на инциденты информационной (кибер) безопасности каналов связи Национальной системы видеомониторинга.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z90" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2988,90 +3675,262 @@
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 4. Особенности реализации программной платформы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:bookmarkStart w:name="z116" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Для повышения эффективности систем видеонаблюдения в составе Национальной системы видеомониторинга организуется программная платформа, реализующая функции видеоаналитики.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 33 предусматривается в редакции приказа Председателя Комитета национальной безопасности РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z117" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. В программной платформе реализуется функционал в соответствии с задачами, определенными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 24 ноября 2015 года "Об информатизации".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 34 предусматривается в редакции приказа Председателя Комитета национальной безопасности РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z118" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. В целях обеспечения информационной безопасности, программная платформа функционирует только на аппаратно-программных комплексах центров обработки данных Национальной системы видеомониторинга, в том числе в переходном оборудовании Национальной системы видеомониторинга.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
     <w:bookmarkStart w:name="z119" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3637,50 +4496,136 @@
         <w:t>
       8) функционал управления архивом видеоизображений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
     <w:bookmarkStart w:name="z136" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) функционал управления доступом пользователей в системе и архивом видеоданных абонента Национальной системы видеомониторинга.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Председателя Комитета национальной безопасности РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8480,55 +9425,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8854,31 +9799,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>